--- v0 (2025-10-18)
+++ v1 (2026-10-13)
@@ -1,5032 +1,8934 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="30AB84DD" w14:textId="0F501811" w:rsidR="00FF7E13" w:rsidRPr="00C06781" w:rsidRDefault="00F35D04" w:rsidP="00F35D04">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3F79A933" w14:textId="5E781E04" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2150"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="AppendixB"/>
+      <w:r w:rsidRPr="002C7A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C06781">
+        <w:t>APPENDIX A - RISK MATRI</w:t>
+      </w:r>
+      <w:r w:rsidR="00C054B1" w:rsidRPr="002C7A61">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Risk Matrix</w:t>
+        <w:t>X</w:t>
       </w:r>
+      <w:r w:rsidRPr="002C7A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395CDC19" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2150"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A748B5E" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14888" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2290"/>
-        <w:gridCol w:w="11914"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="6095"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F35D04" w:rsidRPr="00C06781" w14:paraId="6EB1E81F" w14:textId="77777777" w:rsidTr="00AC53A5">
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="3C7325A6" w14:textId="77777777" w:rsidTr="006F6ADE">
         <w:trPr>
-          <w:trHeight w:val="254"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C22636F" w14:textId="77777777" w:rsidR="00F35D04" w:rsidRPr="00C06781" w:rsidRDefault="00F35D04" w:rsidP="00AC53A5">
-            <w:pPr>
+          <w:p w14:paraId="24135849" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...11 lines deleted...]
-            <w:pPr>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Risk Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7660" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="152EB8C5" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006F6ADE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="91"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-              <w:t>The matrix below is how the risk will be rated. A control measure will be put in place and an adjusted risk rating will be shown.</w:t>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Likelihood</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F35D04" w:rsidRPr="00C06781" w14:paraId="123A1A53" w14:textId="77777777" w:rsidTr="00AC53A5">
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="3BF9BA2A" w14:textId="77777777" w:rsidTr="00486226">
         <w:trPr>
-          <w:trHeight w:val="254"/>
-          <w:tblHeader/>
+          <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2290" w:type="dxa"/>
-[...141 lines deleted...]
-            <w:tcW w:w="2290" w:type="dxa"/>
+            <w:tcW w:w="7228" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...78 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="404040"/>
+          </w:tcPr>
+          <w:p w14:paraId="2878211B" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="239ACD72" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="91" w:right="143"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...16 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Almost Certain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C85094" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="141" w:right="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Likely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C80028" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="140" w:right="142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Possible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABAAF75" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="140" w:right="142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Unlikely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="66EA0CCB" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="140" w:right="142"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Rare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="1C398DDB" w14:textId="77777777" w:rsidTr="00486226">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="76679EBE" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0041D5CA" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Severity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B3561C" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="146" w:right="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Catastrophic:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> Catastrophic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> harm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FB6511" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5160E676" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D7619EE" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CD89DE" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162ECB4A" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="54E48306" w14:textId="77777777" w:rsidTr="00486226">
+        <w:trPr>
+          <w:trHeight w:val="486"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="6703D855" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="198F238D" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="146" w:right="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Major: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Major injury – hospitalisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23539691" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C3F0F2" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFF5D8F" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B53B80" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB85D69" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="51F6E5BD" w14:textId="77777777" w:rsidTr="00486226">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D835D03" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13942225" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="146" w:right="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moderate: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Moderate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>physical / emotional injury</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EEA80E" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B1E6EB" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF4AA4D" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E361925" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6FA418" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="51B460E8" w14:textId="77777777" w:rsidTr="00486226">
+        <w:trPr>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D86645" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D81A0B" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="146" w:right="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minor: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>minor injuries needing first aid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646BDB94" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D3B6D4" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D199260" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2911188F" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE7FBD2" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="09770371" w14:textId="77777777" w:rsidTr="00486226">
+        <w:trPr>
+          <w:trHeight w:val="348"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF69846" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023C6FCE" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="146" w:right="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insignificant: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>Overall</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>very minor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">injury </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6399D20E" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1C40FA" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F571CB" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781B2A58" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45347B9D" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="234" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...413 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="35CBAB84" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D2B3BA1" w14:textId="77777777" w:rsidR="006E7A9C" w:rsidRPr="00C06781" w:rsidRDefault="006E7A9C" w:rsidP="006E7A9C">
-      <w:pPr>
+    <w:p w14:paraId="617FB9E6" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="11320"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="002C7A61">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...136 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00C06781">
+    </w:p>
+    <w:p w14:paraId="7C0B8950" w14:textId="5F1B6824" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="00D84CB2" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>To be completed by marshal </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="509F823D" wp14:editId="46950F76">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5080</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>67945</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1884045" cy="1231900"/>
+                <wp:effectExtent l="0" t="0" r="20955" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="242755461" name="Text Box 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1884045" cy="1231900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64E1D12F" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:bCs w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Severity:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4622F175" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">1 – Insignificant                                   </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4595F93C" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2 – Minor                                            </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25874392" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">3 – Moderate                                       </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="51380A89" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">4 – Major                                </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6DF90315" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">5 – Catastrophic                                 </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="509F823D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:.4pt;margin-top:5.35pt;width:148.35pt;height:97pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFhozREwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOki0x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2nQvRXzgyCa1CF5eLi6GTrDjgq9BlvxYpJzpqyEWtt9xX/+2L5Z&#10;cOaDsLUwYFXFT8rzm/XrV6velWoKLZhaISMQ68veVbwNwZVZ5mWrOuEn4JQlZwPYiUAm7rMaRU/o&#10;ncmmef4u6wFrhyCV9/T3bnTydcJvGiXDt6bxKjBTcaotpBPTuYtntl6Jco/CtVqeyxAvqKIT2lLS&#10;C9SdCIIdUP8D1WmJ4KEJEwldBk2jpUo9UDdF/qybh1Y4lXohcry70OT/H6z8enxw35GF4QMMNMDU&#10;hHf3IH95ZmHTCrtXt4jQt0rUlLiIlGW98+X5aaTalz6C7PovUNOQxSFAAhoa7CIr1CcjdBrA6UK6&#10;GgKTMeViMctnc84k+Yrp22KZp7Fkonx87tCHTwo6Fi8VR5pqghfHex9iOaJ8DInZPBhdb7UxycD9&#10;bmOQHQUpYJu+1MGzMGNZX/HlfDofGXgBRKcDSdnoruKLPH6juCJvH22dhBaENuOdSjb2TGTkbmQx&#10;DLuBAiOhO6hPRCnCKFlaMbq0gH8460muFfe/DwIVZ+azpbEsi9ks6jsZs/n7KRl47dlde4SVBFXx&#10;wNl43YRxJw4O9b6lTKMQLNzSKBudSH6q6lw3STJxf16fqPlrO0U9Lfn6LwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAIkZyl/cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/QdrkbggajcC&#10;AiFOVVWgnlu4cHPjbRIRr5PYbVK+nu2J3nZ2RjMvX06uFSccQuNJw2KuQCCV3jZUafj6/Hh4ARGi&#10;IWtaT6jhjAGWxewmN5n1I23xtIuV4BIKmdFQx9hlUoayRmfC3HdI7B384ExkOVTSDmbkctfKRKln&#10;6UxDvFCbDtc1lj+7o9Pgx/ez89ir5P77123Wq357SHqt726n1RuIiFP8D8MFn9GhYKa9P5INotXA&#10;3JG/KgXBbvKaPoHY86EeU5BFLq/5iz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABYaM&#10;0RMCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;iRnKX9wAAAAHAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" strokecolor="white">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="64E1D12F" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:bCs w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Severity:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4622F175" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">1 – Insignificant                                   </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4595F93C" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2 – Minor                                            </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25874392" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">3 – Moderate                                       </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="51380A89" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">4 – Major                                </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6DF90315" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">5 – Catastrophic                                 </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006743A9" w:rsidRPr="002C7A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="241B913C" wp14:editId="50070351">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1299845</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>67945</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1647825" cy="1203960"/>
+                <wp:effectExtent l="5715" t="12700" r="13335" b="12065"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1846169475" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1647825" cy="1203960"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="12543707" w14:textId="61A813B5" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Likelihoo</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00324EBE" w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>d</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:b/>
+                                <w:bCs w:val="0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43CFCB5A" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>1 – Rare</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15B9244C" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2 – Unlikely                                           </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7AB240F6" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>3 – Possible</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="237316E7" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">4 – Likely                                  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="11426760" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F6ADE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">5 – Almost certain                              </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="241B913C" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:102.35pt;margin-top:5.35pt;width:129.75pt;height:94.8pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBle4wNFAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQx4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lp2nQvRXzg0Ca0iF5eLi67VvDjgq9Blvy8SjnTFkJlbb7kv/8sX23&#10;4MwHYSthwKqSn5Tnt+u3b1adK9QEGjCVQkYg1hedK3kTgiuyzMtGtcKPwClLwRqwFYFc3GcVio7Q&#10;W5NN8nyedYCVQ5DKe/p7PwT5OuHXtZLhW117FZgpOdUW0onp3MUzW69EsUfhGi3PZYhXVNEKbSnp&#10;BepeBMEOqP+BarVE8FCHkYQ2g7rWUqUeqJtx/qKbx0Y4lXohcry70OT/H6z8enx035GF/gP0NMDU&#10;hHcPIH95ZmHTCLtXd4jQNUpUlHgcKcs654vz00i1L3wE2XVfoKIhi0OABNTX2EZWqE9G6DSA04V0&#10;1QcmY8r59GYxmXEmKTae5O+X8zSWTBRPzx368ElBy6JRcqSpJnhxfPAhliOKpysxmwejq602Jjm4&#10;320MsqMgBWzTlzp4cc1Y1pV8OaNCXgvR6kBSNrot+SKP3yCuyNtHWyWhBaHNYFPJxp6JjNwNLIZ+&#10;1zNdnVmOvO6gOhGzCINyadPIaAD/cNaRakvufx8EKs7MZ0vTWY6n0yjz5ExnNxNy8Dqyu44IKwmq&#10;5IGzwdyEYTUODvW+oUyDHizc0URrnbh+rupcPikzjeC8RVH613669bzr678AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAdUw/C3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiCWE&#10;aqDSdJomEOcNLtyyxmsrGqdtsrXj6fFOcLKs79fvz8Vq9p044RjbQAYeFgoEUhVcS7WBz4+3+2cQ&#10;MVlytguEBs4YYVVeXxU2d2GiLZ52qRZcQjG3BpqU+lzKWDXobVyEHonZIYzeJl7HWrrRTlzuO6mV&#10;WkpvW+ILje1x02D1vTt6A2F6PfuAg9J3Xz/+fbMetgc9GHN7M69fQCSc018YLvqsDiU77cORXBSd&#10;Aa2yJ44yUDw5kC0zDWJ/IeoRZFnI/y+UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBl&#10;e4wNFAIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAdUw/C3QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokecolor="white">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="12543707" w14:textId="61A813B5" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Likelihoo</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00324EBE" w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>d</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:b/>
+                          <w:bCs w:val="0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43CFCB5A" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>1 – Rare</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15B9244C" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2 – Unlikely                                           </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7AB240F6" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>3 – Possible</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="237316E7" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">4 – Likely                                  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="11426760" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="006F6ADE" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F6ADE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">5 – Almost certain                              </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006743A9" w:rsidRPr="002C7A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55401A09" w14:textId="4FCC3652" w:rsidR="00B3262D" w:rsidRDefault="006E7A9C" w:rsidP="00F35D04">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="619FBD51" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06781">
+    </w:p>
+    <w:p w14:paraId="482EC4FC" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>SPECIFIC HAZARDS</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4547DB5A" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B6E36F" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33400E10" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6855A7" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAAB957" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9517FF" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC65FDC" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="13960"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B586D0A" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5BE4B0" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5260F56D" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB426FE" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5648DAA7" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F92696" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484A343D" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C2E9A4" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8A1E7C" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C02FBA" w14:textId="28E32675" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7A61">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>APPENDIX B - RISK ASSESSMENT TEMPLATE</w:t>
       </w:r>
+      <w:r w:rsidR="00D84CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E811AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SCHOOL STREETS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F39A49" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-68"/>
-        <w:tblW w:w="14449" w:type="dxa"/>
+        <w:tblW w:w="15480" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5671"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3430"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="1F5155AD" w14:textId="77777777" w:rsidTr="00C3452C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D72A056" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk145509402"/>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment on: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="717DD775" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Location:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BFAA01" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3430" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE99DA3" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Who is affected?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="4D28A2B0" w14:textId="77777777" w:rsidTr="00C3452C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5671" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E509136" w14:textId="68A1B415" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="001B45BF" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Service risk assessment for </w:t>
+            </w:r>
+            <w:r w:rsidR="00D71FBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">marshalling School Streets. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63ECE77B" w14:textId="79E7EC3A" w:rsidR="00EE5BE9" w:rsidRDefault="00D71FBC" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>There are 3 School Streets:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1467675C" w14:textId="77777777" w:rsidR="00181634" w:rsidRDefault="00181634" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Clare House Primary School, Overbury Avenue,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C45A2C4" w14:textId="76F79DA3" w:rsidR="00D71FBC" w:rsidRDefault="00D71FBC" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hayes Primary School, George Lane</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="206E9AB5" w14:textId="3EA8F802" w:rsidR="00D71FBC" w:rsidRPr="002C7A61" w:rsidRDefault="00181634" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poverest </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary School, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FC6B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Tillingbourne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FC6B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Green</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43DF8368" w14:textId="2E290345" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="20"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C10EDC" w14:textId="59703374" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="00B476DC" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oct </w:t>
+            </w:r>
+            <w:r w:rsidR="00530BA2" w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="022DD78E" w14:textId="79C35845" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="004C5867" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This risk assessment covers </w:t>
+            </w:r>
+            <w:r w:rsidR="008A7B85" w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC6B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">marshals carrying out School Street duties as per the marshal guidance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66948D2B" w14:textId="77777777" w:rsidR="00D32330" w:rsidRPr="002C7A61" w:rsidRDefault="00D32330" w:rsidP="00BD7D23">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33235B54" w14:textId="77777777" w:rsidR="00337CC3" w:rsidRDefault="0036471B" w:rsidP="00B77F91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The findings of this risk assessment will be distributed to</w:t>
+            </w:r>
+            <w:r w:rsidR="00337CC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39640535" w14:textId="19BF848C" w:rsidR="00B77F91" w:rsidRPr="002C7A61" w:rsidRDefault="00337CC3" w:rsidP="00B77F91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The marshals and the schools. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D32330" w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A copy of this risk assessment will also be provided to Corporate H&amp;S for record purposes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="2AF60B03" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:vanish/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="382"/>
+        <w:tblW w:w="15559" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2235"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5953"/>
         <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2806"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="2948"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1304"/>
+        <w:gridCol w:w="822"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C06781" w:rsidRPr="00C06781" w14:paraId="38EA621C" w14:textId="77777777" w:rsidTr="001C5C91">
-[...189 lines deleted...]
-      <w:tr w:rsidR="00C06781" w:rsidRPr="00C06781" w14:paraId="018FD740" w14:textId="77777777" w:rsidTr="001C5C91">
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="7B7706A7" w14:textId="77777777" w:rsidTr="009E58A7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="614"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2235" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C28FC3" w14:textId="77777777" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
+          <w:p w14:paraId="3C113A19" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...16 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>What are the hazards?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEE99E9" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D11D92C" w14:textId="77777777" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
+          <w:p w14:paraId="0B936EC4" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-              <w:t>Being struck by a vehicle</w:t>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Who could be harmed and how?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C542B4" w14:textId="77777777" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
-            <w:pPr>
+          <w:p w14:paraId="320D1711" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-              <w:br/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Risk Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3AB40E" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>What are you already doing to control the risk?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="561A3E7F" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Risk Rating</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DC7DEE" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Further action required to control the risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D7ED99" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Who needs to carry out the action?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C2F421" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When is the action needed by? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="201C5F0C" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Done</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="4ACC5671" w14:textId="77777777" w:rsidTr="009E58A7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+          </w:tcPr>
+          <w:p w14:paraId="204736D2" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+          </w:tcPr>
+          <w:p w14:paraId="670EDD65" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="405053FE" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B30B1E" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BE618E" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B14E63" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="221928F3" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A44A4DB" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76753056" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="08CC37BA" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D827E04" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="32290FB5" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4C6BB1" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="267F61BB" w14:textId="77777777" w:rsidTr="009E58A7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="223C17E1" w14:textId="3C364C11" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="007466BC" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authorised and exempt vehicles using the road during closure </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>times</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  -</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> being struck by a vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="766CDA24" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="006743A9" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F99B40" w14:textId="049A563E" w:rsidR="004D339A" w:rsidRPr="009E58A7" w:rsidRDefault="006F51C0" w:rsidP="000C7775">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:snapToGrid w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Pupils</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06781">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Parents</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06781">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Staff</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06781">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Visitors</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06781">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Public</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AC5CFFA" w14:textId="7BC2B374" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="00E22FA0" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01C8689D" w14:textId="4AB3F9DD" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="00E22FA0" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00620AC2" w14:textId="3303A2FC" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="00E22FA0" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>144</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9CC56F" w14:textId="77777777" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
-            <w:pPr>
+          <w:p w14:paraId="50DBFFE8" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshals must:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F53AFB" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Operate the School Street in accordance with both the school's risk assessment and the London Borough of Bromley's (LBB) risk assessment.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E46A01" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wear the high-visibility tabard and carry the whistle </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>provided by the Council at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whilst on duty.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C37265" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Read, understand and comply with the School Street Marshal Guidance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A0851DA" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Remain on the footway whilst supervising the barriers and only enter the carriageway when it is necessary to move a barrier or communicate with a driver.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C38E4C6" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>When allowing a vehicle to enter, remind the driver to proceed with caution and be aware that children, parents and carers may be walking, wheeling, scooting or cycling within the School Street.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DAD4BD5" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Record all incidents in the School Street Incident Log and report them to the Head Teacher. Where appropriate, incidents should also be reported to the Police.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C43044B" w14:textId="77777777" w:rsidR="007B4F4B" w:rsidRPr="009E58A7" w:rsidRDefault="007B4F4B" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure barriers are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>supervised at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and are never left unattended. If a marshal needs to leave the School Street for any reason, the barriers must be removed and secured before leaving the site.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C435F0A" w14:textId="5307181A" w:rsidR="00106C2F" w:rsidRPr="009E58A7" w:rsidRDefault="00106C2F" w:rsidP="007B4F4B">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA1D3B3" w14:textId="192EFD48" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="009E58A7" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E435824" w14:textId="2BC9056B" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="009E58A7" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="489915F3" w14:textId="5071A56B" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="009E58A7" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01C6CA31" w14:textId="77777777" w:rsidR="0096118B" w:rsidRPr="009E58A7" w:rsidRDefault="0096118B" w:rsidP="0096118B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>School Responsibilities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424759DF" w14:textId="77777777" w:rsidR="0096118B" w:rsidRPr="009E58A7" w:rsidRDefault="0096118B" w:rsidP="0096118B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The school must:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464F8FF6" w14:textId="77777777" w:rsidR="0096118B" w:rsidRPr="009E58A7" w:rsidRDefault="0096118B" w:rsidP="00793178">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Distribute the 'Shared Space' parent information letter to all parents and carers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7552B9F0" w14:textId="77777777" w:rsidR="0096118B" w:rsidRPr="009E58A7" w:rsidRDefault="0096118B" w:rsidP="00793178">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Deliver a Shared Space assembly or awareness session for pupils.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B429C5" w14:textId="77777777" w:rsidR="0096118B" w:rsidRPr="009E58A7" w:rsidRDefault="0096118B" w:rsidP="00793178">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure marshals are appropriately briefed, supported and aware of their responsibilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B32E86" w14:textId="77777777" w:rsidR="0096118B" w:rsidRPr="009E58A7" w:rsidRDefault="0096118B" w:rsidP="00793178">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Maintain records of incidents and report serious incidents to the Council where required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300CC138" w14:textId="77777777" w:rsidR="0096118B" w:rsidRPr="009E58A7" w:rsidRDefault="0096118B" w:rsidP="0096118B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Important:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Barriers must never be left unattended on the highway. Failure to operate the School Street in accordance with the risk assessment and guidance may result in the scheme being reviewed, suspended or withdrawn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EBDFF3" w14:textId="5315AE26" w:rsidR="00003E0B" w:rsidRPr="009E58A7" w:rsidRDefault="00003E0B" w:rsidP="0096118B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47C04BAE" w14:textId="4CB752F8" w:rsidR="003E636E" w:rsidRPr="009E58A7" w:rsidRDefault="009E58A7" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Marshals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAB5FF3" w14:textId="1C404F39" w:rsidR="009E58A7" w:rsidRPr="009E58A7" w:rsidRDefault="009E58A7" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="01CEDF7E" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E197147" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="364695AF" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26F1B62F" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35E362A1" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AAA19DB" w14:textId="77777777" w:rsidR="00F05F5A" w:rsidRPr="009E58A7" w:rsidRDefault="00F05F5A" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AFB2A7E" w14:textId="382A4A72" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E7146F7" w14:textId="6664B1E7" w:rsidR="003E636E" w:rsidRPr="009E58A7" w:rsidRDefault="00B520BD" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ongoing assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5371D7B7" w14:textId="2E6216E1" w:rsidR="003E636E" w:rsidRPr="009E58A7" w:rsidRDefault="00C3452C" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>RA reviewed a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7FC3" w:rsidRPr="009E58A7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>nnually</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E889DF2" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="140A6BEC" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6143AD85" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC37EFA" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00CE17B1" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39FF46BF" w14:textId="77777777" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="109A0CFA" w14:textId="4009E0A1" w:rsidR="00EC7FC3" w:rsidRPr="009E58A7" w:rsidRDefault="00EC7FC3" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00F08733" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="009E58A7" w:rsidRDefault="006743A9" w:rsidP="000C7775">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="4F910F03" w14:textId="77777777" w:rsidTr="009E58A7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0698DB3F" w14:textId="77777777" w:rsidR="003E6A73" w:rsidRPr="007B45C2" w:rsidRDefault="003E6A73" w:rsidP="00C3452C">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Set up of equipment, manual </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>handling of equipment whilst loading</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44D8C532" w14:textId="52C2287A" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="003E6A73" w:rsidP="00C3452C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>unloading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B11E675" w14:textId="0242BA5C" w:rsidR="00E52F8E" w:rsidRPr="007B45C2" w:rsidRDefault="001A7382" w:rsidP="00592670">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Risk of injuries or back pain from handling heavy/bulky objects.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08C2E170" w14:textId="3B62EEE2" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="0076414F" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="374F2B61" w14:textId="5D7327A5" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="0076414F" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="733FE9B9" w14:textId="0AE2CD49" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="0076414F" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34999FB6" w14:textId="77777777" w:rsidR="00D93AF7" w:rsidRPr="007B45C2" w:rsidRDefault="00D93AF7" w:rsidP="00D93AF7">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Read London Borough of Bromley</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual Handling </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Guidance 2.07 (Appendix 2 in the Marshal Guide) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0490CF67" w14:textId="77777777" w:rsidR="00D93AF7" w:rsidRPr="007B45C2" w:rsidRDefault="00D93AF7" w:rsidP="007B45C2">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Follow School Health &amp; Safety procedures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F654F7" w14:textId="54C77E60" w:rsidR="00D904B0" w:rsidRPr="007B45C2" w:rsidRDefault="00D93AF7" w:rsidP="007B45C2">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Practice good manual handling techniques, as shown in the LBB Manual Handling Guidance which has been included as Appendix 2 in the Marshal Guide</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06268431" w14:textId="39EA1847" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="0076414F" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EA9F40A" w14:textId="155B95F0" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="00335BCE" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2903EBDE" w14:textId="1FFA84FB" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="0076414F" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2605BB88" w14:textId="77777777" w:rsidR="00941D6A" w:rsidRPr="007B45C2" w:rsidRDefault="00941D6A" w:rsidP="00B42965">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="167C5B06" w14:textId="741DBA5B" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="006743A9" w:rsidP="00274B2A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55A0539C" w14:textId="6FFA0893" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="007B45C2" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4C9665" w14:textId="77777777" w:rsidR="00D904B0" w:rsidRPr="007B45C2" w:rsidRDefault="00D904B0" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66793AB7" w14:textId="77777777" w:rsidR="00D904B0" w:rsidRPr="007B45C2" w:rsidRDefault="00D904B0" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E55B101" w14:textId="77777777" w:rsidR="00D904B0" w:rsidRPr="007B45C2" w:rsidRDefault="00D904B0" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31B13D80" w14:textId="77777777" w:rsidR="00B42965" w:rsidRPr="007B45C2" w:rsidRDefault="00B42965" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BBCB193" w14:textId="15F2A1F4" w:rsidR="00B42965" w:rsidRPr="007B45C2" w:rsidRDefault="00B42965" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="230E6A84" w14:textId="35B2BE01" w:rsidR="002A7B48" w:rsidRPr="007B45C2" w:rsidRDefault="00C74B6E" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B45C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Annually</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C953941" w14:textId="77777777" w:rsidR="002A7B48" w:rsidRPr="007B45C2" w:rsidRDefault="002A7B48" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3431BF51" w14:textId="77777777" w:rsidR="002A7B48" w:rsidRPr="007B45C2" w:rsidRDefault="002A7B48" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D18D5E7" w14:textId="77777777" w:rsidR="002A7B48" w:rsidRPr="007B45C2" w:rsidRDefault="002A7B48" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50F51750" w14:textId="396973FC" w:rsidR="002A7B48" w:rsidRPr="007B45C2" w:rsidRDefault="002A7B48" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="658C39C4" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="007B45C2" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E79E3" w:rsidRPr="002C7A61" w14:paraId="0CD4BE77" w14:textId="77777777" w:rsidTr="00434559">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00355309" w14:textId="0140980E" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003B6389" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Slips/</w:t>
+            </w:r>
+            <w:r w:rsidR="003E79E3" w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Trips</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3452C" w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>alls</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2979E6C0" w14:textId="35920632" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Injury may occur due to trip hazards during equipment preparation</w:t>
+            </w:r>
+            <w:r w:rsidR="00A96FC3" w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00215674" w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and operation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18BF3D0A" w14:textId="44962B44" w:rsidR="001D08FA" w:rsidRPr="00434559" w:rsidRDefault="001D08FA" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Barriers could become a trip hazard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B956805" w14:textId="05E642ED" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DC489A6" w14:textId="6DA239E3" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67E17EB1" w14:textId="54FBEA3B" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F151BE" w14:textId="77777777" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="00CD526E" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Be aware of footway and highway surfaces as there may be potholes, uneven or slippery paving</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BD9B838" w14:textId="77777777" w:rsidR="00A968A8" w:rsidRPr="00434559" w:rsidRDefault="00A968A8" w:rsidP="00434559">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Take note of any potential hazards on the footway or highway surrounding the closure and on the route to and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>barrier storage site</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="373AF6F5" w14:textId="77777777" w:rsidR="00A968A8" w:rsidRPr="00434559" w:rsidRDefault="00A968A8" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Wear suitable sturdy footwear with good grip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C20DEF5" w14:textId="77777777" w:rsidR="00434559" w:rsidRPr="00434559" w:rsidRDefault="00434559" w:rsidP="00434559">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure pupils and parents do not come too close to the barriers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50C640E3" w14:textId="4416418F" w:rsidR="00434559" w:rsidRPr="00434559" w:rsidRDefault="00434559" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Make sure the barriers are stored at the agreed location with the Head Teacher and secured using chain and padlock (provided).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60B43694" w14:textId="75DD411D" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="00A968A8" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C9EBE1A" w14:textId="4417EE78" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="00A968A8" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70EFF2B0" w14:textId="65245206" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="00A968A8" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="403E44E5" w14:textId="1E3DFE69" w:rsidR="003B6389" w:rsidRPr="00434559" w:rsidRDefault="00A968A8" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Carry out daily dynamic risk assessment to see if anything has changed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE5E1E1" w14:textId="3E046DE0" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="00A968A8" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="518A604E" w14:textId="12F385AF" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="00BE4E46" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434559">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daily inspection</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6860769A" w14:textId="77777777" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="027CE178" w14:textId="77777777" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0955B4D6" w14:textId="77777777" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="211742AA" w14:textId="4BFA2937" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14654A01" w14:textId="77777777" w:rsidR="003E79E3" w:rsidRPr="00434559" w:rsidRDefault="003E79E3" w:rsidP="00434559">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="00AD3346" w14:paraId="2316FC4D" w14:textId="77777777" w:rsidTr="009E58A7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22B8D5E6" w14:textId="6FACCE94" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="00441F56" w:rsidP="00441F56">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aggressive Drivers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27F29C24" w14:textId="0F9E3397" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="00E83D9B" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Verbal or physical abuse by unauthorised drivers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="215CE4C6" w14:textId="6A58D41C" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="00E83D9B" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03C155A7" w14:textId="6CCE2D9B" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="00E83D9B" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AFF935A" w14:textId="41B55D10" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="00DA0A29" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B27D18D" w14:textId="77777777" w:rsidR="00AD3346" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00AD3346">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Call 999 if you feel in danger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419EFFAA" w14:textId="77777777" w:rsidR="00AD3346" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00AD3346">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do not stand in front of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vehicles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC2F6E6" w14:textId="77777777" w:rsidR="00AD3346" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00AD3346">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Record incidents in School Streets log and report to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Head Teacher and Police when required. Log included as Appendix 1 in the Marshal Guide </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51869CBC" w14:textId="77777777" w:rsidR="00AD3346" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00AD3346">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>School to report incidents to London Borough of Bromley within 24 hours for further investigation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3437C791" w14:textId="77777777" w:rsidR="00AD3346" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00AD3346">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Try to record any vehicle registration numbers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C4B991" w14:textId="5AEFD566" w:rsidR="00E318F2" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00AD3346">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD3346">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>In the case of an emergency and you need to clear the road, please use the whistle provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B0FA94B" w14:textId="3CE02019" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22DE963D" w14:textId="64B2DD49" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50365C87" w14:textId="7998599D" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="508893FD" w14:textId="45B58F14" w:rsidR="007D621C" w:rsidRPr="00AD3346" w:rsidRDefault="007D621C" w:rsidP="00D52577">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22A22ECC" w14:textId="0FBDD575" w:rsidR="00D52577" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42EA1270" w14:textId="0106A1E1" w:rsidR="00814733" w:rsidRPr="00AD3346" w:rsidRDefault="00AD3346" w:rsidP="00AD3346">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ongoing assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D233B9" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="00AD3346" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A41AF" w:rsidRPr="002C7A61" w14:paraId="53E1F37B" w14:textId="77777777" w:rsidTr="009E58A7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D9E1A7A" w14:textId="0755BDB7" w:rsidR="00BD7644" w:rsidRPr="00A70C8B" w:rsidRDefault="00DB0BA5" w:rsidP="005C7F9A">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Pedestrians travelling in the road during the closure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="456A89F8" w14:textId="28748768" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="005C7F9A" w:rsidP="00B50F12">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Persons being struck by authorised vehicles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="233BCC28" w14:textId="7F5BCBBA" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="005C7F9A" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4813E4EF" w14:textId="7FA38BE3" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="005C7F9A" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E428CD3" w14:textId="38C8A402" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="005C7F9A" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7678" w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EBDFE64" w14:textId="77777777" w:rsidR="00A70C8B" w:rsidRPr="00A70C8B" w:rsidRDefault="00A70C8B" w:rsidP="00A70C8B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>When allowing access, ask the drivers to drive very slowly as there maybe pedestrians travelling on the highway.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D51CB1" w14:textId="77777777" w:rsidR="00A70C8B" w:rsidRPr="00A70C8B" w:rsidRDefault="00A70C8B" w:rsidP="00A70C8B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School to send reminders to parents on a regular basis to travel in the School Street with care, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>keeping close contact with children at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1236A784" w14:textId="77777777" w:rsidR="00833A43" w:rsidRDefault="00A70C8B" w:rsidP="00A70C8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A70C8B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>School to disseminate ‘Shared Space’ parent letter and host a ‘Shared Space’ presentation carried out by LBB Road Safety Officers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E52BC2E" w14:textId="77777777" w:rsidR="00655B31" w:rsidRDefault="00655B31" w:rsidP="00A70C8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshals are not to use a mobile phone while undertaking school street duties, unless it is an emergency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A2158FD" w14:textId="1737E4F9" w:rsidR="00655B31" w:rsidRPr="00A70C8B" w:rsidRDefault="00655B31" w:rsidP="00A70C8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Be aware of the school’s mobile phone policy and adhere to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C5FAFB0" w14:textId="034D2D6C" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="00A70C8B" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE3BB3E" w14:textId="42D42921" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="00A70C8B" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34931E3A" w14:textId="603AA6DD" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="00A70C8B" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AFB75B5" w14:textId="134BB5AC" w:rsidR="00594571" w:rsidRPr="00A70C8B" w:rsidRDefault="00594571" w:rsidP="0054031C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01CA5B48" w14:textId="77777777" w:rsidR="008A41AF" w:rsidRDefault="00DE0982" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BDF640A" w14:textId="1B45F185" w:rsidR="00DE0982" w:rsidRPr="00A70C8B" w:rsidRDefault="00DE0982" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>School staff for assembly and letter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="740DB1D1" w14:textId="48D7DE36" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="00DE0982" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ongoing </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C6B8534" w14:textId="77777777" w:rsidR="008A41AF" w:rsidRPr="00A70C8B" w:rsidRDefault="008A41AF" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036671C" w:rsidRPr="002C7A61" w14:paraId="57F953DA" w14:textId="77777777" w:rsidTr="009E58A7">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A269218" w14:textId="1DA88C7D" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="002D4829" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>After road closures have ended</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64BF97C1" w14:textId="38B79AAD" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="006B262F" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After the barriers are removed, pedestrians may not realise the school street has finished and continue to travel on the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>re-opened highway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="252DBCAD" w14:textId="12530E8E" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="00B43643" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66AC1276" w14:textId="176212B7" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="00B43643" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="724D1BFF" w14:textId="1D69DC09" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="00B43643" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="798003C5" w14:textId="77777777" w:rsidR="00B43643" w:rsidRPr="00FE3738" w:rsidRDefault="00B43643" w:rsidP="00B43643">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents must ensure they are responsible and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>remain in close contact with their children at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="3F1D9C78" w14:textId="77777777" w:rsidR="00B43643" w:rsidRPr="00FE3738" w:rsidRDefault="00B43643" w:rsidP="00B43643">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>At the end of the closure period make sure that pedestrians nearby are aware that the road is about to re-open.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1337EB64" w14:textId="6E0883D4" w:rsidR="0013249F" w:rsidRPr="00FE3738" w:rsidRDefault="00B43643" w:rsidP="00B43643">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adhere to the closure times on the signage and return equipment promptly to storage location agreed with the school.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="634E2894" w14:textId="12674ADB" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48779A05" w14:textId="1FAF641D" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F5C8D01" w14:textId="26A07AFD" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C9A3B61" w14:textId="2FA251F6" w:rsidR="00A40639" w:rsidRPr="00FE3738" w:rsidRDefault="00A40639" w:rsidP="00571D6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="254A0A00" w14:textId="77777777" w:rsidR="00FE3738" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00FE3738">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246E7446" w14:textId="77777777" w:rsidR="00FE3738" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00FE3738">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Parents/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E4ADD1" w14:textId="3C6F65D7" w:rsidR="009315BB" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00FE3738">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>carers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38873D9D" w14:textId="17E36A52" w:rsidR="00FE3738" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE3738">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ongoing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46ECD988" w14:textId="7E7B1AA8" w:rsidR="00FE3738" w:rsidRPr="00FE3738" w:rsidRDefault="00FE3738" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07620F80" w14:textId="77777777" w:rsidR="0036671C" w:rsidRPr="00FE3738" w:rsidRDefault="0036671C" w:rsidP="00486226">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF38D4" w:rsidRPr="002C7A61" w14:paraId="205B3B92" w14:textId="77777777" w:rsidTr="009E58A7">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4F2F8F" w14:textId="46D99109" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
+          <w:p w14:paraId="5EC4FC91" w14:textId="24AADE16" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00506342" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Physical exertion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="461A38DE" w14:textId="69E8D8AE" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00175A1C" w:rsidP="00D370EE">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Exhaustion, injury</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77046F97" w14:textId="490B0457" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0039F6FC" w14:textId="46B24A42" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AC4D03A" w14:textId="2A0F92A0" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EB0AF76" w14:textId="77777777" w:rsidR="0029219E" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:numPr>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Work within your own capabilities.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B482407" w14:textId="77777777" w:rsidR="0029219E" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Be mindful of your limitations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="699ADD9B" w14:textId="77777777" w:rsidR="0029219E" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshals must wear high-vis tabards, so they are easily identifiable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753484EE" w14:textId="77777777" w:rsidR="0029219E" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>In case of emergency, please carry a mobile phone whilst on duty. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADCA7CD" w14:textId="77777777" w:rsidR="0029219E" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                 <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
-[...52 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refer to LBB Manual Handling Guidance 2.07 (appendix 2 in the Marshal Guidance). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1E61B9" w14:textId="77777777" w:rsidR="0029219E" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>If feeling unwell when manning the barriers, please alert a member of school staff immediately. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E97F8F4" w14:textId="77777777" w:rsidR="0029219E" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consult with a doctor if you are unsure of whether you are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>physically capable of moving the barriers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B752120" w14:textId="5736A77E" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="0029219E">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Report any issues to the Head Teacher.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5784D1F8" w14:textId="7B8CD324" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00451602" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D77EEFD" w14:textId="61C87FD3" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1815DC" w14:textId="63DCA202" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0029219E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D8340A7" w14:textId="364FC9CE" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="549EC461" w14:textId="77777777" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A4FB442" w14:textId="77777777" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E2BE9A6" w14:textId="77777777" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="400B6A5F" w14:textId="5F3D5CA3" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E2EFBB1" w14:textId="2DB97E24" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FC8300" w14:textId="469CFC64" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="423A4B3A" w14:textId="3285D2C5" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="0029219E" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daily</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5164BAB3" w14:textId="77777777" w:rsidR="00DF38D4" w:rsidRPr="0029219E" w:rsidRDefault="00DF38D4" w:rsidP="00DF38D4">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C7A61" w:rsidRPr="002C7A61" w14:paraId="26FFD1E0" w14:textId="77777777" w:rsidTr="0006026C">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="600A9991" w14:textId="015711A1" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="00635F9A" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lone Working</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11B24B29" w14:textId="314BE048" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="00635F9A" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Personal Safety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FFA248E" w14:textId="0131CC1C" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A59526C" w14:textId="6E700996" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FBBD660" w14:textId="5B2CC145" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00C6A5EB" w14:textId="77777777" w:rsidR="0006026C" w:rsidRDefault="0006026C" w:rsidP="0006026C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ensure you have a charged mobile phone.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F651C6B" w14:textId="7E8814EB" w:rsidR="00E569B4" w:rsidRPr="0006026C" w:rsidRDefault="00E569B4" w:rsidP="0006026C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Have school number saved in phone</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57CB5893" w14:textId="77777777" w:rsidR="002C7A61" w:rsidRDefault="0006026C" w:rsidP="0006026C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Remain vigilant at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47E03A92" w14:textId="55BD5323" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
-[...48 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2F11D5F2" w14:textId="77777777" w:rsidR="00380340" w:rsidRDefault="00380340" w:rsidP="00380340">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshals are not to use a mobile phone while undertaking school street duties, unless it is an emergency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341BCBE3" w14:textId="728847BD" w:rsidR="00380340" w:rsidRPr="0006026C" w:rsidRDefault="00380340" w:rsidP="00380340">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Be aware of the school’s mobile phone policy and adhere to</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6434">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0033C0AB" w14:textId="37CD1AED" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
-[...24 lines deleted...]
-                <w:szCs w:val="22"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="296980FC" w14:textId="5EFF4A28" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F85FBE4" w14:textId="02CCD56C" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="621D4A72" w14:textId="07245180" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18BDD17B" w14:textId="77777777" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="451A1BE6" w14:textId="0AA5E0C6" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="0006026C" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15AD1395" w14:textId="2BF03DFC" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="0006026C" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006026C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Daily</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD50A7B" w14:textId="77777777" w:rsidR="002C7A61" w:rsidRPr="0006026C" w:rsidRDefault="002C7A61" w:rsidP="0006026C">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00991FF4" w:rsidRPr="002C7A61" w14:paraId="0CB718EA" w14:textId="77777777" w:rsidTr="000566DB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B7DAAAA" w14:textId="2FB0BE5B" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Extreme weather</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F092F13" w14:textId="0DFE4609" w:rsidR="00C91C73" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Effects of extreme hot and cold weather - discomfort</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E5FB45C" w14:textId="6ED1824F" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7896F9B2" w14:textId="768115FE" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52F61E6B" w14:textId="5135B6DF" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757A202D" w14:textId="77777777" w:rsidR="000566DB" w:rsidRPr="000566DB" w:rsidRDefault="000566DB" w:rsidP="000566DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshal must wear appropriate, protective clothing suitable for the changeable weather conditions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69315D0D" w14:textId="77777777" w:rsidR="000566DB" w:rsidRPr="000566DB" w:rsidRDefault="000566DB" w:rsidP="000566DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High-vis tabard must be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>worn at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C731A7D" w14:textId="54F9AF2E" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="001C5C91">
-[...209 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="684694FD" w14:textId="77777777" w:rsidR="000566DB" w:rsidRDefault="000566DB" w:rsidP="000566DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Suitable footwear for all types of weather and surface conditions should be worn.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F9D958" w14:textId="4C28442B" w:rsidR="00834E56" w:rsidRPr="000566DB" w:rsidRDefault="00834E56" w:rsidP="000566DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have water </w:t>
+            </w:r>
+            <w:r w:rsidR="00E569B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">available </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>if weather predicted to be warm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A13E313" w14:textId="14B55DC2" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67FB557F" w14:textId="0CDA9FAA" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300BE43F" w14:textId="3A2BFB79" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00FA4972" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000566DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FE2D0DA" w14:textId="77777777" w:rsidR="005A50D6" w:rsidRDefault="000566DB" w:rsidP="000566DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Be aware of weather forecast prior to commencing duties so can dress appropriately</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53400912" w14:textId="003EA7C1" w:rsidR="000566DB" w:rsidRPr="000566DB" w:rsidRDefault="000566DB" w:rsidP="000566DB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA8DC9E" w14:textId="022C38B1" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="000566DB" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Marshal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B247484" w14:textId="2B5FF36A" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="000566DB" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ong</w:t>
+            </w:r>
+            <w:r w:rsidR="00834E56">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>oi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60969AA2" w14:textId="77777777" w:rsidR="00991FF4" w:rsidRPr="000566DB" w:rsidRDefault="00991FF4" w:rsidP="000566DB">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="54B95E0C" w14:textId="77777777" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="00F35D04">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="18F4A5B5" w14:textId="1DC42AB8" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="004E3F5A" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1074"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-68"/>
-        <w:tblW w:w="14449" w:type="dxa"/>
+        <w:tblW w:w="15480" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-[...2 lines deleted...]
-        <w:tblDescription w:val="Risk assessment"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2235"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="3545"/>
+        <w:gridCol w:w="4208"/>
+        <w:gridCol w:w="4062"/>
+        <w:gridCol w:w="3665"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C06781" w:rsidRPr="00C06781" w14:paraId="62D0E45A" w14:textId="77777777" w:rsidTr="00C06781">
-[...13 lines deleted...]
-          <w:p w14:paraId="55F0F9FF" w14:textId="50663BDE" w:rsidR="00C06781" w:rsidRPr="00C06781" w:rsidRDefault="00C06781" w:rsidP="00C06781">
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="431CADB3" w14:textId="77777777" w:rsidTr="002C7A61">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3545" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C85BD55" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...258 lines deleted...]
-              <w:t>Low</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Assessment by:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4208" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BD6901" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Assessor’s signature:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A722068" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of assessment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3665" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="175215D8" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date for next review:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06781" w:rsidRPr="00C06781" w14:paraId="53474E60" w14:textId="77777777" w:rsidTr="00C06781">
-[...260 lines deleted...]
-              <w:t>Low</w:t>
+      <w:tr w:rsidR="006743A9" w:rsidRPr="002C7A61" w14:paraId="58DD0B98" w14:textId="77777777" w:rsidTr="002C7A61">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4088A4" w14:textId="29FAA7C9" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="00A40639" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Road Safety Team - Education, Training and Active travel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4208" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6C289" w14:textId="3F0A4005" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="00A40639" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Road Safety Team - Education, Training and Active travel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0021DC23" w14:textId="269360D6" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="002C7A61" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>October</w:t>
+            </w:r>
+            <w:r w:rsidR="00315961" w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004E7406">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E06E071" w14:textId="59B9A9A8" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="002C7A61" w:rsidP="00486226">
+            <w:pPr>
+              <w:pStyle w:val="Title"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>October</w:t>
+            </w:r>
+            <w:r w:rsidR="00315961" w:rsidRPr="002C7A61">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="004E7406">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C06781" w:rsidRPr="00C06781" w14:paraId="7F3A1D4D" w14:textId="77777777" w:rsidTr="004B69E1">
-[...535 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="52CCD0DE" w14:textId="77777777" w:rsidR="00C06781" w:rsidRDefault="00C06781">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3312A574" w14:textId="77777777" w:rsidR="006743A9" w:rsidRPr="002C7A61" w:rsidRDefault="006743A9" w:rsidP="006743A9">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:tbl>
-[...1433 lines deleted...]
-    <w:p w14:paraId="6C908457" w14:textId="77777777" w:rsidR="00F35D04" w:rsidRPr="00C06781" w:rsidRDefault="00F35D04" w:rsidP="00BA32DF">
+    <w:p w14:paraId="6F2EE8C6" w14:textId="77777777" w:rsidR="00FF7E13" w:rsidRPr="002C7A61" w:rsidRDefault="00FF7E13" w:rsidP="0039140B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CCB23D0" w14:textId="1829DCA0" w:rsidR="00BA32DF" w:rsidRPr="00C06781" w:rsidRDefault="00BA32DF" w:rsidP="00BA32DF">
-[...236 lines deleted...]
-    <w:sectPr w:rsidR="00F35D04" w:rsidRPr="00C06781" w:rsidSect="00F35D04">
+    <w:sectPr w:rsidR="00FF7E13" w:rsidRPr="002C7A61" w:rsidSect="006743A9">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="998" w:bottom="1797" w:left="902" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgBorders w:offsetFrom="page">
+        <w:top w:val="single" w:sz="4" w:space="24" w:color="538135"/>
+        <w:left w:val="single" w:sz="4" w:space="24" w:color="538135"/>
+        <w:bottom w:val="single" w:sz="4" w:space="24" w:color="538135"/>
+        <w:right w:val="single" w:sz="4" w:space="24" w:color="538135"/>
+      </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60EE439E" w14:textId="77777777" w:rsidR="00A41AEE" w:rsidRDefault="00A41AEE" w:rsidP="009138F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4455679C" w14:textId="77777777" w:rsidR="00020F9F" w:rsidRDefault="00020F9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67E8028A" w14:textId="77777777" w:rsidR="00A41AEE" w:rsidRDefault="00A41AEE" w:rsidP="009138F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66ECCE04" w14:textId="77777777" w:rsidR="00020F9F" w:rsidRDefault="00020F9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A2DE560" w14:textId="3DB7DC73" w:rsidR="00273207" w:rsidRPr="00336FE5" w:rsidRDefault="00D84CB2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00336FE5">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
+      <w:t>School Streets</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D84CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08F54D92" w14:textId="77777777" w:rsidR="00A41AEE" w:rsidRDefault="00A41AEE" w:rsidP="009138F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67064A64" w14:textId="77777777" w:rsidR="00020F9F" w:rsidRDefault="00020F9F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D76F9FF" w14:textId="77777777" w:rsidR="00A41AEE" w:rsidRDefault="00A41AEE" w:rsidP="009138F6">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="560749F6" w14:textId="77777777" w:rsidR="00020F9F" w:rsidRDefault="00020F9F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00451241"/>
-[...108 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="02FD4994"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80CEF4EC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F14EA4"/>
+    <w:nsid w:val="07004C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6026088C"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="379A8A08"/>
+    <w:lvl w:ilvl="0" w:tplc="BB7ACE4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
-[...29 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B35D33"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="072415C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6FC7EEC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5093,50 +8995,171 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FF84DDD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B7803CDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12BD06E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E938CE4A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5209,50 +9232,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12E80DC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E261B2E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145D5C7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ABC6581E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B45404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCE88DAE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5321,51 +9570,1253 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B750A49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="670004CA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C3A0949"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3420BFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8C69C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6916EFF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F86181E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B46ABEF8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21BC581C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5288A2BA"/>
+    <w:lvl w:ilvl="0" w:tplc="E6C84778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22E14890"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3BE839A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24A16521"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E8F4622C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28186067"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59DE11FC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29C23254"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="013826E2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DBB2963"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F7AE9B2A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31304C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8DE45BE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5434,54 +10885,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4855239C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38CC3B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D8A79B2"/>
+    <w:tmpl w:val="70BA022C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -5547,51 +10998,842 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39786F2C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74647A00"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2F22B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="150013DA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FCF3893"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="624C60F8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43B41ABA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="005E80C0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CA340D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24367E24"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A86E8D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3447B3E"/>
+    <w:lvl w:ilvl="0" w:tplc="74BEF9D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530111F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="512431E2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="569438ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D140406A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5660,226 +11902,544 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E44BEA"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D4271D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="73DC1AD0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="5A26F0CA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70246FED"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E0B0534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="73DC1AD0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="761EFCD2"/>
+    <w:lvl w:ilvl="0" w:tplc="C4940CAE">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FD94E44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE06DA22"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="733F111F"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671D1C5B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F63849B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70182410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0C624B3E"/>
+    <w:tmpl w:val="5A8E67E0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -5945,302 +12505,1308 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="277681132">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="744122E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95AC708C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75644685"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BA6DFA2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75EE7B3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B90237A6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A197070"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97AAE3F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0AE8E2BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FC33C3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08C4B262"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="656150190">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="262691326">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="867959454">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1272123889">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="197595779">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="38407986">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2136214221">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="922109291">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="670989774">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2117557886">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2005088682">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="199900567">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1086537955">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1385252400">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="344095400">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1922904684">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1829399801">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1309239382">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2083871840">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="934754625">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1934820416">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1436100348">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="761879138">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1362196845">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1934170390">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1540970274">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1843858403">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="138114257">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="288052932">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="711807441">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1519125564">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1964922419">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1056048147">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="338432479">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1771849733">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="575820219">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="80108530">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="37" w16cid:durableId="733164744">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1056048147">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1015034462">
+  <w:num w:numId="38" w16cid:durableId="1015034462">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="137"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F35D04"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0033045D"/>
+    <w:rsidRoot w:val="006743A9"/>
+    <w:rsid w:val="0000125B"/>
+    <w:rsid w:val="00003E0B"/>
+    <w:rsid w:val="00006A79"/>
+    <w:rsid w:val="000121C9"/>
+    <w:rsid w:val="000129D6"/>
+    <w:rsid w:val="00020F9F"/>
+    <w:rsid w:val="00027879"/>
+    <w:rsid w:val="000438B6"/>
+    <w:rsid w:val="00051E00"/>
+    <w:rsid w:val="000566DB"/>
+    <w:rsid w:val="00057A5C"/>
+    <w:rsid w:val="0006026C"/>
+    <w:rsid w:val="00072B8D"/>
+    <w:rsid w:val="00074408"/>
+    <w:rsid w:val="00080468"/>
+    <w:rsid w:val="000837D4"/>
+    <w:rsid w:val="00096B36"/>
+    <w:rsid w:val="000A7F5C"/>
+    <w:rsid w:val="000B3A54"/>
+    <w:rsid w:val="000B429C"/>
+    <w:rsid w:val="000B4F1A"/>
+    <w:rsid w:val="000C7775"/>
+    <w:rsid w:val="000D1EFC"/>
+    <w:rsid w:val="000D2ED8"/>
+    <w:rsid w:val="000D37D5"/>
+    <w:rsid w:val="000D3E49"/>
+    <w:rsid w:val="000E5324"/>
+    <w:rsid w:val="000F0D4C"/>
+    <w:rsid w:val="000F3894"/>
+    <w:rsid w:val="000F7AD0"/>
+    <w:rsid w:val="000F7EC7"/>
+    <w:rsid w:val="00100A82"/>
+    <w:rsid w:val="00106C2F"/>
+    <w:rsid w:val="001125DB"/>
+    <w:rsid w:val="00112BC1"/>
+    <w:rsid w:val="0011351D"/>
+    <w:rsid w:val="00123CC0"/>
+    <w:rsid w:val="00130CB4"/>
+    <w:rsid w:val="0013249F"/>
+    <w:rsid w:val="00153C0B"/>
+    <w:rsid w:val="00175A1C"/>
+    <w:rsid w:val="00181634"/>
+    <w:rsid w:val="001907DB"/>
+    <w:rsid w:val="001A7382"/>
+    <w:rsid w:val="001B45BF"/>
+    <w:rsid w:val="001D08FA"/>
+    <w:rsid w:val="001D4A5E"/>
+    <w:rsid w:val="001D71C7"/>
+    <w:rsid w:val="001E03B3"/>
+    <w:rsid w:val="00214A28"/>
+    <w:rsid w:val="00215674"/>
+    <w:rsid w:val="00223C49"/>
+    <w:rsid w:val="002314A7"/>
+    <w:rsid w:val="00235F08"/>
+    <w:rsid w:val="002371A0"/>
+    <w:rsid w:val="002374F1"/>
+    <w:rsid w:val="00273207"/>
+    <w:rsid w:val="00274B2A"/>
+    <w:rsid w:val="002820B2"/>
+    <w:rsid w:val="00291DE3"/>
+    <w:rsid w:val="0029219E"/>
+    <w:rsid w:val="002929FC"/>
+    <w:rsid w:val="00293664"/>
+    <w:rsid w:val="002A53A9"/>
+    <w:rsid w:val="002A7B48"/>
+    <w:rsid w:val="002B4CF7"/>
+    <w:rsid w:val="002C7A61"/>
+    <w:rsid w:val="002D1987"/>
+    <w:rsid w:val="002D26DD"/>
+    <w:rsid w:val="002D28A0"/>
+    <w:rsid w:val="002D4829"/>
+    <w:rsid w:val="002E6AAF"/>
+    <w:rsid w:val="002E6D05"/>
+    <w:rsid w:val="002F090B"/>
+    <w:rsid w:val="002F289C"/>
+    <w:rsid w:val="002F2D8A"/>
+    <w:rsid w:val="002F671D"/>
+    <w:rsid w:val="00310424"/>
+    <w:rsid w:val="00315961"/>
+    <w:rsid w:val="00316E00"/>
+    <w:rsid w:val="00321B80"/>
+    <w:rsid w:val="00324EBE"/>
+    <w:rsid w:val="003345AA"/>
+    <w:rsid w:val="00335BCE"/>
+    <w:rsid w:val="00336FE5"/>
+    <w:rsid w:val="00337CC3"/>
+    <w:rsid w:val="00344120"/>
+    <w:rsid w:val="00350EAD"/>
+    <w:rsid w:val="0036471B"/>
+    <w:rsid w:val="0036671C"/>
+    <w:rsid w:val="00372585"/>
+    <w:rsid w:val="00373FF6"/>
+    <w:rsid w:val="00376299"/>
+    <w:rsid w:val="00380340"/>
+    <w:rsid w:val="00385B42"/>
+    <w:rsid w:val="00390C16"/>
     <w:rsid w:val="0039140B"/>
-    <w:rsid w:val="003A7F42"/>
-    <w:rsid w:val="003D6FA1"/>
+    <w:rsid w:val="00396B3D"/>
+    <w:rsid w:val="0039730F"/>
+    <w:rsid w:val="003A6790"/>
+    <w:rsid w:val="003A724E"/>
+    <w:rsid w:val="003A7C80"/>
+    <w:rsid w:val="003B6389"/>
+    <w:rsid w:val="003C3A87"/>
+    <w:rsid w:val="003C6AD3"/>
+    <w:rsid w:val="003C78BD"/>
+    <w:rsid w:val="003D3249"/>
+    <w:rsid w:val="003E036E"/>
+    <w:rsid w:val="003E636E"/>
+    <w:rsid w:val="003E6A73"/>
+    <w:rsid w:val="003E72D4"/>
+    <w:rsid w:val="003E79E3"/>
+    <w:rsid w:val="003F3045"/>
+    <w:rsid w:val="003F3F10"/>
+    <w:rsid w:val="00414ADC"/>
+    <w:rsid w:val="00415C0D"/>
+    <w:rsid w:val="00416438"/>
+    <w:rsid w:val="00421915"/>
     <w:rsid w:val="004235F4"/>
-    <w:rsid w:val="00426E93"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00F3604C"/>
+    <w:rsid w:val="004272F6"/>
+    <w:rsid w:val="00434559"/>
+    <w:rsid w:val="004350DE"/>
+    <w:rsid w:val="00441F56"/>
+    <w:rsid w:val="00444272"/>
+    <w:rsid w:val="00450505"/>
+    <w:rsid w:val="00450A06"/>
+    <w:rsid w:val="00451602"/>
+    <w:rsid w:val="0045369C"/>
+    <w:rsid w:val="00463D28"/>
+    <w:rsid w:val="00464EC2"/>
+    <w:rsid w:val="00470CC2"/>
+    <w:rsid w:val="0048340D"/>
+    <w:rsid w:val="00485636"/>
+    <w:rsid w:val="004A3D3D"/>
+    <w:rsid w:val="004A445F"/>
+    <w:rsid w:val="004B207F"/>
+    <w:rsid w:val="004B431F"/>
+    <w:rsid w:val="004B6344"/>
+    <w:rsid w:val="004C254D"/>
+    <w:rsid w:val="004C4A4D"/>
+    <w:rsid w:val="004C5867"/>
+    <w:rsid w:val="004D339A"/>
+    <w:rsid w:val="004D47CF"/>
+    <w:rsid w:val="004E3F5A"/>
+    <w:rsid w:val="004E7406"/>
+    <w:rsid w:val="004F04D4"/>
+    <w:rsid w:val="004F0ACB"/>
+    <w:rsid w:val="004F2AC1"/>
+    <w:rsid w:val="00503492"/>
+    <w:rsid w:val="00503643"/>
+    <w:rsid w:val="00504CC9"/>
+    <w:rsid w:val="00506342"/>
+    <w:rsid w:val="00521B57"/>
+    <w:rsid w:val="00530BA2"/>
+    <w:rsid w:val="00537123"/>
+    <w:rsid w:val="0054031C"/>
+    <w:rsid w:val="00543774"/>
+    <w:rsid w:val="00543804"/>
+    <w:rsid w:val="0054427D"/>
+    <w:rsid w:val="00546F4C"/>
+    <w:rsid w:val="00571D6B"/>
+    <w:rsid w:val="00572F9F"/>
+    <w:rsid w:val="00576A4F"/>
+    <w:rsid w:val="00582BF9"/>
+    <w:rsid w:val="00592670"/>
+    <w:rsid w:val="00594571"/>
+    <w:rsid w:val="005A50D6"/>
+    <w:rsid w:val="005B50C5"/>
+    <w:rsid w:val="005C7F9A"/>
+    <w:rsid w:val="005D4717"/>
+    <w:rsid w:val="005E06F0"/>
+    <w:rsid w:val="005E663C"/>
+    <w:rsid w:val="005F4475"/>
+    <w:rsid w:val="005F6434"/>
+    <w:rsid w:val="00600193"/>
+    <w:rsid w:val="00631BF2"/>
+    <w:rsid w:val="00635F9A"/>
+    <w:rsid w:val="00641681"/>
+    <w:rsid w:val="0064217B"/>
+    <w:rsid w:val="00655B31"/>
+    <w:rsid w:val="00665D55"/>
+    <w:rsid w:val="006735F4"/>
+    <w:rsid w:val="006743A9"/>
+    <w:rsid w:val="00674FEC"/>
+    <w:rsid w:val="00677162"/>
+    <w:rsid w:val="006866CA"/>
+    <w:rsid w:val="00687B01"/>
+    <w:rsid w:val="00697488"/>
+    <w:rsid w:val="006B262F"/>
+    <w:rsid w:val="006B489D"/>
+    <w:rsid w:val="006B5D76"/>
+    <w:rsid w:val="006F51C0"/>
+    <w:rsid w:val="006F6ADE"/>
+    <w:rsid w:val="007061C0"/>
+    <w:rsid w:val="00706F55"/>
+    <w:rsid w:val="00712507"/>
+    <w:rsid w:val="007130E4"/>
+    <w:rsid w:val="0072376C"/>
+    <w:rsid w:val="00734A7A"/>
+    <w:rsid w:val="00736A83"/>
+    <w:rsid w:val="00740FF5"/>
+    <w:rsid w:val="007466BC"/>
+    <w:rsid w:val="00750236"/>
+    <w:rsid w:val="0076414F"/>
+    <w:rsid w:val="00793178"/>
+    <w:rsid w:val="007B02C0"/>
+    <w:rsid w:val="007B2627"/>
+    <w:rsid w:val="007B45C2"/>
+    <w:rsid w:val="007B4F4B"/>
+    <w:rsid w:val="007B6919"/>
+    <w:rsid w:val="007C2016"/>
+    <w:rsid w:val="007D621C"/>
+    <w:rsid w:val="007E07B1"/>
+    <w:rsid w:val="007E0E0E"/>
+    <w:rsid w:val="008029C9"/>
+    <w:rsid w:val="00814733"/>
+    <w:rsid w:val="00823FCF"/>
+    <w:rsid w:val="00833A43"/>
+    <w:rsid w:val="00834E56"/>
+    <w:rsid w:val="008403F0"/>
+    <w:rsid w:val="00840D9F"/>
+    <w:rsid w:val="00845BBB"/>
+    <w:rsid w:val="00851EF1"/>
+    <w:rsid w:val="00860C1D"/>
+    <w:rsid w:val="00860E6E"/>
+    <w:rsid w:val="00865448"/>
+    <w:rsid w:val="00871D6D"/>
+    <w:rsid w:val="008A2EFF"/>
+    <w:rsid w:val="008A41AF"/>
+    <w:rsid w:val="008A7B85"/>
+    <w:rsid w:val="008C67AF"/>
+    <w:rsid w:val="008D3808"/>
+    <w:rsid w:val="008E49B9"/>
+    <w:rsid w:val="0090025A"/>
+    <w:rsid w:val="00907C0B"/>
+    <w:rsid w:val="00910E06"/>
+    <w:rsid w:val="00912462"/>
+    <w:rsid w:val="00914355"/>
+    <w:rsid w:val="00916B4F"/>
+    <w:rsid w:val="0092174F"/>
+    <w:rsid w:val="009315BB"/>
+    <w:rsid w:val="00941D6A"/>
+    <w:rsid w:val="0094692B"/>
+    <w:rsid w:val="0094757D"/>
+    <w:rsid w:val="009539A9"/>
+    <w:rsid w:val="00956DF3"/>
+    <w:rsid w:val="0096118B"/>
+    <w:rsid w:val="00963B5D"/>
+    <w:rsid w:val="009877AE"/>
+    <w:rsid w:val="00991FF4"/>
+    <w:rsid w:val="00997A2B"/>
+    <w:rsid w:val="009B0178"/>
+    <w:rsid w:val="009B7981"/>
+    <w:rsid w:val="009C62E8"/>
+    <w:rsid w:val="009E58A7"/>
+    <w:rsid w:val="00A05152"/>
+    <w:rsid w:val="00A20364"/>
+    <w:rsid w:val="00A22739"/>
+    <w:rsid w:val="00A259A5"/>
+    <w:rsid w:val="00A318EA"/>
+    <w:rsid w:val="00A40639"/>
+    <w:rsid w:val="00A44431"/>
+    <w:rsid w:val="00A637A1"/>
+    <w:rsid w:val="00A6628F"/>
+    <w:rsid w:val="00A70C8B"/>
+    <w:rsid w:val="00A81F79"/>
+    <w:rsid w:val="00A85D2E"/>
+    <w:rsid w:val="00A85D5E"/>
+    <w:rsid w:val="00A86C26"/>
+    <w:rsid w:val="00A9002C"/>
+    <w:rsid w:val="00A94306"/>
+    <w:rsid w:val="00A968A8"/>
+    <w:rsid w:val="00A96BB8"/>
+    <w:rsid w:val="00A96EA0"/>
+    <w:rsid w:val="00A96FC3"/>
+    <w:rsid w:val="00A97C42"/>
+    <w:rsid w:val="00AC7703"/>
+    <w:rsid w:val="00AD2636"/>
+    <w:rsid w:val="00AD3346"/>
+    <w:rsid w:val="00AE651A"/>
+    <w:rsid w:val="00B0035D"/>
+    <w:rsid w:val="00B0175B"/>
+    <w:rsid w:val="00B05A17"/>
+    <w:rsid w:val="00B13286"/>
+    <w:rsid w:val="00B14C0E"/>
+    <w:rsid w:val="00B21E99"/>
+    <w:rsid w:val="00B32C9C"/>
+    <w:rsid w:val="00B42965"/>
+    <w:rsid w:val="00B43643"/>
+    <w:rsid w:val="00B476DC"/>
+    <w:rsid w:val="00B50F12"/>
+    <w:rsid w:val="00B5118B"/>
+    <w:rsid w:val="00B520BD"/>
+    <w:rsid w:val="00B60760"/>
+    <w:rsid w:val="00B625C6"/>
+    <w:rsid w:val="00B7512F"/>
+    <w:rsid w:val="00B77F91"/>
+    <w:rsid w:val="00B83F63"/>
+    <w:rsid w:val="00B94BED"/>
+    <w:rsid w:val="00BA1643"/>
+    <w:rsid w:val="00BA42E8"/>
+    <w:rsid w:val="00BB5B47"/>
+    <w:rsid w:val="00BB70F0"/>
+    <w:rsid w:val="00BC0A5D"/>
+    <w:rsid w:val="00BD04BA"/>
+    <w:rsid w:val="00BD7644"/>
+    <w:rsid w:val="00BD7D23"/>
+    <w:rsid w:val="00BE4E46"/>
+    <w:rsid w:val="00BF15C2"/>
+    <w:rsid w:val="00C054B1"/>
+    <w:rsid w:val="00C103BD"/>
+    <w:rsid w:val="00C16795"/>
+    <w:rsid w:val="00C20265"/>
+    <w:rsid w:val="00C20BCF"/>
+    <w:rsid w:val="00C2226E"/>
+    <w:rsid w:val="00C30E65"/>
+    <w:rsid w:val="00C3452C"/>
+    <w:rsid w:val="00C40D78"/>
+    <w:rsid w:val="00C41010"/>
+    <w:rsid w:val="00C42069"/>
+    <w:rsid w:val="00C449A8"/>
+    <w:rsid w:val="00C543DE"/>
+    <w:rsid w:val="00C57899"/>
+    <w:rsid w:val="00C636EC"/>
+    <w:rsid w:val="00C7381E"/>
+    <w:rsid w:val="00C74B6E"/>
+    <w:rsid w:val="00C857D0"/>
+    <w:rsid w:val="00C91C73"/>
+    <w:rsid w:val="00C9258E"/>
+    <w:rsid w:val="00C93368"/>
+    <w:rsid w:val="00C93EF8"/>
+    <w:rsid w:val="00CB17D6"/>
+    <w:rsid w:val="00CB19AD"/>
+    <w:rsid w:val="00CB3A00"/>
+    <w:rsid w:val="00CB4504"/>
+    <w:rsid w:val="00CB7088"/>
+    <w:rsid w:val="00CB70CE"/>
+    <w:rsid w:val="00CC5AEB"/>
+    <w:rsid w:val="00CD1AF5"/>
+    <w:rsid w:val="00CD526E"/>
+    <w:rsid w:val="00CF3596"/>
+    <w:rsid w:val="00CF4205"/>
+    <w:rsid w:val="00CF75F3"/>
+    <w:rsid w:val="00D000B7"/>
+    <w:rsid w:val="00D13745"/>
+    <w:rsid w:val="00D1487B"/>
+    <w:rsid w:val="00D1562C"/>
+    <w:rsid w:val="00D20A31"/>
+    <w:rsid w:val="00D20C10"/>
+    <w:rsid w:val="00D21367"/>
+    <w:rsid w:val="00D2500E"/>
+    <w:rsid w:val="00D32330"/>
+    <w:rsid w:val="00D335D4"/>
+    <w:rsid w:val="00D370EE"/>
+    <w:rsid w:val="00D44441"/>
+    <w:rsid w:val="00D47EED"/>
+    <w:rsid w:val="00D506E8"/>
+    <w:rsid w:val="00D52577"/>
+    <w:rsid w:val="00D67472"/>
+    <w:rsid w:val="00D67905"/>
+    <w:rsid w:val="00D71FBC"/>
+    <w:rsid w:val="00D84CB2"/>
+    <w:rsid w:val="00D904B0"/>
+    <w:rsid w:val="00D92EF6"/>
+    <w:rsid w:val="00D93AF7"/>
+    <w:rsid w:val="00DA0A29"/>
+    <w:rsid w:val="00DB0BA5"/>
+    <w:rsid w:val="00DC009A"/>
+    <w:rsid w:val="00DC2722"/>
+    <w:rsid w:val="00DC4A00"/>
+    <w:rsid w:val="00DC70FE"/>
+    <w:rsid w:val="00DD74E6"/>
+    <w:rsid w:val="00DE0982"/>
+    <w:rsid w:val="00DE0A5C"/>
+    <w:rsid w:val="00DE27E4"/>
+    <w:rsid w:val="00DE56B4"/>
+    <w:rsid w:val="00DF38D4"/>
+    <w:rsid w:val="00DF4482"/>
+    <w:rsid w:val="00E04B8A"/>
+    <w:rsid w:val="00E15391"/>
+    <w:rsid w:val="00E22FA0"/>
+    <w:rsid w:val="00E24CF3"/>
+    <w:rsid w:val="00E26560"/>
+    <w:rsid w:val="00E318F2"/>
+    <w:rsid w:val="00E34DC3"/>
+    <w:rsid w:val="00E42335"/>
+    <w:rsid w:val="00E442C6"/>
+    <w:rsid w:val="00E5262E"/>
+    <w:rsid w:val="00E52F8E"/>
+    <w:rsid w:val="00E55246"/>
+    <w:rsid w:val="00E569B4"/>
+    <w:rsid w:val="00E61D78"/>
+    <w:rsid w:val="00E73820"/>
+    <w:rsid w:val="00E76DE9"/>
+    <w:rsid w:val="00E811AD"/>
+    <w:rsid w:val="00E83D9B"/>
+    <w:rsid w:val="00E83E08"/>
+    <w:rsid w:val="00E97BDC"/>
+    <w:rsid w:val="00EC660B"/>
+    <w:rsid w:val="00EC7678"/>
+    <w:rsid w:val="00EC7FC3"/>
+    <w:rsid w:val="00EE0A0D"/>
+    <w:rsid w:val="00EE40E3"/>
+    <w:rsid w:val="00EE5BE9"/>
+    <w:rsid w:val="00F05F5A"/>
+    <w:rsid w:val="00F060FE"/>
+    <w:rsid w:val="00F1301A"/>
+    <w:rsid w:val="00F13398"/>
+    <w:rsid w:val="00F158A1"/>
+    <w:rsid w:val="00F17923"/>
+    <w:rsid w:val="00F216F3"/>
+    <w:rsid w:val="00F25B50"/>
+    <w:rsid w:val="00F35618"/>
+    <w:rsid w:val="00F377BE"/>
+    <w:rsid w:val="00F476A7"/>
+    <w:rsid w:val="00F51825"/>
+    <w:rsid w:val="00F5440A"/>
+    <w:rsid w:val="00F64848"/>
+    <w:rsid w:val="00F64B6D"/>
+    <w:rsid w:val="00F65B94"/>
+    <w:rsid w:val="00F81008"/>
+    <w:rsid w:val="00F820E0"/>
+    <w:rsid w:val="00F868ED"/>
+    <w:rsid w:val="00F87CE0"/>
+    <w:rsid w:val="00F91ADB"/>
+    <w:rsid w:val="00FA00A7"/>
+    <w:rsid w:val="00FA4972"/>
+    <w:rsid w:val="00FB0FB1"/>
+    <w:rsid w:val="00FC1AB4"/>
+    <w:rsid w:val="00FC6B1C"/>
+    <w:rsid w:val="00FD2197"/>
+    <w:rsid w:val="00FE3738"/>
+    <w:rsid w:val="00FE6400"/>
+    <w:rsid w:val="00FE7622"/>
+    <w:rsid w:val="00FF031C"/>
+    <w:rsid w:val="00FF4AFC"/>
     <w:rsid w:val="00FF7E13"/>
-    <w:rsid w:val="03D2C55C"/>
-[...35 lines deleted...]
-    <w:rsid w:val="7A95B253"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="205FFD0D"/>
+  <w14:docId w14:val="4FC3FDA4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3CD4A264-981F-4BC5-9A4B-10CA373124E1}"/>
+  <w15:docId w15:val="{67CB41BB-3085-444B-B316-6AFAC03C85A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -6514,950 +14080,1052 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0039140B"/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004235F4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0039140B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0039140B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0039140B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004235F4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0039140B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0039140B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:color w:val="0A2F40" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="00F35D04"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
-    <w:name w:val="normaltextrun"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00F35D04"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
-    <w:name w:val="eop"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00F35D04"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="006743A9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="006743A9"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB" w:bidi="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA00A7"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA00A7"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00273207"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00273207"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00E019C1"/>
+    <w:rsid w:val="003E6A73"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:u w:val="single"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00647DC2"/>
+    <w:rsid w:val="004C4A4D"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00734A7A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00734A7A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00020847"/>
+    <w:rsid w:val="00734A7A"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="00020847"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="424109201">
+    <w:div w:id="148791129">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...102 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="1433207587">
+    <w:div w:id="164636120">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...416 lines deleted...]
-      </w:divsChild>
+    </w:div>
+    <w:div w:id="264265491">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="276448304">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="464586361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="490414085">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="505559427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581108151">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="804197650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1036586859">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1043753906">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1389960001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1569850279">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1642734441">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1816989521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1871213639">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907302218">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1952586604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2009282564">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2084451904">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7465,54 +15133,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7677,217 +15345,175 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100985C3E71E634644CB1FFC1A1F1E76622" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2dc158d9e98e89f1fcc55255d3c2d6b8">
-[...2 lines deleted...]
-    <xsd:import namespace="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="d345eff1-1d60-409f-a687-c4cc64e332b9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dff6363e-5525-481a-995d-e62f7a72e9b7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001BA346A49BCD9447972B6C1193A3BB11" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf0b193c05f3dbe3ecccd28a71c3c9b2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dff6363e-5525-481a-995d-e62f7a72e9b7" xmlns:ns3="d345eff1-1d60-409f-a687-c4cc64e332b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e46f28763d4715ab7e07686e3ded65a8" ns2:_="" ns3:_="">
+    <xsd:import namespace="dff6363e-5525-481a-995d-e62f7a72e9b7"/>
     <xsd:import namespace="d345eff1-1d60-409f-a687-c4cc64e332b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:DocType" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:School" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8c985278-c527-41b5-bbe5-6cfcfaed24e2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dff6363e-5525-481a-995d-e62f7a72e9b7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="DocType" ma:index="8" nillable="true" ma:displayName="Doc Type" ma:format="Dropdown" ma:internalName="DocType">
-[...13 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="School" ma:index="11" nillable="true" ma:displayName="School" ma:format="Dropdown" ma:internalName="School">
-[...4 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d7eb21c1-5aa8-484e-b355-dca19d20d57d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
-      </xsd:simpleType>
-[...35 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d345eff1-1d60-409f-a687-c4cc64e332b9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b4047606-ce8e-4ca8-9f2a-77cbde479e13}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4">
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b4047606-ce8e-4ca8-9f2a-77cbde479e13}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -7954,153 +15580,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E0B056D-7E02-4D05-9F62-3092C502A384}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1D4BCD6-CDB0-4378-8472-7A7C66EA6E62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{522EBFDE-1433-4058-A03C-12FDC7661642}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF672332-674B-49B3-83C8-61E07A337D5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d345eff1-1d60-409f-a687-c4cc64e332b9"/>
+    <ds:schemaRef ds:uri="dff6363e-5525-481a-995d-e62f7a72e9b7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39BFACCB-08E5-4796-8C1B-A905B20EAD2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="8c985278-c527-41b5-bbe5-6cfcfaed24e2"/>
-    <ds:schemaRef ds:uri="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4"/>
+    <ds:schemaRef ds:uri="dff6363e-5525-481a-995d-e62f7a72e9b7"/>
     <ds:schemaRef ds:uri="d345eff1-1d60-409f-a687-c4cc64e332b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>5297</Characters>
+  <Pages>8</Pages>
+  <Words>1158</Words>
+  <Characters>6605</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>London Borough of Bromley</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6214</CharactersWithSpaces>
+  <CharactersWithSpaces>7748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>French, Louise</dc:creator>
+  <dc:creator>Price, Lily</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100985C3E71E634644CB1FFC1A1F1E76622</vt:lpwstr>
+    <vt:lpwstr>0x0101001BA346A49BCD9447972B6C1193A3BB11</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Business_x0020_Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="File_x0020_Status">
+    <vt:lpwstr>1;#Draft|3f7545db-0c82-4185-be9f-155286d681ed</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="File Status">
+    <vt:lpwstr>1;#Draft|3f7545db-0c82-4185-be9f-155286d681ed</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Business Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Business_x0020_Area">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Year / Quarter">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Year_x0020__x002F__x0020_Quarter">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Document_x0020_Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Document Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Order">
+    <vt:r8>284300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>