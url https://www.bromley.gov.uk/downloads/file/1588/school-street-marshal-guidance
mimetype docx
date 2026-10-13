--- v0 (2025-10-18)
+++ v1 (2026-10-13)
@@ -7,123 +7,176 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08048A4E" w14:textId="4E054EA5" w:rsidR="0079067B" w:rsidRDefault="004A5527" w:rsidP="008956AE">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+    <w:p w14:paraId="7134672E" w14:textId="24A8C936" w:rsidR="00FF7E13" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="00AF58ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="124"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="90"/>
+          <w:szCs w:val="90"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="90"/>
+          <w:szCs w:val="90"/>
           <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0EAA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="90"/>
+          <w:szCs w:val="90"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="90"/>
+          <w:szCs w:val="90"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0EAA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="90"/>
+          <w:szCs w:val="90"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="90"/>
+          <w:szCs w:val="90"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Marshal Guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607DD0E6" w14:textId="7A3BE778" w:rsidR="00CF0EAA" w:rsidRPr="005F1874" w:rsidRDefault="00EF7506">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
-        <w:t>=</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D296E5D" wp14:editId="6621C7FD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76A2A549" wp14:editId="3095169B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4653515</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>5891313</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="1563370" cy="966470"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="11581" y="0"/>
+                <wp:lineTo x="5527" y="852"/>
+                <wp:lineTo x="0" y="3832"/>
+                <wp:lineTo x="0" y="12773"/>
+                <wp:lineTo x="526" y="17030"/>
+                <wp:lineTo x="2106" y="20436"/>
+                <wp:lineTo x="2106" y="21288"/>
+                <wp:lineTo x="20266" y="21288"/>
+                <wp:lineTo x="20266" y="20436"/>
+                <wp:lineTo x="19214" y="13624"/>
+                <wp:lineTo x="21319" y="9792"/>
+                <wp:lineTo x="21319" y="3832"/>
+                <wp:lineTo x="20530" y="0"/>
+                <wp:lineTo x="11581" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="49" name="Picture 49" descr="image of London Borough of Bromley Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="49" name="Picture 49" descr="image of London Borough of Bromley Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:clrChange>
                         <a:clrFrom>
                           <a:srgbClr val="FFFFFF"/>
                         </a:clrFrom>
                         <a:clrTo>
                           <a:srgbClr val="FFFFFF">
                             <a:alpha val="0"/>
                           </a:srgbClr>
                         </a:clrTo>
                       </a:clrChange>
@@ -133,2602 +186,4625 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1563370" cy="966470"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="00CF0EAA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>School</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standard"/>
+          <w14:cntxtAlts/>
+        </w:rPr>
+        <w:id w:val="1589972237"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4333F505" w14:textId="1664AD8F" w:rsidR="004859AE" w:rsidRPr="006907F2" w:rsidRDefault="004859AE" w:rsidP="000F2A99">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006907F2">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            </w:rPr>
+            <w:t>Contents</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="78C5B70A" w14:textId="362370BC" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="004859AE">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006907F2">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="006907F2">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="006907F2">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc242186050" w:history="1">
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>What is a School Street?</w:t>
+            </w:r>
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186050 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006907F2" w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="540BFC42" w14:textId="48A2CDF1" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186051" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How a School Street works</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186051 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6AD9531B" w14:textId="6DE0B0CE" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186052" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marshals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186052 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2E561890" w14:textId="74A0824F" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186053" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Why is a marshal required?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186053 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="37F91990" w14:textId="2FD18415" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186054" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Marshal responsibilities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186054 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6A568D90" w14:textId="0313D2EB" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186055" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Key Safety Requirement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186055 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1581CEDE" w14:textId="557D7CE4" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186056" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Recruiting marshals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186056 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2FE9D04C" w14:textId="3DD40292" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186057" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Who can enter the School Street?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186057 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="37E8CF8C" w14:textId="2B3B45BA" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186058" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Vehicles leaving the School Street</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186058 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="796F02D3" w14:textId="2E2665E0" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186059" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Operational Timings and Locations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186059 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="32CC581B" w14:textId="4DE942E5" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186060" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clare House Primary School:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186060 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="645CDC99" w14:textId="1B773552" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186061" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hayes Primary School:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186061 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5987BCC9" w14:textId="4AE4D529" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186062" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Poverest Primary School:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186062 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="476257BE" w14:textId="6F44A339" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186063" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Before the closure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186063 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="22CCDD01" w14:textId="469808FC" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186064" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Absence – planned or unplanned</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186064 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2847460F" w14:textId="215B2C6D" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186065" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Equipment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186065 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="515766FE" w14:textId="1A733F83" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186066" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>During the closure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186066 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="21170B4C" w14:textId="215128F9" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186067" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>General requirements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186067 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0C19211A" w14:textId="5827524A" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186068" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Managing Access</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186068 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3B17A8A7" w14:textId="715F0946" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186069" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Escorting vehicles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186069 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15ADF014" w14:textId="543C4A10" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186070" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responding to access requests</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186070 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4CDFE7D6" w14:textId="0F77B00A" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186071" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attempts to drive through the closure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186071 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="44CDDBE7" w14:textId="6010342C" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186072" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Confrontational or aggressive behaviour</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186072 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2879FA9F" w14:textId="082157A6" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186073" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Incident Reporting</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186073 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6A906719" w14:textId="747E7B27" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186074" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Insurance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186074 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="40D012E8" w14:textId="585B049E" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186075" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>After the restriction / closure ends</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186075 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="09722C8B" w14:textId="74F994D9" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186076" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Monitoring and Compliance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186076 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C23974D" w14:textId="43550705" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186077" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>APPENDIX 1 – Reporting Incidences</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186077 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C7057C2" w14:textId="4E4A4EC4" w:rsidR="006907F2" w:rsidRPr="006907F2" w:rsidRDefault="006907F2">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+              <w14:cntxtAlts w14:val="0"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc242186078" w:history="1">
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>APPENDIX 2 – Manual Handling of Loads 2.07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc242186078 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006907F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+                <w:webHidden/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3B4B999B" w14:textId="7CE3B82A" w:rsidR="004859AE" w:rsidRPr="005F1874" w:rsidRDefault="004859AE">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006907F2">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="62760B61" w14:textId="0C591102" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc242186050"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>What is a School Street?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="423D7D92" w14:textId="6D3D4BFC" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="003D5A84" w:rsidP="00BC0E02">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Street is a scheme that temporarily restricts vehicle access on roads outside a school during term time, typically at the start and end of the school day.</w:t>
+      </w:r>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C072813" w14:textId="77777777" w:rsidR="00EF0D3F" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_How_a_School"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc242186051"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>How a School Street works</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="54F50BBA" w14:textId="77777777" w:rsidR="00821D22" w:rsidRPr="005F1874" w:rsidRDefault="00821D22" w:rsidP="00821D22">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>School Streets use temporary barriers to restrict vehicle access during the agreed operating times. The barriers are placed and removed by trained marshals at the start and end of each restriction period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7D425A" w14:textId="2C003E76" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="00821D22" w:rsidP="008956AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>During these times, only authorised vehicles are permitted to enter the restricted area.</w:t>
+      </w:r>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Street</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053BAD63" w14:textId="77777777" w:rsidR="00132923" w:rsidRPr="005F1874" w:rsidRDefault="00132923" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc242186052"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Marshals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="589E0B11" w14:textId="2CDBBF03" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="00132923">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:bCs/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc242186053"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Why is a marshal required?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:bCs/>
-[...49 lines deleted...]
-    <w:p w14:paraId="51522ECC" w14:textId="68F37FE1" w:rsidR="0079067B" w:rsidRPr="00EF0D3F" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D40DEDD" w14:textId="7FCE2D63" w:rsidR="00960D05" w:rsidRPr="005F1874" w:rsidRDefault="00823068" w:rsidP="00960D05">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...81 lines deleted...]
-        <w:t>w do they work?</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823068">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Marshals are essential to the effective operation of a School Street</w:t>
       </w:r>
       <w:r>
-        <w:tab/>
-[...1540 lines deleted...]
-    <w:p w14:paraId="3CF348A2" w14:textId="77777777" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008729E9" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00960D05" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Their role is to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40060D9E" w14:textId="6F48B49B" w:rsidR="005A17C3" w:rsidRPr="005F1874" w:rsidRDefault="005A17C3" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5C36532E" w14:textId="77777777" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manage the temporary barriers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43454AA7" w14:textId="6505F016" w:rsidR="005A17C3" w:rsidRPr="005F1874" w:rsidRDefault="005A17C3" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="00A58A0E" w14:textId="77777777" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Allow access for authorised vehicles, such as residents displaying a valid permit, Blue Badge holders, emergency services and other approved users</w:t>
+      </w:r>
+      <w:r w:rsidR="0053164D" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the restricted pedestrian and cycle zone during the controlled period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544DC3DB" w14:textId="38B3864C" w:rsidR="005A17C3" w:rsidRPr="005F1874" w:rsidRDefault="005A17C3" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1134" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...124 lines deleted...]
-    <w:p w14:paraId="4E356394" w14:textId="77777777" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide information and guidance to drivers, residents, parents and visitors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465F8492" w14:textId="31ED71BC" w:rsidR="005A17C3" w:rsidRPr="005F1874" w:rsidRDefault="005A17C3" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="225" w:after="0"/>
-        <w:ind w:left="851" w:hanging="425"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Help ensure the scheme operates safely and effectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6111B009" w14:textId="596DB0FA" w:rsidR="008729E9" w:rsidRPr="005F1874" w:rsidRDefault="008729E9" w:rsidP="008729E9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3B76CD" w14:textId="77777777" w:rsidR="008D5D00" w:rsidRPr="005F1874" w:rsidRDefault="008D5D00" w:rsidP="00132923">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc242186054"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Marshal responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="6DF3A0C8" w14:textId="4E1A8F40" w:rsidR="00132923" w:rsidRPr="005F1874" w:rsidRDefault="00132923" w:rsidP="00132923">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A School Street must always be supervised by a marshal during operational hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366C1B55" w14:textId="77777777" w:rsidR="00132923" w:rsidRPr="005F1874" w:rsidRDefault="00132923" w:rsidP="00132923">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marshals should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remain on the pavement at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, except when it is necessary to move a barrier to permit authorised access or allow a vehicle to leave the restricted area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C615D53" w14:textId="77777777" w:rsidR="00132923" w:rsidRPr="005F1874" w:rsidRDefault="00132923" w:rsidP="00132923">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Barriers must never be left unattended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4623FF" w14:textId="77777777" w:rsidR="00132923" w:rsidRPr="005F1874" w:rsidRDefault="00132923" w:rsidP="00132923">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The marshal is responsible for ensuring that the barriers are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>monitored at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> while the School Street is in operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADE1BB7" w14:textId="77777777" w:rsidR="00BC0E02" w:rsidRPr="005F1874" w:rsidRDefault="00BC0E02" w:rsidP="00BC0E02">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0612DF38" w14:textId="7B08C798" w:rsidR="00BC0E02" w:rsidRPr="005F1874" w:rsidRDefault="00BC0E02" w:rsidP="00BC0E02">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc242186055"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Key Safety Requirement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="1D0A1F05" w14:textId="77777777" w:rsidR="00BC0E02" w:rsidRPr="005F1874" w:rsidRDefault="00BC0E02" w:rsidP="00BC0E02">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The barriers must not be left unattended under any circumstances during the operational period.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This ensures authorised access can be managed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>safely</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and emergency vehicles can gain immediate access if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261150B9" w14:textId="77777777" w:rsidR="00132923" w:rsidRPr="005F1874" w:rsidRDefault="00132923" w:rsidP="008956AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD86FB5" w14:textId="317FA108" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="001A6363">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc242186056"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Recruiting marshals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30380951" w14:textId="77777777" w:rsidR="00C64A69" w:rsidRPr="005F1874" w:rsidRDefault="00C64A69" w:rsidP="00C64A69">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Schools are responsible for recruiting, coordinating and managing their School Street Marshals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CA46C2" w14:textId="77777777" w:rsidR="00C64A69" w:rsidRPr="005F1874" w:rsidRDefault="00C64A69" w:rsidP="00C64A69">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Individuals selected to act as marshals must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B09749E" w14:textId="77777777" w:rsidR="00C64A69" w:rsidRPr="005F1874" w:rsidRDefault="00C64A69" w:rsidP="00873A8C">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="225" w:after="0"/>
-        <w:ind w:left="851" w:hanging="425"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Complete the online Marshal Registration Form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CB99DA" w14:textId="77777777" w:rsidR="00C64A69" w:rsidRPr="005F1874" w:rsidRDefault="00C64A69" w:rsidP="00873A8C">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="225" w:after="0"/>
-        <w:ind w:left="851" w:hanging="425"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Read and understand this Marshal Guidance document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DA32D6" w14:textId="77777777" w:rsidR="00C64A69" w:rsidRPr="005F1874" w:rsidRDefault="00C64A69" w:rsidP="00873A8C">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="225" w:after="0"/>
-        <w:ind w:left="851" w:hanging="425"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read and understand both the London Borough of Bromley's School Street Risk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Assessment and the school's site-specific risk assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADD1222" w14:textId="77777777" w:rsidR="00C64A69" w:rsidRPr="005F1874" w:rsidRDefault="00C64A69" w:rsidP="00873A8C">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="225" w:after="0"/>
-        <w:ind w:left="851" w:hanging="425"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="6C6BF2D3" w14:textId="77777777" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Follow all instructions and safety procedures relating to the operation of the School Street.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538A8F41" w14:textId="70F800AA" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc242186057"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Who can enter the School Street?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC80D47" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00670717">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>During the restricted operating times, access is limited to residents and authorised permit holders only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B26070" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00670717">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schools may also issue permits to parents or carers of children with Special Educational Needs and Disabilities (SEND) where access arrangements have been approved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2AAE6E" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00670717">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following vehicles are exempt and may enter the School Street without a permit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5272BB01" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Emergency service vehicles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167CF7BF" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Community healthcare, social care and patient transport vehicles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533920D2" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Blue Badge holders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ACE83D" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Statutory undertakers, such as gas, electricity, water and telecommunications providers carrying out official duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71563EBA" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refuse collection vehicles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B16C38" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Universal postal service providers, such as Royal Mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7591638D" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vehicle breakdown and recovery services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A515CD" w14:textId="77777777" w:rsidR="00097EC4" w:rsidRPr="005F1874" w:rsidRDefault="00097EC4" w:rsidP="00670717">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where temporary access is required, for example by builders, contractors, decorators or healthcare workers, residents can apply for a temporary permit. Temporary permits will display an expiry date and must be shown upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB4C2CD" w14:textId="431E5BDF" w:rsidR="001263C2" w:rsidRPr="005F1874" w:rsidRDefault="00EC51EB" w:rsidP="001263C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc242186058"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vehicles </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92BE7" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leaving </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C92BE7" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the School</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C92BE7" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Street</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="721CD76A" w14:textId="4DEFBE24" w:rsidR="00640275" w:rsidRPr="005F1874" w:rsidRDefault="00640275" w:rsidP="001263C2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vehicles that were parked within the School Street area before the restriction came into force may leave the street at any time. Marshals should facilitate safe exit where necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AB75DE" w14:textId="2ED62D6E" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc242186059"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Operational Timings</w:t>
+      </w:r>
+      <w:r w:rsidR="008E07C4" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>and Locations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="14F3109F" w14:textId="77777777" w:rsidR="004F2DF8" w:rsidRPr="005F1874" w:rsidRDefault="004F2DF8" w:rsidP="004F2DF8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Each School Street operates during the times specified within the relevant Traffic Management Order and displayed on the School Street signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD15690" w14:textId="77777777" w:rsidR="004F2DF8" w:rsidRPr="005F1874" w:rsidRDefault="004F2DF8" w:rsidP="004F2DF8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All School Streets operate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F2B1FF" w14:textId="77777777" w:rsidR="004F2DF8" w:rsidRPr="005F1874" w:rsidRDefault="004F2DF8" w:rsidP="00873A8C">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:before="225" w:after="0"/>
-        <w:ind w:left="851" w:hanging="425"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="044F870F" w14:textId="77777777" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monday to Friday</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A35BC0" w14:textId="77777777" w:rsidR="004F2DF8" w:rsidRPr="005F1874" w:rsidRDefault="004F2DF8" w:rsidP="00873A8C">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="225" w:after="0"/>
-        <w:ind w:right="95"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...308 lines deleted...]
-    <w:p w14:paraId="70D5AAB9" w14:textId="33DB58D6" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="009C63DA">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>During school term time only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0303C5F8" w14:textId="77777777" w:rsidR="004F2DF8" w:rsidRPr="005F1874" w:rsidRDefault="004F2DF8" w:rsidP="004F2DF8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="50037CC2" w14:textId="77777777" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="009C63DA">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Please note that term dates may vary between schools. Schools are responsible for ensuring that marshals are aware of the correct operating dates and times for their School Street.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532942B2" w14:textId="77777777" w:rsidR="00E62E50" w:rsidRPr="005F1874" w:rsidRDefault="00E62E50">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62011063" w14:textId="3318A2C6" w:rsidR="0019054B" w:rsidRPr="005F1874" w:rsidRDefault="0019054B" w:rsidP="0019054B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Key Reminder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDE85B9" w14:textId="77777777" w:rsidR="0019054B" w:rsidRPr="005F1874" w:rsidRDefault="0019054B" w:rsidP="0019054B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The School Street must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supervised by a marshal at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during operational hours. Barriers must never be left unattended.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This ensures safe access for authorised vehicles and enables emergency access to be maintained where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206F290E" w14:textId="7A7C8BBF" w:rsidR="00FD0765" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="00FD0765">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PLEASE NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0765" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0765" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under no circumstances should barriers be deployed before or after the authorised operating times. Any operation outside these times is unlawful and may result in the immediate review, suspension or withdrawal of the School Street scheme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F58845E" w14:textId="6386D47A" w:rsidR="00D71437" w:rsidRPr="005F1874" w:rsidRDefault="003A7F2A" w:rsidP="00FD0765">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F41BBEA" wp14:editId="1651B979">
                 <wp:extent cx="3597275" cy="1434465"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                 <wp:docPr id="22" name="Group 36" descr="A map of the road closure for Clare House School Street"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -2989,192 +5065,209 @@
                               </a14:hiddenLine>
                             </a:ext>
                             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:effectLst>
                                   <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                     <a:srgbClr val="EEECE1"/>
                                   </a:outerShdw>
                                 </a:effectLst>
                               </a14:hiddenEffects>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="186C4B29" id="Group 36" o:spid="_x0000_s1026" alt="A map of the road closure for Clare House School Street" style="width:283.25pt;height:112.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="10996,10781" coordsize="375,147" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBY6+flKQcAACQWAAAOAAAAZHJzL2Uyb0RvYy54bWycWOuOm0YU/l+p74D4&#10;WSkxM1wGrPVGadKNKqVt1GwfAGNsUIChA17v5un7nZkB403M0qy0FjBnzv3yzdy8eawr5yFXXSmb&#10;jctee66TN5nclc1h4/5zf/cqdp2uT5tdWskm37hPeee+uf35p5tTu865LGS1y5UDJk23PrUbt+j7&#10;dr1adVmR12n3WrZ5g8W9VHXa41UdVjuVnsC9rlbc86LVSapdq2SWdx2+vjeL7q3mv9/nWf/Xft/l&#10;vVNtXOjW61+lf7f0u7q9SdcHlbZFmVk10h/Qok7LBkJHVu/TPnWOqvyGVV1mSnZy37/OZL2S+32Z&#10;5doGWMO8Z9Z8UPLYalsO69OhHd0E1z7z0w+zzf58+KDaz+0nZbTH40eZfengl9WpPayn6/R+MMTO&#10;9vSH3CGe6bGX2vDHvaqJBUxyHrV/n0b/5o+9k+GjHyaCi9B1MqyxwA+CKDQRyAqEifYxL0kijkgR&#10;hSdixuKB4reBiwgDPvAQLKD1Vbo2CmilrZK3N22ZrfFvHYenbxz3coJhV39UuWuZ1It41Kn6cmxf&#10;IcZt2pfbsir7J52v8BUp1Tx8KjPyOb3Ax5+UU+42Lvddp0lr+BXLJNXxBZk3UJk9Kdmko+Q08l2R&#10;Nof8bdci1eEy7B8+KSVPRZ7uOvpMPrrkol8v9NhWZXtXVhWFkZ6txaiWZ9n2HaeZTH4vs2OdN70p&#10;TZVXMF42XVG2neuodV5vc1ipft9BzwxtoYelrSqb3sS4U9nfMINqlXmxQOuASb4XMuQDtPAZSyxh&#10;r/I+K0jRPRSmTSYJumFBW3c2iEzvkOQv5u3V/BtzGNmHKJkMFkzn75h9iIzq+g+5rB16gKnQTJdH&#10;+vCxszoOJKR9I8nh0D1dV83FB/A0X3LdxezuwQ4bTbxSp0Pr7IZo4e2beP2v7vC5SNscOhPbSWYG&#10;Q2beqTynfuz4ujIt2dBBumn70AzMCpEtCwDzopjqQDeAmIeJb2I+BIAn+DMBCJJYd/CJ/7Oj8T/5&#10;cvA5uvIO/qNPh52tr3uk1L6u0Ot/WTki8OPIOTmaNdfFMiVFso6kPEjQtJzCIdmcG9XOXNGXRlLG&#10;RMKT62xh40gbxH7oxVfZwvlnUoGsE9fZor2OtL4fhSG7yjaakMKpkeDX2YoJLRdRJJKrbFG3owYs&#10;CtisFxDKkZizKJ7xArWBCW0ccRZeV5hdhI1zPuMINo0bj2IWznKeRo7HIpxJCIynic6xEMFc7NBO&#10;ztQ+C8SMl9k0etDiBc7T+EVJPOeMafw4C/hsXqAln1XmXjzjCxrrY/yY8Fjsedfjhzo8UwehH13N&#10;N5ThmZJ5AXSYqQ/qLaMWQezNuJhPgxdGAQ/8GX2nsQNsiec0nsbuhe7Dp5H7TvtB8xvbW1qYOZGu&#10;s8fGtjw8OYAIBMaoA7ayI5xF/Q8d9t4gA01Pq1eI4WAi1p0Y8kA1QwynEfEwGeeJ4Qgi1ijnRc5I&#10;TCLWIOBFYuoWRI0+YLDBvCLUAjT5MiOprjX5MjOpWDX5MkMBeg35MlMtXr43o+tFz1C9kDKohCWe&#10;oSrQ5MtM5dZU5O2Eu1HKpiShoucHMuU6OJBtzUAFaKZM1vmKR+cEaExjn3pCsXHt7KXlWj7k91IT&#10;9pTXupi0vqZUrA5nsuy4LbNf86/TTSZTfObxQJ8mUCWaGUayB4kwPojiJLlYM9PdLOrhPVh7wf97&#10;0lgceiGKmthOQIQR6fsejrV60RdQyCIMs4h5gNFvFvVkXywz4gGzKUsCDGwazIy9MIThpBBPosiP&#10;bBC0DwwuMIt67C+WCbTuo8ObrSGGyIUtLAgCJkwmYjbHwkJ7Y6mFDWavRgXLxcZ+EsUmCbknhDlB&#10;DbbilM2T0ASVY1aE9nhpxHKmQYURqyHDYrEch9sARmgv+oF3mUk8hF89U9VcYKhe5JJFHGavxhPL&#10;xQqCbcaNiGwCw1F1o7VxgAln0wnHqOG4ba01oEGLNWBjudiEeUNCcREHA0i3jIdaRUbpSahbwVkp&#10;jVW0WI1ElkvF2SuBKO1jghoXtvoA8QSgINRnAjGeOsLAmMud1JNerlbgfcFNXJPkWZbGccBQLiTS&#10;XiXZ9DXgRi8QdFlsIYAn5JlaTDyUx8QGxn0ch2w9JYj1xaKBPUYigZrFIuMw8azESKA4plwF9xOb&#10;PhAN2RN1DB7SAg3aWSwRxRHaAmU4njzvC8hKk8/AUFTIE5lXuvuzKFayy7EJ4aU5Mj7ogaJjfj4i&#10;drIqd8OdR6cO23eVch5SXEDc3Xn4M2f3qi1S89WnzLaGWnLN/4LPopP8cCA2B+2t3D3hdkJJ3Bkg&#10;wrhQxUMh1VfXOeFycuN2/x5TuoSqfm9wvk/QQEDW6xecKAgAqOnKdrqSNhlYbdzeBRCkx3c93rDl&#10;iLuXQwFJTNvZyLe4zduX+p6C9DNawUB6wRWDftJXkdpoe21Kd53Td011vty9/Q8AAP//AwBQSwME&#10;CgAAAAAAAAAhAOZraYa7lAEAu5QBABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAHEAAAA4AgGAAAAnRUWiwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAACHVAAAh1QEEnLSdAAD/pUlEQVR4Xuz9d5QlyXXei4701r3vvmv+uUsiKRrQAaQEPYkU36U8&#10;5UVdUqJIiRIvSEIkaAAQBAiA8BwMZjC2e6a9d+W9d+fUceVOee+96WrfPX4AgiAcgf32b2ftquzT&#10;WT09Pd0zXT1da30rs/JkRkZERuxv7x07Ih766le/KjsZX/nKVwyvvvqqXLt2RTKJZonXl8hEf1Jm&#10;RtpkcaJLlia7ZWW6R5anujexMNYpVcXH5Nkn/0yqS49LwYm90lyTL5MDKXuG+18PC3rfrL5jbqRd&#10;FsY7N9LOXvee8P3LU/qM3pdqLpehgW7LM3l/7bXXZHl5WcrLS2V8sl+ef3FdXnz5/D2FF146t3kk&#10;fxwdXPdr115YV5yVq8+vycXLS4plWVufleXVaZmYHLDydXalpL2jVZqaa6W+oVrKyoqksrJUSkqK&#10;pLQUlEhVVaU0NzdJS0uLdHZ2Sl9fn0xMTMj09LSsrKzI6uqqnDt3Ts6fPy8XL140XLp0aRO5/zsu&#10;X758V0Daa2tr+g3LpDXZJJevrmp9RNflm4V/g9W1GamtrZQybTeJZELS6aSkUkmts2ZpbY1LS6xZ&#10;f6/Vem6U+vo6qauvlbq6GqmpqdL/a+w5jhUVpVJdXa6/8y2K9XqxHD9xRErLCqWqplzTqLDfCovP&#10;aJr19t1i8QaJtzbqu+oklW6RZKpZ2jsT9l07O5PS29+h3zkpfQOd0tPXJt09aRka7pbR8T4Zn9B2&#10;MNEvk1ODMjM7LLPzo7K0MiWLyxOyrMfVszOysjol6+fn5fzFRWtH5y4syIVLS3Ll2qrW7Yq2r7Ny&#10;6cqy/U9bA9QJbY8219Yel46OdnnllVfk5Zdftj5GfwN+jvzg3I/hc5crLmfuNbjcoHwvvviiXL16&#10;1foCcoQ+MjQ0pOXvsP5TXl4uR48elb1798rp06ftt6997Wvy3e9+V/bU9knJ6Dkpm7i441A+eemO&#10;oWLqsmFHE6I3WBrF0tKSdHV1yKH9z0qlEtz0cCaSmDhfmgxIqztTJ6cO75ZkU6k0VJ6R4tMHZKiz&#10;eYPctojsZrC0HBHvC8MJMZuuk/6ejLz4wgubZaBB19XVSrY7pZ18LVIQvhUIE932CMgPoYQgWl2f&#10;k2kVbBMq4EC2JyUdXQmprCqVxqZaFbCFKkzz5cyZU1KspHfmTJ4RXlNTo8RiMeu4EN7c3JzMzMzY&#10;t4T06OCQHmTjBLcd0d0MUQR2p+GknFRiiilpIKzvJCHe+A20Xq6syPBot7TE6ySdiSkCYoIMIKPe&#10;voyRVK8S0uBQl/T0prWe25S04jI5E3yr+cVxmV8Yk7mFEVlRgp3T85XVGSWjOTl7bk7WgZ5fuLRo&#10;BMU7KdtFIyM9V/KB/CEmJydIifxxhKSuPh8Qlefbz12J8vPnX+Q8UAZzf6MuOd+uLsKAMJMpFKl2&#10;eemll64jOO9vUUc/3wmECMgfeYXwX1BZcuXKFesv9J+pqSkZGBiQtrY2aWxslOLiYjl06JA899xz&#10;UlhYINP6+1995zty/srL8pm8tJROXJCySSWaHYTyKSWzO4SKaSVExY4lRG+wYG1tVepra+T40QNS&#10;cPqgWnwnZKCjSRaVpKKICUBk430qLNoaZG60TebVYhzuapaB9iYZ7ojJ/GiXkpwS2zbkdrvgvX1t&#10;9RJrLFeBf3azUV+7dk0bboN0ZVObgiQsEN8sogRHLvy+QDghyNZMyJ2/uKDCcEGF55hp9P2DnSZk&#10;Y7E6SSQaJa/gpOzf/5ycOHFUia5crb0KI7zqmmq1VFq1U2a0XFkZGRkxK29hYcE02fX1dTl79uym&#10;lQexRBFaLnLJ6F4A+UIYxWNxVQCKzLIJ1+vtIiCDje8BAUFGSk5r61hRk1qfPTKuVhcW+LkLc2o1&#10;qqW1NC6Li6MyNpZVoahkOJCW/t6kdGQapC1VJ/GWCpmZHpBrG9/Z3wHpBOehdvFy6DwKRmI3JyqI&#10;LiC7LYTLuHU9OM9Ny/8PP+PIvQdcUYJOpBqlp6fblGX6WJQMuR9A2bB2IcXnn3/e2iF9ij42Pj4u&#10;vb29kkqlVNmuk/z8fNm3b59aintUWa20PvdXf/VXMjh3TvYnJyJJ515GFLHdLnY8IQIaA5pRPB6X&#10;A3t2S7qlUiYGUpJqLpO+9oZNSzCKmBzzYx12XBjpkN76Yok/95SMHNorc7EGvdb+ulbfGwXpTA+3&#10;SSqmeR0f0ob84kajfsWsixYlGbTw7QSAwzu/32dHLJINoeJwAcfxRRVum9o5pPtCQHqBlr9i1oC5&#10;NqcGZGy8X63VNrM2ausq1NKrUc3ylJSU5kt+wanA6is6JbHWejvfv3+vuaimp6eM7NBSIYgLFy5Y&#10;J71w8cImcThy/w8jTDY7AZ7vnp4eqagqM2uLes79bm8EfKvVtVlZWpmWoeEOJbaMdGdjku1oltbm&#10;CknGVPEoOyV11SWSaG2QVKJOMokaiTeWSWuLKiaqGBaePqD9oVTa4pWSVTLsUWUs0VQqXZrGpctL&#10;m+0j/F7+d4Sv7wRQHlysTdpeBwb6jRBROKPkx/0CyueWopMi7vv5+XkZHR2V7u5uVVwTqqRWmcsU&#10;1ynWYjKZtPrBdbq/KivHsgtmKd4uokjrXkAUAW6HHU+IuBprqqukuixPrboOI5y2eIUkGoptnPBm&#10;ZLYM1Aqc6W2V1KGnJfah35H+//vfy/S/+9cy8NEPyQBpuuv1JtbmGwFpzSkJdyZrZKi/S156+SUr&#10;B42Z8Z+6etXcLuFuu1EYhQWVIyC6rd/8f3ddYeFhVTAGs7o2bS6ykdFeGRzOSldXSjJtcalvqDAi&#10;Li3LV6uuTM7kn5CKymIV7CX6W5XE4vXSgeutv03GJvplcXlywyIJXGikmZd/ysYmolyaYcII/x8m&#10;Ez/fqfCyoZEXFp6RhaUJ+x7h73fLQKlRi+rs+qJa1p2SSrdKZXm+NNbkS1trlZJag/R3NMpgV7O2&#10;cyVD/XZdHRmpUgJsi5XLULZFRnqUOFO10lxTIJMDSWtzjHnjsocUO29CiDsZlIUxRNptX3+f9Sv6&#10;V5T82GnwcoTLwzmAECE3XMTIRBRRhh0YgqBfdnV12fBERUWFHD9+XPbs2SMnTpyQ/v5++Yu/+Av5&#10;5re+LUeaBqVo7Fwk2d0KosjoXkAU8W2H+4IQGxvqpaGqSJa0w0M4AyooWpUQJwdTNydEvQ6Jtpce&#10;l+b3/YqM/aOfkeH3vFva3vVDkvq7f1tSf/h7MlRdYEE226XxRmAEvJGfPhVo8aZKuXzpgpYjKA/j&#10;aNXVZWapBQR3owsrPP5y7fmzcvkKhLeiwnNerZJpmZkbkamZQekf7JJsT1oJLyaNzTXS0FRlJFep&#10;JHfq1DE9EjxRJHUqOLAA2zpabfxyZKzXLEQEOukxjhQEMUCwQeCCC54A62rBTJrVSP7DhBhFHPcr&#10;vMwTE5NSXFIo0zNDG/UTLbhvBnMdKiGev7BqWv7M9LSkky1m2c2Ntlt7tGCxiaz0dTZLSq30sdFB&#10;aW2qkNHeuLWvpamsDHQ2SaxO8zKUDtqftT2uK5G2VmubCaxYEJWPnQYvy8VLWIi1MjIybEQRJpB7&#10;DU5ofh6+Bjz/fgS5z3mgUJgQaYt4ahhLHBwcNGuQAKu8vDzZv3+/fOELX5DPfOYzcuDAARkeHpZv&#10;fvObcvH5V+XhwjYpHjknZeNKcG8Q5QS63IOoIGjmFrHjxxBpBLgEjh3eLx1qdY33JS2Ks6LoqAwp&#10;MZpw2MZ1yrVF1Zi7awsk9cHfltF/8F7pftePSOsP/YA0fN/fkNqf/78keWCXTA8ExJr7/O1gyYRS&#10;t0WzpluqZWF+Rhtz0KAZBC8qzjcSomMTsYl1d/nqmll4a+uzNobHWF7/QKd0dCUlnmiwqL+a2nIp&#10;Kjpj7suCwlNSqsfyikJpaqm1wJbO7rR097ZZpOfE9IBaeFNm4Z2/iJVHgMRWMMStICyACLYoLjlj&#10;YxXuIo0ijfsZW4Q4ISdPnZDhke7r6upW4eNo5y4sytLSgtXnRcXYyIANCRDVTPsBEOJgtlnakg0q&#10;/Aekqa7UrEPGvfl9tLdVmmryZERJkj5A+4MQh7tjklZLcycQYlAffn59u8vNO+eMVdIesRCdEEGU&#10;DHmr4LLqVhDk9fr//Rxr1yNKaXOMFWIFzs7OKWbNO9He1mHkV69GQlFRkRw8eNAI8NFHH5XPfPYz&#10;8rE/+Zh86EMfkve//7flv/yXX5P/8T9+W3bt2mWK17e//R1ZvfyS7GkZjSS810MUGd0LiCK+7bCj&#10;CdEb+9LSstRWV8mp44elsqxQjhw+IMeP7JV4fbEKkK1xwBvICaKc7paZgaTEju6Wxv/yy5L5iR+T&#10;lh/5QSn/uZ+Rgg/8piRLT9i0iiDA5vrnbweel6nBtDTXFsroEG6dYOCfcOmjxw4b0fUPdCiBZaQ1&#10;0ahosA5epmUrKck3squsLjHCa2yuluaWOunMJqVLLbzR8V4LaV/csPAIiAnC1QPrLmxx5gqX7YSO&#10;C5xcBL+vWwQirt50+p1LiFjGgLHT8ooy6e1vtzq/HQuRb7SwOCHZbKcJvEua7qgSXnNNobabLa8H&#10;GO9P2nji8FC/kly9WYXu0WA8PdZQJGN9rfa/t7/x/oSNMS4sjsgL+r6bfePbhad5fRviuNWutkP4&#10;ORAE5AT1gtJGdPPzLwaBZ96ew8+gONbUap3cIQvRCSl87v+HCSsXub/5/xCbB8IQTAfoM7SfxUUU&#10;oSWZnJy0oBi8Lu3t7Qaismvr6uT0mTOqOBfJ6dOn5NDhQ7J373Ny+MghPT+o5PaMypBDhpOnjsmR&#10;owfl+MmjcibvhJw4dUROnj4iBw/tkX0HdssTT3xJvvDwZ/T4qDQ21snVa1flr777XanrnJIDyalI&#10;0rsZosjoXkAU8W2HHe8y9SPz0mg0hBifOXNayorzpL7yjEwq8fjcwFxycgEBRjubpfKJz0vxL/xj&#10;KfoX/0Ty//Qj0laTLzPDqpFv3Bf1/BsF6UDEoCNRqdp9k1zWzkAZ6AS7dj2ljfiAlJYVSGHhaamq&#10;LpWWWK1FnxJKP6nW3fTskKyfm7d5aLgzGScMIhFzBc6NLtdAMN058E7cqUba9XWytnb2HW0hQmDM&#10;+0qlY2bhR9XZ64HnlldnpK0tJdMzM5bu/Ny0BcuM9gQuUW9HEGQyVimDAz2S1rbU3Va/SYgog60N&#10;JZsBZt7+JvSZ1pYymZ1zt+6daReelhOVA9c+ShkudwjN26T9pgja7Nb9TONgGIBIXbwYuO+XVya1&#10;3Y9YsFdff4f0qLKIt8Tfu5WH8xaI1NRUZ+5CJ6Jc2REF7n09eFpRR7xVf/7nf25ER3ALBEfboE0Q&#10;9Ul+CHLx6RDJREIqK6sUlSazjh0/ZhYdUaC7dz8ju55+Wvbv2yNPP/2E7D+wV0nvoJLhCcnPP2me&#10;oGS62YLa2jtbpbevXWXDoExpHTGNhnmdzOcE/M9QyvhEn/QPdUi6rVkV6SqVMXkqa/bJM7u+rGnv&#10;l66udvnaX3xNvve978nx5kEpHlmPJL7tEEVG9wKiiG877HhCBGhYmUxGaqor5eTxI1KUf0KqSk+Z&#10;2xS3kbuQwsQURiBgeqSHqL1nH5Py3Y9KZ1OZzI8HEajB73eWEBFauLc6001qVZ3TDvUVm35QUlJs&#10;blBcmksKBAlBAtdUI76ixOOCJAiTDwTB9SHtYe06EBB+390AaSPA2tpjNuGb6DYnh1zSuN9BmYms&#10;ZTJ0ItlsrujbqXu+7erZWSXVhAqxCbUQL8nC/JxagtUy3BPbbI9gfkxJr7FUerIZyXYmpStVt0mI&#10;M8MZSTQWWRANbQ7FjjY4O6rPNJXK6FjW2tKLd6h9eLvDZTm/NGaeioGhTom3NkhzS60eEd5apklc&#10;9tM2IZ+x1pGxHr2vK5jUn03ahH88IzU1ZTYUgPAvryiyMfA8tXSqqkqUGI5buvSNQBHcygMWIgsJ&#10;4HFxGRElP8JwsuOI9eb/46LkHIJjnh/t++LFC2bJkT4ENzg4pNZ8VpXxJovmrK6uVqWoQk6ePCkn&#10;ThyXI0eOyKFDB+XAgX1KdE/LsWOH5fDhA3IU6+3EUSWmIgtmK9fyxeKNksq02GIGkBwLWVBH1BUy&#10;gbKhKAQKRhA054rE8xsyAfA/ljQKM0oFz87Oj8joeI8tkpBKNWkdlUth0Qk5cPBZ2bX7cSXlEzI2&#10;NiLf+MY35KXXviafOdkqRcO3TopRZHQvIIr4tsOOJkRAo2U+W37eGSk4fdSEw1h/Sga7WqSlrkC1&#10;4w1hoAIil5wc/GYkNd4lY90xmehLXKdR597v14PnNp5V+Hv82Sj4cwC3aaK5XGZnJ63TQYhlZarR&#10;qwZM5w6Ij87uBBeQXK4A8v/fapAXhBHuq76BDikoyLOxjHciGQLKTVtsamqy4CiE1hv9Rq7AIOi7&#10;su1mTZy/cF7Orq1IRkm2r73Jxg69DRFJ3d5aI73dGSXFNsnEq2xOrf023ilptQQzLeU2vYhrtFOb&#10;9qPXRkY6TIhutbPoPN0qSANvAXNUCdQqKs4zD0eeKqjNsToV9nUWyFVeUawEUK6/n5EKJbrCosAT&#10;glekobFany23oK/SktNSX1emCkalxON4SRKa5y6zfppUOWAxgmBFoOsJEeHPohC0RfoViJIdDr+H&#10;KVx4aYjK7O1Va6qvzyIzm5uabcpCSUmpktkxi9I8rtbcc88+K/v27ZU9e55VC26f7N+/R38/JCdO&#10;HpVCLXt1bamUVxerYsMqPq1m1bKCD6v1sCrPwtK4DWsQH4D1jAJF/fE9Avcy5dkiuTeKgBSDdFFS&#10;CH7DuzQ8mrXFMxLJBv0OJXIm76js2fu0PPvcU1JaWqjW+JJ85zvfkRde/XPZVT8QSX5RiCKjewFR&#10;xLcddjwh0pAZtypXIonVlW6S0ax2+nhDsXQkqzaJKpecwnABg7AJC5yo58K/4ZJlTIaFAJjozzVf&#10;Ki4K/hz3LCgBd7RWSa9q90SHoYUyTsAqG2h2d0pQ3U0EHe+sdXKWniPM2yNNo0jjfgZlpi0yF5Gl&#10;6NbWPVr4jX1D7idSsr0jZWldUEJcW12RlFpNXclaiyClTUN4s6NtAempxj881CttSo5YhvxORGpH&#10;osraGBHXRKD2tjdId7peaspO6zMNJix97mpUXt4oSGd1fUYtjX6ZUeGLwMfaZTwV4YwLb3ZuRIln&#10;QAVzj8zMBUFiTAnC+mGxgaGBNikrPi4tNQWSipUr4VdLUhXHloYS6elutWXdWJWno6vV0gznHQUN&#10;wqyuqVArbmnT6ouSHQ5+x91JUMqePc/Jc8/tVktulxw8tF+tp722jB1R1BA8li6BakxX6lJrdmgk&#10;a+P2k1MDWlbclFqOc3NmlV19Ppjy5CSHRYeLmPxCdJfVuoP43LLjns0+j+Jr920g5AXa8ggF9Q3C&#10;38DBdbcimZt59tysETFR6IPDKnu0/lpiNWp5F8rJU4eUEJ+UvXt3SX1DjVrDl811mhhckD3xMSO8&#10;0g3i4xg+vx1CtKXXQseoaxxzz6Ou3ewZjhDd5hJtOUc/d9wXFiIuDtZvLMo/rkJgQxOe6JKuVI1a&#10;iQQipG95HqETlo0b5vzmvyNsCFRgsnOySYVRa6001hZbx0UIbaaRA/KEpk6k4HB3i/QriTbVFJq7&#10;66UXXzANlcn5SbUEaMjbNfR7Cd4x5xcnpLikQIaGh4wYfPzknQbKzdwu1meFDN6oUuNCju8/MTlo&#10;c+mwOs+fO69WYIfE6ovN+9GTqbclADMxtZ6aSqUj0yojw/3SUFMkXelayWbqpDNVK9WlJ6VayY/x&#10;x0xrnbQ2V0mbWizVFcW2yhDWyZ1WvEjPicpxvVs/IAcUKSOEDSI4d35O+nqSUl+drwRYakFB9BUA&#10;ybOqFIFo3d0Jqa0tMxfr9f2E4zkbc2Q9VoJT3PqLkh0OfqfvEX8AAbLWLgSHuzKYcxusq8oSdpAL&#10;78QyDd7tZEZZtgjK4XWbe416H9Pve+Fi4EXAmzA+MagKAuu6Tm6OATKd6srVraESxlZ5N+5Qq8MX&#10;tO4U/vvWceuc+8g3wW+scIQCMjHVL30D7ZJpb1Fre2s8cdfuL8uhw/uU8JMmWyHFvPiInO5dlhLm&#10;GyrxlYSxcS3AxQCQ0cYx6hpEVcocQY4buNVrBr8W/i3qmsKIkTmGSnabxw2Er903hOjaHcuClZfk&#10;K1EljXwgLQIQUiosxnvdcrs1UsyFk6MRmx6Z4IzQqS7Pk5GhPllenJPx0UEVTOW2qDjky7vcjQpJ&#10;Tg2lLbiBMZ5WJdFYgwooFUiQ4crKgpUBDA4MSF1d5V0RVHcL5HNJBQdWUb8K8HeqhQgoO2638ooS&#10;mZy+vaCVgBSJ3l2S8xdXNl2xBM60NJRLk5JBY22FJOMNSiAd0tvTrsgqUXRJRWm+/lam1mSTdHe1&#10;Sbe2L9ro5OSYLCzMyfLSoqyfXZOhoUFpa0/J+QuLd6Wdebm3K3/4OsvD4RHp601KVelx6VYidyUy&#10;DBTKzkS1lr9IykpPS/9gu7z0yoWtdEhTj9NqdZaUFFowy60SIn2POITTp0+YpRfO482w5dq8sYzb&#10;gW9LFHFzU4NMTU3IxUvnVZEc0DZTocRUIlXVFbZIfF1dtXR2timJLWn9nFfLeE7JOi1dXaoc9HbY&#10;1CsW2ZicHjZrNLAi121hj4uXV+SikudVtcypW4C1euHSgilq8wujMjbRa4ttpNubpaGxQoqLT8nh&#10;I3vkmd2Py/GTR2RwsE++/vWvy9e/8S359NGYFI6el+LxS9djIuf/8LWc30rA5GUlUYUfw3hD10jr&#10;4usCgixV0rsZnBTBfUGIaDJT09Ny+NB+Ixw6D0SEm4gdLDaDCvR6FOG9HjYJEYLTNHBVtbVWqlbe&#10;LFcuX5LXNA+4GNpYP7GtzgiQeYZjfQlbVYTVRVKxKknGamSgt12GBrWDL8/bWqYvvRSEYFMGOqUt&#10;/VVZImtnZ0OdLrpj3RPAtaNH1tdkfIigAsZC36kuUwAhnjp9UoVcdnMt0Bvq7SZwKxGr6uKlszIz&#10;PaUCsEc6CL1vrJe62ippbW2R6elRuXSZpcpWZGx8QOs+Jo0NtdLZ3iarqytGogT5QNIO8odbd2ho&#10;RJKpuM15fbsVL+qI6UGd7Y1qBW71VYf1wY0j1iKr8RTmHZKBwTbN+5aFaHWmhDCrVlZ1TaXWwdot&#10;EyKRoRDi0aOHzEIjrSDd4BiGv8vP3wj8uSklsYrKcmsrly5dlkVVVJhmwSR5PAysLBPs8tIfTL25&#10;dNHGRNnFhF1gWPeYzQAY24zFm2VufkItyfNKngvSptYdwTmJZIta0UlNR5VxJc/FpUm5oG1l7dy8&#10;LcBB5DoLdxCpWl9frmScL2fyj8m+/btk97NPSkHBKX3njHz729+WKy99RXbVDQQkdzvYIEgjszuC&#10;WyNEEEWCYRghgvuFEMHz165JZYV+1MLjMrMx9xCNsl2JK6UWGZF1S7cwjzDcER2kwwT+iYGkjKjV&#10;2aUabLy+VNrSLXJZGypkdu3qVelR7S3ZXGauU1xUbYk6ScXrZKC/UyYnhuXc+pq88Pw17XwvbeSf&#10;vG+ROsfJySkpVksXt8btdrq3HJpHtM+mZi1vKmVC951qJVJmXHVsrUSUoLm1lHAi6+118PyLKBrL&#10;0qEWQTrD1kpptQq6lAiyMjUzrNYdXoSgjRB5eBaXY1+nCfazZ9c3v4N/Cz+HEEdGRvV7NciCCsnb&#10;zd+dQUA6587PS7a9ycY5vR/e2C8DDw/DFfWq6E5N913XR/x8YnpQyabCFAKXD7lyIwzvfxAQ0w/Y&#10;8SOc7p0G6Y6O90t1dZXMzsxuth3/TsDn8+YqNJAjEa5MpCfKFUJl3H55Ra1C/Z3VaSDReCxm0c4N&#10;jY1SW1MrTWqNjo6OaJ2syczstMRiLUp47EBzUo4dO2Ku4n379six40S+HpBdzz4hj3zpC1JYmC+r&#10;a6u2CHjP5Jo8GxuXovGLNxLeLSKa3G4HDwhxW9CgGQNAGJcXn7Z9ENEyAVs8sYybbwcV7mQOJ74w&#10;sAIZ7xvrbbVAhI5EjTTXFUlGSa4t1SQTY4PaMOds7A8LkcW5pydHbV5hh2pdYyODsrw0Lxcuaqd6&#10;8UV5+aVgzdKvvBZ00KCTbp0H/39VG+2YlJQWmTZ3NzvlnQR5ZIyCFXMIOUcQeccOk8U7AZQ5mItY&#10;Zuu/IuxvnxCDsSACNBj/gRypZ9xgAdFuWUdYRlwbGuqRdrUQmR6AMEVwYlkgYMNClZ0gWmKNttXT&#10;20uI2n4UrJqT1j42rAon/Ta6n9Knu234oQ236kqwXqzXgZ8T5FKjFiLlD/et7eD3sA3Zc3t2B8oo&#10;RL3h/biTIH98twFVbGpqamx+ovcT7zO3Ar6jHx3+G9+aPshKNljJvIM2wP8EaHFkiIm5kJAmfbag&#10;oMDWNj1+/KiSYJ4cOrRfPvnJP5XPfObTUlJSYqvjfPs735Hmvjk5kl2MJLtbQTS53Q7eAkL0huFA&#10;awr/fq+CvHJkTtDRg/tkoLNFVmd6rWONdMekrvyUuU1xobLIMYTnbpmgowUkaGN9g2lb6oqAhc6k&#10;WoKNpdKlBNfVnpDJ8WFZXV7QxnHZCBDY+zesOyJFL9uuDpfM/elW33bgWe6BMJlLSf7LVJASELCw&#10;OK4dhw4e3bHuJdDJCaJoa2/VTl5tiyR4Bw+TxTsBlBlh1NDQIAlVjiAbt+Ki6u5mcAEfRvj6dfdu&#10;vCNYvL1fCfSsWl1rKviGzBpgr0lccxc1f+fOrcrYxIBaWENGsLlpvaXg3QqCPdLxahtmoE+G++cW&#10;IQb9lMXKU/EqbWdT19WFHV85LxOT/cJGyBBDuK9tB/og/RU35eHDB23OXzjdOwnaA4oLO8nU1zeY&#10;RRfVjhy30oecCB3ha2Hi9CP1AiniycC6hBxZEQeCbG5uNqJmqygWAP/iF79oeyiiLFCP3/z2d2R/&#10;ba+cGliLJLzXQzS53Q7uMiGGGw4COizM/Z7wvbnX3k54PtEIS4oLJdFYbgsad7c1SKalSkryj0pd&#10;RZ401hRKe2uVuUDDHY7gFzoi20al45XS2lRult5gX5fMz05rA7ukhHV1Y6wvKHvwzusJD0vR683v&#10;CfLo9ejHrd8gD8YMWHuQMO/6xioLRyeg4nYF6VsN8khee/raVZtU63ZxcbNjvtNAuRE2NbWEsxfL&#10;pSuE1m8I65x6ez0EQtmPN28LTogI28CCXFeyW5PZuTGb4M8qKYFAvKAC0Vc3ev103wrw/guXFyXB&#10;fMM6bT/aP538oggxm66VOu3LBL+E8x6UZV2GRrotOIXy0s+2+uGN8N/p20y72Ld/jwVDhfN3J0Ee&#10;CXAhMAbXNpZ8VDt6s6DsufDrECLj/ChuEDLKki8T56TI6jlsFQUpPvnkk2Y9cg/zEyHFL+S3RRLe&#10;6yGa3G4Hb4GFSKOgM+NLpwPxvzcYB/e50OcYfv7tBPlB+ykqLJSTxw5KccEpOX3quFRXllkQwvBQ&#10;n/R2t0tTTYGNBXrnYoWaxYmsTaGory6UybEhWVqclctXLsnzz1+7TjEIIyoPjqj7wv+jcNAR0LqK&#10;igqlurrCVuRg412i/nyycYDojnUvgXyi+bKgNQsLuBuI75HbUe93UGbAMoK1Fi1MFOdbQzru+txq&#10;O1hec5JMxmVsbMzytby8JN09nbbsn4frvxV52w6b71csrUxIgxJdR6J6M1LbFdeFiU4b9ki3lEtx&#10;3iEpLT4la2eDxcnDaVHXKJRYiAS65fbDKNDHARPyGUdjt5fNfIXyeqeAsrKwNCWTExNGTFHt6G4i&#10;TIrIe0gRlyptBKUAomYKCksQQoS7d++WZ555RkpLS02BhxRn167Ilyp7I0nvZogmt9vBnSNEYKTo&#10;hEiDgfyolPr6eqsIdjqn4pwQvPFwDU2BSeTemF6vwd1teKMnL3xUJrcznjg3P29aEI0Al8jZtVUL&#10;dGE6hnc063R6HMzGLEqUyE/qInd8D3At6v1RCD/nHY5zFiK38PiKctn97C7ba3B0tNcmzXonvJud&#10;8W4gEPjrts7qmbyTFin3TiRD4IpAZ2eXCpAiWT+/8LZ8y8CyPC8XLi6q4pW2b4IQpI8nUwmZM5d8&#10;MP8v6vm3EuTB62hiQsmsMs/mHBJgQwANC16wq0dLfZE0qkLbGq+1lWhws4brlnNXzGrVQmfcy/tg&#10;VB910DfZE3Bufs42uh4d67W07uZ3u3KNzbODaGwQ1ZbuJryd4lWDFPHquPuU3YPYMQO3P+OHLD33&#10;9NNPm+sUfmB4h/mJzb0zsj89E0l82yGa3G4Hd4EQFZuECGB/zGW0A5aMosLCwhyrhq1EqBwqLzxO&#10;ltvI3krwfvLBOXnig2GF8X84f4z9sXccE/bDbhkIkejRVLxa1pU0ifwM0ntjJBgG7wSQKx2Thoc7&#10;orikSCrVamX3CjTRy6xkcc0n+IY05ohOdK/CLSCWoqqsLLFORdt5Ozr6vYCLFy8ZAfGdGdN7O0jH&#10;21HgnmvT/ASbNyP4Eq1xi1J9/h5qa54PXLkjw53S0dYobel66cw0SHuqVvtttXS0N5lVODjUZUML&#10;zNUN559zXMash0oE560SIuAe9g18/InHbUL+7UyXuRXQxwmqWT07LyurK9pe3j5CBChJGA3Ifl+A&#10;nLbLeCpTqBhPLCwstEXHkfvsn4gcQz5+V0nxaEO/nB48G0l+UYgmt9vBXSREJw2ODLRiXVFoKgiC&#10;caA5PPHEE3Lo0CEzranYgDiiG9lbDW/8uSCPjonRQVvvkTFGSJEgm+mRNhnqbpF61UzHx4aMxLiX&#10;Z6PeczP4+zhCyoS3s/pMVVWl5Kn11NaekLGJPjm7PrfRQeh4WwJhJyIog2qa5+ZMc6ftoADkdsJ3&#10;AlzzHhsbl8KifFvxBCEdVW93GygqkDGRpAuL8yb8IMRkKqn5GtJ88d0g67e/7dF+3FK8qqTIvES8&#10;JuvnZ1VYT1pEqS0z98p56e7JSEuszv73thdOp6eX+ZqNNuThMiCqrzr8nvHxMdmzd7eNQXpewnm8&#10;U2COMVNo8Ga9HS7TMGirPp5I9DFRyUzlwCBiSIe1XJnryMbCe/fulaeeesrWcsW9zKbCf/71b8iT&#10;5V1SMHI+kgBvF9EkGMZdJERvFBwhAyaHM5hKpBEfjVXe+Z3KIwAknU7bRqi4Tb0xeTr3Ajw/njfH&#10;K6+8LLPTExbNxo71WIWMHaZaKqSs4KjEGitldWXR5gn6M7lp5yKcvv+PZopigbvh4MH9Nj7I6v0s&#10;x+S7zntnsw6d02F2GigDQh8hxuLMjEHQwWgvUZ3wfgZlBgsLi1JbW21rRrLMVlS93W0E1gjbKfEt&#10;gnlteHlS6ZRaWd0bgTXRz74dsL4QgvcTP2K10c6YTN6aqLf1Of1eTwMlIJtNmSBHIQ33ze3gCizz&#10;+vbu3ysjo902phlO904gSO+cLC9PSmNjvXlS3m5CdCvRxxORW7jVGRZD1tOX8RoyjMbuHc8++6xZ&#10;ikzT4F7GE89ffUUeu43xxJshmgTDuMuECLzx0KHRCjCVCbBx1wP3QI5UHFMM/P5wGm8nPD8OGjr7&#10;kzFHkQ+PO6BdrZfSopPSUl8qyVitVJblSyrRLCVFeZLt6rQVK/z5qHeEEX4PigSuWjQnXA2FhQVy&#10;4OAeyao2yzJN7F7gnSKM3E6zE+FlQcA2NdVsTr2gzkFUR7yfQf/BEkMhYg9LCPHt+ta899rz6yr0&#10;ztm3oO92ZbtkbGLQlLO3ihC9jQS4NRfy9c8EYBu0tBJiItkol68ooePa3LBw7XclTNY4TaWS1u9v&#10;tS/Tf4m2ZLNdtl4K5o/eeUKk7LPzY6okVxshQkZvdx9xJS5MigyJYQxhHOExZDyRoJqjR49agA3E&#10;CEeQ/+9+97vSOb4qz8XHI8ntdhBNgmG8hYTIOQVFO8AapIIQ+rhNnQButaHdLfj7o0D+IHEnQcrB&#10;YPCpU6fs2NjA5qHj0tPdZcsgdSkRnjp10j5+OJ1beS+KAY2IBlRdUyV5Z07ZWqSt2mFZnJeOFe7Q&#10;UR3lfgBaPITY3sHCy7XmfqGTvdMI0ctLm2AbKNoBytDb8f15HwTBwtTjE6OWJ/r1zMyUeSsCyyv6&#10;2VtF4O4P3rV1LWTVbcDHmQHtJLBOo+tkuzxxL/Nd2UqJ7aPmlVj83Z4O76UNtrYmriPEKIT7NMel&#10;pUW1fp609IMx/Tv7vSyfWg/sB1lZWXHPECIgD+SFoQ68CAyXYTEznshejyj59GuMJIbMsBJxoXId&#10;IwJSLEmNycn+25ufmItoEgzjLhCipnkdIXrjcOD2glAQbITmMtCKhch9Toq5z99thPPngKg9eAUf&#10;OOObrL5QV1dnbl+ChPhwuAEs6vTKZRtfYN4N7gEmxOMiZoNPd7Pc7N1uEdKQqJOGhnpbXaayigWd&#10;B03YXAyNb4QR1VHuByCIcDMxdYSpJHyHdyIhAsqMYLF9EWvKhB0K3o7vz/sgRHbNaGtLm6Bzwcca&#10;qR7IFfWsw/Ps+ff7AyIKXw9AO+Cdvpn1C/o/rk1IeXZ2xBaiHhjKyshonyxrP2GuZG4aIJwHB9e5&#10;v7e/Xdg0uDXZYEqnkxeAMFPpFi1vZlOBD/fbqHMHbRYLsbs3bWlZm47Ix+3C8wgh1tbVbKxjeu/0&#10;D7cSfTwRUiSPBBsxnhiPx02uIlMJrmR+IhGoGBJE6f7FX35TnirtlDNDtx5ksx2iSTCMt4gQXfDT&#10;YGhQjBNiOlMRFB7ygAz8nqjn7yTCDdbheYMAETx8MMgNAiQqCv825xAjhM59uDPD6WHZ8Qy/8zwb&#10;fyLAuB7VWRxonSgHQ0PD2jDy5NTpYPNTOiljaKy+7x2Jxp/bKe5XUFYE4ehYjxQU5pt2SWd/JxIi&#10;ggUwF5Go2/Vz85vCMKru7hb8nTNKRPF4zNot+brAeOLl4De33HKfcdCWg3OOvm3TFgERMUkw1coa&#10;gTsTtn0R45OTSnyQ15Wr67K4NCM9vZ22MDUBZolkq3me+vt75Nz5RSWxYHd3oka3tlW6Pi/hcjG3&#10;kjF5dtGP67F3oF2GR7ttwWrmINbUVth2cAh1BDyg/yMHkGdYNPRzjvR15BnyBDc3K9VgYUa9982C&#10;9Ki70bE+qa+vM68S3yOqDb0doK/mkqJP2mc8kfbMUm8VFRXmbWMaBpbimTNnTI4SZPPSV74mT9f0&#10;SdHY7a93CqJJMIw7R4juLt2WEIGTAhYTlUC4LZYWncrnIPJ77nN3CmEScpAnN+shO+bKMNALmUHY&#10;zJ3E4sPFS769wecSnHcCNGZIEY2HyCk+LI0hfK+DtPiNd+D/P5N3QgqL8mzqxNmQwLsbHWknwMs8&#10;NTMkR48eNiXjnUqIlJm2ksm0WWQx2+28He2C9yGA5xfGbUyNfkHe6MNT02O2Qa3nKwq2ddAVtgza&#10;2Fx2aUpm58fNKrM9+a6xO/2MElxMEgk2m2020kOxJEpxdW1Z33dRhWswpIDFwaa99DuELTs8nDsX&#10;zMVbWlqQjs60dPe0G6liVQbEqGVQhMtFmcgD0ytaYrVSVV0mdfUVpnyUlxepTDiiyvtBVY4rra/W&#10;1VcbQbbEWpRIE5JRMs5k0tLZ2a6WT7sJeuQJFtBTTz9lm//6u8PvfbNwRYK9Q3u6s5sWe1Qbertg&#10;CtOGjPXxRPeiUUcoMvBAWVmZycxdu3ZtTtrnfuYnzp29Kl+q7IskultFNAmG8RYTohMB52gLVAZC&#10;jgFWfN8QCsSS+9ztIEw84fdCQlhkBGhgcWC2Q3yguJgNThOWHybg8wHR+gDaHs+hEfK/vyP3fZAm&#10;nZQO7JNQ+aj+OwE5pIGW1NfXK/kFefrefEllmoNVZS76KiRb2mxUR3gnwMvP5qwFBWds7IHOfi9p&#10;wG8VvNzsOZiff2ZzLuLdbh/buTBZlaatTfuJtmOEHRHirF6zqN/qvO25uKQEM6fkNm3Tga5cw2Jj&#10;i6IR238vk1GLLpOQeGuLpNJJ6e3rVsIPoogZd0NYjo2PKelN6zvmTYjSj/zbUx+8l+N24BmsEKaE&#10;YEF2drXJ0HC3KRNYkL7XH+Whz+GN6e5tM/coBJbKtEhaj20dEHOdWZDsqp/m9/a4/Z9MN0tXNi1t&#10;+n86E9M6aDaF5eDBA6rgnrKdHw4d2S9d3WmzWP2bOaLq/I0g+B54Us6plR4sgJ/bdu4FkC++F0od&#10;pM23Qf4i95l6h8wlFgMZjNcQQsRaJBoVY4nxxObeOTnSdTcXAX+LCdHh5EBF4YZkIBViClteUc+9&#10;Hjxdh6cFSVGpkCAEzJw25sAQ0YQFx8dA+2SVB8YBWWOU9NiG6ezaioyODEi/kheaararw7Qbd/Hm&#10;vt/LQAPgPggRTRYiJh/LyyvmaqqsKjNrsKGpylxDYe31TnSU+wFeF7i9CovOWBtBIN6rnf6tAEMN&#10;J04ck+lZ3yj4To1J0eaCduf17i5NJw3G0mijWHLzC2NmxUFcCDaEGls/sUEwxNPWnlRiaZWGxnrN&#10;87Apl3y7+fk5I6nenl4rC+NJkCoWJt8VcJ/Dr0XVhSP8e24aCGEsR/oiG02nkgnp6+/ReyCS81YW&#10;lsLjuLg8oRZhqRQVFdmqNFXVlVJUXGgKyIED+6Sg8IxeK1e5USbVNRVqwRTYYhhTU0OytDxl1i7H&#10;2vpKu056LKjP4hL07yDKNCBFAzvTb7iXHbawQc41xkyD87CCEny34DxI79KVYPeR16uvtwv+TWgL&#10;kCKGA25RouiZeWCeso1FwPEeMp7I5H36PYbEXykpfvZIy11cBPxtJkRIBYIi+IT17aggrkU983oI&#10;p8kRKw4rlI6AG5Q5RPiosQTRRIhympqgM87qx1mV9bPaIRZmZWxEO2t3m/Rm2ySTbJBEc6UUFxyW&#10;wjNHpKo0T2oqi1WrGY4kbv736+SDhsm7EBZoQpm2tBw9dlSKSwqkvTMhE1P95mKiYd9pzfF+gNcF&#10;7uOKimLVzFMm4O7lTn83QZkhj2IV0sMjWa2bQBBG1V0uvE2FBXD4N7Z6MsLT9FiJhnNPHwtvenZE&#10;23C/jeX19nYa2bEwBO3b+xdH3F9sPDww0K9kOWakt7KyKhcvIAwDoqJfYim4gAx/T4655/7/rSL3&#10;GdoMQBBDjsH0Hca11mVickwJvF16ejqkqaVOZcQJk0nc50SKQMadh0drYmLclIDhoWFT5rEEGxvr&#10;zNJtTcTV8k3a2ru1NVWyvDJjlpsviD4+NWiLfONuXlLLGUWY4ChIkO9ClCz/X1Fy5hmzKFGSN2XD&#10;Vp8Ivl9w5DlcppTl3Dms7K16i0K4rt5K8G6+Nd8ea5/6JegI7wIGiY8nYqj4IuCMJzKERTv6y7/8&#10;S/nK174uT1Vkt3bPfwOIJsEw3iZCBE4muCGx2LDSsOK4nks0Dv8tChAgg9wIDLQOtA0aLBYajZnO&#10;ihZCZ+CDLC8tyOhgr2RVk+3MxCQVq5ZkrEpaG0okHauQ7nS9DHY1S2+mTpqq86QrWSMzw5rPeJ1k&#10;u7vM2oP8tssnR1yjvkRRZWW5lFUUSSLVZLtnozFGCacH2ILXDXVVp1o3UXR0pLezU7/dmJ+bV2Fx&#10;ynYmDytRVl/Wnq4XmghT7jO3mgpYhCxWXnAtID8imJnHNjLWZ5GaEN78/JRcunzWdkyfnplUgR8z&#10;skMpyWa7jPTQ7FH08IAg2OhbaP7bkZ2fh79f7v93C/6eMCBJ6pPNb5ENlUrwWIeUZ4s4L1nUN5YL&#10;1yiDW7uUn3EuCHRifNwCRbjmQzCzswSBQcTsFTikMi5w3SaUOI08VUFmusrFy7g7z6rSMa7Wa5eB&#10;DZvZ8HdyelgVkln9bsH3unCJ8ddF2/yYcVgIFIWlNaEyTNNH2fDy+Xfw/wH/516Lws3qjefDv0ed&#10;b3fNnydv5BXPAEoHdUfsBdPZGG7yRcB90j7fBTfrN77xDekcmpbHq3qlmCCb2yDGmyEgxddH6dTl&#10;m6JMCfYNESJw4vAxuvC1XDjxObgGgUKCNGC0NyKVcIVCgDRUQnfRLJjWwb24LXn22tUrku1MSaq5&#10;XDpbq2SoOy7D3TElvIzMDGVsI9+F8WA7Jzb0TTaVSmei2q71dcSlO9spL2h6UVZiOK+8kw979Nhh&#10;m0w9PTtsAikQYFtCK5cIHiAAdRMI7VUb12F+p48jhTvlOwEIEoBQRjFgzCqw4kLkZ/W1dc7mvwjO&#10;xeVJsyDGJwZsusTs3LiRI1bI4BBBDUlz4yOoITzm0KK1nzPhetFIzgkPQAhh0vO8RSGqHLnX3mqE&#10;8+fCmXaFvGDcn8hQLBY8O1w3d7AKaRfgKNxcx/WLzOF+91xQP1g5EGz4HdQZz3IvdUkagGus+HP+&#10;3HmVY9PmuWIzZiPPRKstmt7f36t5JBjpnConE+aSxkJva1NlvistHSrLautrVGmsM4OAd/LNyB9k&#10;Ddn4Lvh44VypBJQprMgAyuK/g6g68+/ux9xzkPtcuP7dYue91Al5w/KmrjGOPP4iPGmfOYueVvfE&#10;mhzrWJCSO06IUZbjjSidunJTlE1eeeOE6ITyeuBeXJDcT4UiFHz1FgZd0R5w3QACL2hw3IcV5y7U&#10;cFov6fXubEbaleRmR4Od8H1RbkNorzTIsa21Qu+tsvOh7lZJJ2MqbIJFysPlcfAefuPdaDyMFWIV&#10;Ity3hFc0CTzAFtzaQfBnu1MqfMpMS8ztYO8EUF4EDsIMwdCaaLIgECO8pUkDbrn184xFY3GsKAGO&#10;2JheMsUqKwkTrp2dHSogx1QgnVcL8IIJSDR0BBLRmvQt3oGgzBV6ng9H7v9+bSfB8w0RQGIIYuoE&#10;FzBeJgQ215Et1AkEg+cJIkMJxxL0Nkk9QS5ETPJMLkE4nDz96PddOB9ssgv4DryDnWwC0tR7Ll7S&#10;9NdMyR8cHDDCg0B5F4FDRLRCspSFcV2f44cLEsWcc8ga4nGChoAoK9cpLzIVmYUM9fyRJnIVbwDk&#10;irIEwZJHLxPvpOyef+qKa7yH3zfLuEG2/O+kSDo+nkj9YpH7eKJ72FjvlHFF8ka+z1+4KMfq++T4&#10;mwiyiUIU+UUhigTDuI4QnXheD2GichLxc36HULAcqUA6LQ2BTSb5uPiX+dBoE94IfF5gLgl6eo6X&#10;XnpRhgZ7JJtRbXDDEoT8whuHOlisuytdK7G6Its7bWIwLZl0XNb1o5Pf1yNFxhwIoFne2IkbUowS&#10;/g9wI5wQcfENjWT1e5dvasAgSsDdz6DMCBCEQkVlqbnJ2jtSar2wk74Ks2RCSZEALbVIzp+zPsPc&#10;VvrH7OycCaywEHMhlYvc61F5uZ9AGZEfjGFBIpAgR4ZZOHeLhXsgBggRgQ+ZcE6dep0h2PFO8Qz3&#10;u9B3AuDo59yfW9fha35v7u/An3fS4dtCzH6d/NFXIC535ULg5JnrpMszWMWQD+XFuICEKBNkS1qQ&#10;G0NayFonV2Qw51znd/JA+jxPnVF2foPYsLSpQ/LE+yBV2iN5oK4gXs7DljOuU9JAseB9xH4QeOmT&#10;9vkGkCJy9rnaXikcuxBJbreDKPKLQhQJhnEDIeaSkF8L/xYmQIBLE/cpjZRK9pBctARIsEI/BNoM&#10;HwsNiDE6X0opNy1HOA8OSHZifEjiDSVGcjclxMkuGcrqh24ulZmRNpnoT0lzY40JmIB4X48QJ2z+&#10;EqvNvLgh4KOE/wNEw63q2flR2+mBNuFCIlew3c+gvAArAoGAwOnt7TNLAUURdxsC0Sy7S1o/ak0g&#10;0OhHPBcWrOH0tkPu++9nUF5IBesIS4l6hACpY64jnJE71CfWGGSAcOd3X1KQNBD8kAvuPebTIdDd&#10;+uJenoWUIAksISw15ANwguDdpONwa8stLuCkxzf1/EcRJ9fC4Dl/1n8nfcri74JoAP/zO/dBVvQ7&#10;QL7JPzIYEnRChHi9nnAvU3YIknFnFDPugZi5hpsZUnXypd4hQspOnVCnRJoyhggBMv0CMsRK5Mhv&#10;tHnyuXD2snyhsP2OkWIU+UUhigTDuI4QIYLtCIrrEAnkBzExvsfHpkKoZLRfJrtSacxJca0EYhzR&#10;ypqZmpSF+Rn9sOtKiFf0+cvy/LUrNqb3opLjyy+9LK9tWIhRJBXk4VVZWpiVttZa27LpZoS4NNkt&#10;o30Jaa7Jl2yqVjKxCmmoKZWx0eHNMcnc94TfRdkKC1WQj/ZsCvcowf9mQbqedu5xJ4M6A0tLkxby&#10;7oQIcgXb/QwXYBwRLi6wOPfrjvAz4f8f4EZ4HdFP3WUIAeAihcC4jvXEb9QzEac+nohFyTmEQhoQ&#10;GvELjHtBgpABz3EPBIvwhwTCZICi79YX1zmHEHgG8uB5ZKITKhYdgJhQjCAZjAOAheWkCkkD8gZp&#10;QexOpg7Kk0uQHMP14tcd/ixpgfA9/h4jKs0H9cjR7yMv5JO8I+tRDlxJ4D7aNERH2TGCsAxZzg0i&#10;fPTRR23CPgE2gFgR3Py8c3T+nOxNTkYS3BtFFPlFIYoEw7iOEKkc5o04KUCAWHIQIJVFQTCnqQwa&#10;ULU2AkJrKysqbV4gjQMNi7lAlRXlapE1SmFBgZ6XyqnjB6Si5JRklMy6Mi3SmWmWrnSzZNvjMtDX&#10;IRNjg/LSi9uvSM81SPn8ubO2eS873du44TaEyHWsyExLuTRV5UlLXYHtsD3Yn7Xy3MxCBDSesrJi&#10;6e1rv24JtjsFJ8It3HiN9UCjnt0JIP8EirC0VkHRaRMO3olzhdv9Dhc84WMUop59gGhQX9SlEyLE&#10;gyCHlBifQ0hzjisQwc7vEBXntEUsIYQy6SDUuRcLiv+5h3QB6UBQThZYhAACgNRQ9HAVApR/5CPv&#10;gqCxungnJAqQjxgMDmIoMB6QpQSiuEsTEoZcfHwQYMWRNmXjXf5+DBLkspMqdUB+yTf5pyyAugqT&#10;qMPr0hHVTjnPBWlCoqTJ0UmT+oD4qQPKQdngBhYBx0qEFLkO+fPs6ZZBOdg+H0lybwS5xLcdokgw&#10;jOsIEc3H3QAUjMp3TYn5JbD7vv37jAR3794lp04cU9P4sFSWl8npU8elqOC07NuzS04e3ycFpw9L&#10;bWWBNFQV2Sa89ZVnJFZbKGO9rTKqIDoUl2Zfe4NacHWSSTTIxQvnIkkKvPZaQIiEQ7enm2z/wptZ&#10;iFwnuhR36bhaitNDGelMaqPv7VALMVijNOo9AEJkXJMlnljFgsWJ7yghhkiPJbGYj0QY/QULtpiz&#10;8GzfAeBOE/FbhWBi+DkLL2eycyadsU5EB8sVbg/wALcD2hLCH7mFAEZuQTQ+/oXgxRqEGCAXJ0HI&#10;CqJCkJMGz2Hh4fbzdG8G7oEU/H8nHCcJjryTdzmhQlSQqgdCAQgNYsNixNqC6LBkg2kyaSNU5C9H&#10;CJvyQJhunUKgEA6/uRWLhcw5ZUVuc0QpoH6AvwfwXuQ8+UDukyfyGSZViM6VAy+bkyKE5uWmrDxD&#10;XeKGxZrEcCL/5Dk8aR9yhDQhxZdeelmONA5Iweibc51GkV8UokgwFzYXEUKkwqlsiA+NBfOXazD8&#10;7t275fjRw3L00AE5ffyIHDrwrJw6tldKC45Lcy1zAKulJ90gXck6STSVymBXk8yNthsxLU122dzA&#10;WH2RTZHAnelkRvALhJVti9sKM26hRZEUpMhqNOlEvXRn6uzZKDLMxfJU1t7XkaiSZKxerl69fNP3&#10;ACxjGhbz6O7oDgUb6WA9QX4z0/0y2JeSnm7VcjP1SvZahx3N2kh7NonYifGOvP8tBHkmsIaNgum0&#10;dCoXKA/wAG8GTkYIbEgAQY+VBCFCMlxHdnEdgQ0JQgwI8DAh8j9WFvKOo6cb9U7gv78e3ugz5IN7&#10;IZkw0bgF5uRKuSASrEFAnt1SpawgmALSbgSI29jHB7FInVCR8RAq9eVzvgGBRVxzdzD1xPPUHSSN&#10;pYolzDtQPCBS3g0JAkjWCR5C5DnnFQwpxhUff/xxc6tyP2VZv3hFPnxQ8zd++4uAR5FfFKIIMBc+&#10;Of8hPoi7RvkICDAspaQ2oJPHDklrQ6l0qTXX294kPW0N0lCdJwOdjTbnz0mHKQ4pJcTetvrrSG+o&#10;W83/xpJg7E+vhadIYDH2dqbkeX3XzYgKQmTqRV93xt5/64QYuFYHu1rMEmWOVtQ7/D0AdzFLRtXW&#10;VdkE2jtmqW0Q4uUrSzI22iVJtZ4z8UorT1eqVuu2Xom7WloaimV4MNg1w5eG22nWIvll6kUy3aKE&#10;WKMdemtNywd464Hgjbq+E+FEAkEgvBnbwvpC6EOIyC8ELqSBHHNrC4LBZYpwh3BIA1cfafC8p537&#10;vjcDz+t2uJV7tgP9yeFkSrkcEKlbeG71uaWKNUfZqS+sY4iMeoToID3qCWKl3rA0qUO3PlFCfDyV&#10;uoPwIFjq340pCJAhNN8z8YknnpAvfOEL8pGPfEQ+/elPW/ANhE6eFs5dld3No5FkdyuIIr8oRBFg&#10;LjYJMSCdIKjGyQFiICqpvPiMjPYnNkluTkkw0VisgnyL+CBFSKq9tVI6kzV27mQ0MZBUQi1Wa7B1&#10;837IysgyGzNXJtMq/N2R+EqwyDdjjm1KIuF0Xg/kbbQnJql4jVy6eN7S411h+Hs4Z5yRcldVVcjq&#10;2WkV8G/eQuR5cO2FdZmc6pOWxmDhAOZULmg9UBdgXi3rHlbaqSmQgf60rKwFUz/e7PvfKnheAaSY&#10;aYvZNlyLiwvWiXMFxgPcOUQJzNxrfj3q+Z0GrEKEL0LcLT2EPGWEBCAIjlgpWDdchyS5x4kEQsAy&#10;giT4Peo99wL8222XR/9tu28O/N6btQuHKwxuHPE/pAqhAgjVXcAoH9QjhAqZUtcQJ1Ym3+fw4cM2&#10;BeOxxx6TT3ziE/LBD35QPvnJT9pvpME7KtKjciAz86YsxddDFEnmYpMQw4TggBDRHrAQIS4nuNmR&#10;Nkk2lUgW1+UmIQauUAJZEmoNLoxjOTohpoxAfezPrEQFBNDX0SRD/Vl5+aWX7J2ejxtAfl55VaYm&#10;h6U9UbPpkr2e+IL//b12feN8Sq3TdLxalhfnNon/ta9sHENjiv4/H726usK2dboThOQEMTc/Ik11&#10;RUbqWNSW11CeweJEVq3FBknGKmRayfPNvvutRJBXtYKvrtjWPOxAUFnJ5PxF62DhTvwAtwavt9z6&#10;438H/+cKOgiBa24hABd4/sxOBflHmLqbFNchbj+IEQELuIey4zJEUPMcdeLPUw9YRlg5jJ3t9Dpx&#10;UA4vS1SZ/Peo+3J/ez14e3LrlPpGdqKsQJSMJ+K+ZRwXK9LXOyUCFRcqblWUlEuXr0hhckzyR85H&#10;ktmdQBQB5uIGQnQ4aVC4kqI8FdCNsqSCGoFtK8HEKyTVUmYuU4jHLTYCZVLNZUZYRn4KIj6xEHGl&#10;hi1HzvuVEMeG+zaiP7cnxIDAviKzM5OSaKqw8UjS2CJDjt0yr3kjXc8PmB/tkKGumLQ2lSuhjsq1&#10;a0z9QPtZkyuXL5n1GSZFznHHlJWVyuBw1x0hRIALcWykU9ItFapUBIQeLsNmPSqwwqnHwYHMpts0&#10;Ks17DYyPQoY9ve1af0VSUlooxcVF95XAuVvIFTZh8LsTmQsghD5H2mpYa2dcBwLwcRyEEcSBq4vf&#10;wu8Kv3+nAaFL2bD4UNwZm8IyYZwQIUyQCq4/Vk3BredjXLgSXZBjXWJBoizcD3VyN+H1E4Zf9/qk&#10;PTop0h4ZZ6SO+Ra4XVE+iEvxSfv79u3TdtohS8uMJ16Vh/Mzkj98LpLQ3iyiCDAXkYQI+Tjw8ebn&#10;nZKO1ppNawvCyabrJBMr3xhD3LLMIMRYXaGSYHpT4M8qOWI59trYX0BU3M+zpDM1EeyreDNChKS4&#10;Z319VdqT9TI1kLyO9ABpt9YXa5q1lj7W63R/Utoq8qW3vFCyTdXSVF8m2Y5WScbrJd5UKW2pZrl6&#10;5fImIboiwJqm9Q11Fmnq609GEcCtguexEIcH26RdrcM5JWmvh1xwHaWDpeeG9H5bPT8izXsFYYWB&#10;Mq6tzyoRFpgLK5vtNu2dzuKdJ9zJHiCACxgXLFzzsSAEDECTRsgg1IkURNhDCB78hmuaI2M5jNHg&#10;CuQbQIRo50T7QQ6QJu/wd+bmZSeA/CObfByK+kEJIJCEIC6IkSNWI0LX64PrCGueR3gzTsZ4GNdI&#10;90H7vH14+w1birRX+j/uVJQUAnVQzlBeCNb83Oc+J8/qkdWaUEr+/Gt/KU9U998V12ku+XGtdOKs&#10;FNu7gveVTSohEmUaJkEHBEFBa6orJdlcsWnxIbCZNpFoLLYpDS7YOTJHEFKaVCIiohRrhzGyzmS1&#10;EQHTIVzwQ4jdmQaZn5veJKIwCYbzwvjhpQvnlVB6JN5YLuOW/hYhkh4kU5p3SApP7pfZ4XYZUhJO&#10;PvMl6fiD35W53/8dGXryS9Kad8R2xWCcritVI4lYlZxbX7P3OynyPiJNm7TzZDJxFfKBhfZmSNEJ&#10;cXy82wJosGQ937ngOkoHATbZzmabhhGV5r0ArxevG47sdNHYVGOCGuvFBfwDYbM9qCOsaMZkIDy0&#10;ao8URIgjtBEkHgnI+AvaNvDpUcxVgygRQB5UglDiGzh5EOhAwAOCygVYVH7udZB3d9NxDjjHaqas&#10;gHJTp9QH9YoiQJ1wT5gQUSqwGj3d3Hc9wK3Dvwt1TJ0SSUrdY8ETferjiyhqR44clc985tPy8Y9/&#10;VNt3pQ2rQKTJwXl55k0E2WyHMBme6pqUp1iZKF4hTfEiOV26Sw43ZYwMA0J8LSAeSAFL7JVXXrZV&#10;ZNaVLAoK8qWmLH/TuuM40hOT1oYiC5iB9Fy4j7FCTG2B/R4QaLcRX3trlaSUoMyVuhGViiu1S63G&#10;1ZUFffcWGYVBXhg/vHDxvGTUmsPt2R6vkgklxCA/AYHwjlhtkeSf2GvW6JCSSfNHf0+6f/EXZPTv&#10;v1f6fvrd0vbP/7FkPv8pGVUSZBxzoj8hLQ0lsrgwY+8KEzHvzWTSqmVWmIB3gX+74Hlcn2MjWVUu&#10;ymwcljoICHCDCDfIEPAb67H29iTuiIV6u+C9UYDco/4nr+vn5lVAQ4j12jG2traJ6kAPsGXtYPFB&#10;eFh6WHmcQ3yQHVYehIcVhBsKwoPseI7nXchTz37MBe/CZcpOBERaIri45r/tdOSWNwz/PXwf5fc5&#10;fwji8L0PcPvwuqVNopR4IBOKHlM2cGljvdO2iTz94B/+vuzZu0u/RULb9JLNbihIjsrxnuVIYrtd&#10;OBme6ZuX00Un5Nvf/qZs/X1H2rpa5XAsGxCijakp+a2tLMnczKRMToxIeyomjQ3VsvvZXXL6xEFz&#10;fZrAVmE9OZiSppp8GehqNuHNdVyUBK8QcNPX0WhBNENdcWlTAmqqypeyomPSpZZif2eT/t5g8wmb&#10;aotVg5iQV159xcgYVyVAu6AyPSS4ubFeKktP6fuabPxwaywyIBHmO3an6mzO46JaX1kl5Y7/8euy&#10;+PfeI30//i5p/eEfkNgPfb80/8I/k7Z9u9SCbLPytCdqZWpyxCzQsIUIISJ8qmvKbfoDwj6KMG4V&#10;PH9NLc2p6X5Jq6WMwoBblHFPlAa3DL1++b2u8rT0KSHe7TFE0vb0w+fh/yE8/5/8sL3TpcvLtu/b&#10;3MKYTM0MSf9Ap/T0tUlzS61tn+XuuQeC5uaAwAB1hWvJCQ/rBg3btW2/j7q8GelFXfP7cUsR/Yem&#10;7tZVOC87HeFyAy+3/xa+j3qFDB8Q4p0FdUi9Q4rUK20OUvQgm/B44pNPPiGf+OTH5IknvyTHTxzR&#10;3/v1/mW5dOWaPFqQlvyROzeeaIQ4cUEOFx6Vv/zLv9ggwq2/v/qrb8mufY9J0cC8PMS4WqKlSgmi&#10;XpKxSiOKhup8qVASOnzogBSeOa5kFyyqjTVG5Gi8odhcod0Z1V5T9dLaWCGNNcVy5sR+KS44LqWF&#10;Z6Sk8LQU5p+S2qpSicfqpbMtrkI+Iz2dSWlPt0hZcZ7UaMWg/bKCAUEA+Jlxt7G0EaY17qLGxgap&#10;ry6Wfgvu2SJDiMRcs/q/R7xybVqtv+SuL0r7v/1n0vVjEOLfkmolxuL/8O+k6eAumepPmZXGSjoj&#10;Q71mEbtV6taiRa5VFG9uA+UkcTtwC2p1bUoVjXojxT4ti0eaBmXwqSgtqigUSloJfv383CYpRaX7&#10;RuDphBG29CA6/mdqyJVrK9ool+XchQUr//ziuC12PjysFm6qSRLJZpunWVtXKYXFBbaTQ3FJoQpb&#10;VtGokPz8PFudAneJd5LcjvMAAVwQI0DCLsAtbN2zhS1CvMzvoXQQRi6QctPDokQ7p4/xW5gw7hd4&#10;OVGoEcjuSqU+AL9Tbn7D3Yxlfr/WxdsFr2PqFWUOUvQgG5Q+6hzXKd6KLz7yebUQn5Jdzz6hcuO0&#10;EueErKyuyPnLz8vTNX2R5HY7gBCLxs5Lc2v9BgXe+Hf23KIcbemQh5h0351pNJfntFpPuDaHmVDf&#10;XCFtmaQU5Z2Q+qoCJZBqqS3H2lOiPLBbjh/eJ8ePHbKl28pKWZuvxFxl8XjL5ljGqjZO9nLDCmNs&#10;7sUXXrSFvS9fviTDQ4NqhQUrKEB+jJkwduJasjfUixsuU6zLgEC2yM+tK7/m1wdT1VL92T+Whr//&#10;Xql6z09I/q/9shQ+8WeSUSLv72w0KzZWXyo92cx1O3AAzPbx8QktT7GRwZslRCcdzpcWR/Wdcaku&#10;O2lTV6YHM2pxp2VKQdRtoqlMOjtabA5i8N7bJ0N/r8PTY3m1wNJj2bglC4RZgPSmBqW7Ny1tHXGp&#10;b6ySmtoKOXb8qConBXL69EkpKiqUvLzT1phRWtD2UGSw5LFw3KLBqifAg+sPhMzNQf2EEXXtRgRj&#10;f/QNdtM4p/1kfR2vyoosLsypIjIpY6NsNDssZ7X/+XN8G9yEkCKE4dfD+dnJ8DJCdAQS0UZTqmQT&#10;cdvdnTXXHb9Tbwhq3NHuPr7f6uLtBnVJvVLfKCjIBmQEMgGZwTdil5FnnvmyWocHjBSffe4ptRzL&#10;jRDXzq5J3/SaPNkwHElwbxQQYtnEiqTaWzfo78a/r3/9kuyrzchDHUUnZby5RhaGOoxYIBTcn811&#10;xZKIN0l5WZmUFBdKZUWZNrJaJa6YWnXayLJZmZoK3DuuYeHyZEsoH4/k6GTjFhjnWGEWLKPPQHwg&#10;91m/n42De7vbbWUXLFQnPidBLC1cpaxfSr6Hu+Pmsq08/pwc/b3flF2//ity+plHpab4lHSkGyXe&#10;qFZwpkWSWrbxsRGZngqWQXIfN6swYKE++eTj0tGVvGORpkZKSkTnLsxLf19KmhtKpC1ZI+nWSjsm&#10;WirUeo7J3Dw79W/trh6V3uvBnyMoh01p5xZGZXp2SIbUyuvpaZNYvF5iarVXqvVeU1NhWzXV1FTp&#10;scB2eCfKNpkMlr0iyIP5Xh6YgDClobvCEhYogLokqtEJEUR1mncOKP9WHWzVR3A9+H+rnrwvUa+B&#10;lu1b/SzK/NyMzExPycT4iIwM9ZtC192VkUyySdFgbZuF9JtrCyXeVCWTE3yDrfQIJEH5ZNoC1/yd&#10;9wOoN9ol/bi0tEQaW7SNaztviTVY5HNdXa1ZKtyH1cLYLGTJ/1HpPcCbg8sGJ0V4wscT8QoePnxI&#10;Dh3eKyVlZ5QUD8putRIPHHxOv1mzTcW4ePGSNGRn5HDHnVkEvGj8vJTX5W/QX+7fd6Wnv1lOpbPy&#10;0MDv/JYsf/yjMpp/QqayMVma7rYI0la1VsbHBq0g5zcEIOQEcUFoYcLz8TdHmAD5LRdR94afCeMV&#10;Jc7x0QHpSFbbEnBmUekR9yJLw3UlaqQ7XSsptWhT8Spz3abVNGZ6RUN5kVQV5Uk6GVdhwJp8rCIf&#10;k5rqGqmqrjLBTQADIdoQIWMsfCyIgACHjq7E5oLbuaTzRoGFBkiLNBfUWpyfG5L5hRFZWBpTq3DS&#10;1jn1ccM3S4bsONGaaDTX5hm18MrLS83Cq6gotzLHYi3S1NysAiTYGBTCw80J4fGtacwunL2BuxD1&#10;a+Gjg3RYM9GFjd9z/4FybZUtXE7Oc+vr0sb/fv3ChQ2Bsb4u60p6K6vLsry0KHMz0zI7rVbeyJD0&#10;9XZKT1daFblg+cFYY4X2y0qJNZRJShWoRCPLKtbaVmcDnU0y1NUkkwMpiwSHFEdH+jffCRBGWE98&#10;I8+X53mnw8tJRG1bGys9zVpQ3MXLy9LX32HeK4KRuA+Lhf6OtcIzUek9wJsHdeukiFzx8URiNNgg&#10;4vSZY9KgSlxp6Rk5fGSv7Nr9uBw5ekB6erMWeXr58hXZU5WVvKH1SKJ7o3gqr1SWV8ble9/73gYR&#10;Bn9f/eoL8uizX5Cy0Xl5aPi9f1uy7/1pafv1X5POA8/KbE+rjcmxFNvwQHZzabXtCCsK2xHgdmTo&#10;5wDSdQsxuPaqLMzPmsWajlVKoqlc0nElQEV7qklSrY3S2Z6Uzo6UQrXldMIsWcYemRheXl4mBYWF&#10;m+HrmOsM7EICgI+ExoirlP0eWSiAPAT31dt42p0gREA67oI1gtwgPydLJ0xH7vO3Ap5jx/+a2nIp&#10;UosPix73JlaeB2ysrmytZk+DBS5QXEhydIT/Dzf4MPx30sfC9vGZmz2zs0A5bqwbL1/utQsXgzpF&#10;GBBxu7bKijFLZuVNTo6phdcnA31ZyXakpT0Ts3mxscZySbZU2XAFqyvFG0tsbm13usaC2AgsG+tP&#10;KOklLVKbsXC8JnhJ8JiEvSbJplLp6W7Tbxt8A74tVjsrhhBx6vm8vow7Fy58IcRMJrWxFnEQ/dzT&#10;xxSLYF9E7qONEtjBmBb/R6X3AG8e3u6QA9S9jycid0+dOiGlZfmSSDVIXX2ZFBadVAvxWXlm1+MW&#10;ZIOijmy++sLL8nhZ9o7MT3zk4YflYEWldHZn5Otff1WJ8ZsyPdslzx47LMVDS1I2cVEe6nrXj0js&#10;h75PWn7yx6Xlt94nfdVF1tGYON+vHerFF57fJK5cosuFk1sUIDmAW9R32oeE3E3KkQqgsjCxnSAB&#10;mwtPT42q1sxivpOqSc+bkBlXId+aiEt+Qb7U1gYbeDI2UKIWENF0jEv29vZow2eO1phMTSgpTIzI&#10;3OyUvv/iJvGS9/D7cOdCIsypY1smJ6ooAnqjuBnZvdl3kM8r19akK5vUxlZsGjDasBNeLrzR5l67&#10;HfjzNH6EDd+BTvBm0nwrQQCLkx6BKsE1r5Ot+qGDc4RoAu0XxYLgAeb9LZvyNjM9odbZoIwM95m7&#10;v6s9YYFk6ThBVbVKdGV6ZDpShXQkaqQzVSP97U0WbEWU8bgSHn0Q2JDApAqHCVZh2lrtycA4uh59&#10;LN0xP9YlHZpmr/Zf8ut5hgjwhtyvlhHfY3R0zDxB6+cXNvrDqg19NDbW23fiPoQyljIWM8/kpvMA&#10;dw7eZ5ALget/2ZRzgu/q6sqlM5tQGV4v1TUlajEelT17n7bI07379lg8CZbl5NIFebzm9iftn0gO&#10;yOc+8gdyqCYhxePrcry5SZ45+ll5ZM+XZX/5aSkcXjcyNELseNcPS8sPfb9U/tS7pei3f0Paqwtk&#10;TjsiUZ3JWK0W6qKRxK2QnxMK55CKEx+VQsEYu0BLZaImATSE4qI1eNANDZRxPMaheNbTfFWtRPDy&#10;Ky9vktjLL79qFT0wMCjt7R0qgIbNFTQ7OyOzM9MyMzUhk+ND0t/bIT3ZtJalWlEjjbUlklChNDMz&#10;rmkFy8blgncgNE6ePmaRljcjsXsFnkesw/yC0xY84S4ih3+L8P9vBuG0HJAgE57vVULMzY//H47o&#10;vBiK5Lyolh5Ck7IAAlcW5mdUORuU0eF+yXamFQlJaF9JJxultaVa21iRkl6puTTblPhYmIJALpYw&#10;JHiNrc9Yoo/pP4x/+1SisJXn/4eDxwwb53Zt47dcME+3u61BOtTyXN+YtkFZ6GuMITIkcL8SItZv&#10;pj0p5y4EiixDEO0dSWltjW96LJATECJy5gEh3n3Q1rwPwQNwQH7+GUmlm2VwuEPau1olpjK5vLJA&#10;Tpw6KI99+c/kI3/8RzZfERmGl6Vnck2Otc1EEt7r4Quf/NgN10omzimC9VNLxi9tEWLDT79Hyv5/&#10;PyP5f/B+qTu2RwaVCMf7EzY2YdsmXTwvr22QEHDCgzRwL0JkTlKcU2DcFuwa4ftjMZiP35gjRMM5&#10;lULDvHr1qqXjQTa4MWjUToiGrwb4KvBrCiJQJ8aGZWSwx5Zl61Xia0s0Srq1zqJimVrBwgCsijNg&#10;8yNjMpxtsUXIR4d6jRBzid5JfWZ6WopLCmR+YUyJ5s5ZiHcL5I/OPzjcbcExaFcu1EFUQ81F+P7t&#10;kHsfQoYG742db0okKks0vV1jVeH8bb7/OpLbmp5AZzt/PpjvR6Tmwvyckt68TNKuhpTwutKqULWp&#10;hdcsbUp4SSW8dGu1tDaWWxvrTNbZghHd6bqNObjaxrpjFjnMvFksPNyakF54QfxbQRTZ3Qp4F0sp&#10;ZrQvUCYvN2UlmIThAM6tXiLqbyeCsvA9Ibme3k65cClYVIMxRMbS8Ri5EoB88gXB76c6uFfh7c/7&#10;29jYuK11nO1JqZzql76BdmlrZ//GKr1+Rp7b+5S8//2/JY888oh56vhurMT0bHFCTvSt3EBu2+GR&#10;P/uCPPHM7sjfwriOEI/8P/9FDnzwd6Tw4DOSaiq3pdrSLTXSXF8qfd3t8vzzV5R83HV5dZPpsfYg&#10;PYiNa5AiY3CQGeHMkB6ESANl7Ao3KJWBm9RdpQAidGsSQuVeSJN3OfFFkRZjm73ZjMSIhlWCYyNg&#10;3LyD2ZiMdMctAAeBND/eYe4mBAVCZlWP3NfX3WZpkFY4bX8fwj2/4IyMTfQZ4aBt5pLQvQRIO3AP&#10;pUzoYQ3kdnZvmH49/H/udRqhHyE9vh3A7YbWhjDh26LwEIjEOwFaHdMu9u/fb0E64XRvF56Gp5N7&#10;9HMi04IjZKekByz/bGUD6RECvqBtd1bzP27TE/q6O6S3p106Ui0WrRnTTok3oaW+xMar4/XFqlRV&#10;SzZZY2vysvsLyxQS3EVkM20L0ruOzDaIz92ZbzWwLEeUlJlfjAvXvyX9Fnc2wWP3GyEC5BCu65WV&#10;Wbn2fDC3lsAaFozAKnYLEZmFpUz7pG6i0nqAOw+XJch4hnTYQGF2flhlbK/09GUkmW6U+oZyOXx0&#10;r/zO7/4P+dM//VOLTIVTWBT85Okz8vCpmBSEdsYoHL0gecM3Bt08+qUv3XBtO1xHiEXH9lo0Zmcm&#10;rtbWkMxMjdkao0xJmJ+bM/KCJCgQRIWVB+HB3GhdNC60ayc31wIgRyJSCVDJJT5AulQOwpXnqSx+&#10;x7IhbZ4PE1QYXHv++WvS0RaXNrUAiTq1sZZxtPBgxwsEgwulsLBCe2YtUzR+DxgKv8P/pxxMNh8Y&#10;DHa92AmEyLzC1kSTpFNbG6GGGyT/O8L/e0MNrKRgHUgaLb5+FBsIDxcoc7uIviU4CYEC+RFRioDF&#10;RUuwki+JdezYMXOBh99364jOZ3hSevj/C5p3hP2a5p1IzQXm402zo/iAWnftFnTVoe27o61FYo1l&#10;korXGVmkCNLS/zuTtaYksfUWKx6xefXkUMoCV5iXa20LC09hm2IrvD15O4tCmKTeStD+KQOBOUuL&#10;wRQLvjGgz0KKUQrTTkZQRnBBrl7bCk7DUiQWgLmIlJ/7aNdYiL6ua1R6D3DnQV0jV7EQi4sLZWJy&#10;QJZWpmRmblhGxlTOdCdtPPHUqSPyoQ/9oVmIxJR8+MMfti2jULIPnciTg3W9RmQQ48P5rfJkaWyT&#10;3I40tssnfuvX5GR6aPPa60IJsdQJcWV5QRuKCtSNeYAvvfSyzMzOWpQg2j+CBpcmBEUDAj4Jm8Jh&#10;yWHZOeEBSJAjpMdzNES3KhCSpIvbhkbJFACCYbhOOqTN+CLpu/syTIZOWq9qnoYHuyUdq9ianzgd&#10;FlAco4UFIeqtzZVySTvPdunz8RD4EMxV1Ta9g0WR0b0A8sacw8ZGJft2oguDaROAcwiPbwmoY76F&#10;rx4B4THu58sqQXCsqcl34ch3YswFVygrnaCwMP7LN8MtSjAU6UKovIc2wjO4OVwIeYdw+P9GfnoP&#10;x+Be1SRDc+c87wSvnF1bNQsAt+b01ITmf0QGB7o3AleS0tmmJJBokPakEvfpQ/Lcrsck78Q+2b/n&#10;cakpO2VbmeFKHOlV5W8gaYrUphcBZWpjzV5Ij6X1oohtu3G7ewnkmbIlmtkzcHizHQAUWr7p/UiI&#10;gHZy+eqaKbD0iXXtE9U12hb7t9oibZ72Sbv1Z3PTe4C7A74BRhSbsLPwydr6rCwuT9g86YGhLmnv&#10;iktR8Wn56Mf+2HbcZw9F5paywTCkyCpYedUJebymT3aVJ+Tqy6/K6sUr8mfFGTlYm7LNiCNJ73VQ&#10;OrlBiK+9puSipOCWEeSHsEP4QWJObsCtO8593A9AZJCfCy9cEbjTELAAa4JQfLZi4QjRuIsNV8bR&#10;o0dNeJI2HZXoUN7teYoirNdefcXWIu1I1ZoWHyW8ouDac5sKzcsbhBgmRX8n5UYpaInV2zgEIdxR&#10;RHSvgM5//uKi1NVXap23GFHxHSAt6pbvCelBeAgDdj5AMBKG70vlYQFyD4SH0ECTxmWB4EBBAXxf&#10;Fyx+zAXfDkuSb8/9UfeEQbuhs+DSXFPSW9T3zc9NybgK87HhARnozSrZxaQtzYIKtYbaijNSXXZG&#10;Th3dLUf2PSnx+hKL0uzvaLDglb3PPCK7n/y8EWDR6QNy5thzMjWYsjZCGwgfA1xv6dFWwuc7CeQZ&#10;ok+3VKrwGbDv5N+Kb4qic7+5C70djY6PqeUxtKnEInDLK4qsPXsdIGDxcuAJ4f+o9B7g7oBvMDw8&#10;pAp2maysTVsUP99oYYklIrWvD3ZIaVmefOpTn5AjR44YZyBHfu/3fk8++9nPGkHu2ndEDpTH5Jvf&#10;/rbNI2Re4ezyvDxWHI8ku1uBEaJCCREyCEgHImAsECGIUKQAEJ67PXGBQnxYAwhHSA/yhDiIDsWK&#10;YL4fwpBOh9BFyGJVoJliGeIP9vlwAGsFiwRiJH0EKPdiZUC6TlRhGCFqvldXFm1lDiYj35LgQuhN&#10;svBAsIv+0uKcfAVlQJWCcNqAcpPfuoYq+2h0rnvVbUreAOuPlpTkm4KB0kGnh/T4LhBf+FvwffkW&#10;WImMB/MdcJfybZ30EDAIjO1A+4g6J416fRdeANJiDI+0iHhcVQuPMbyFhVmbAjOqhNff22Xj1V24&#10;wJONkknUmwWfVIGebKqQ9kSNbUrdk6k30iNAqr78lBw/9IzkHd8j+3c/KrVlJ4MdVZTk2CKsvOCI&#10;dKuyRLvARc59WT1iCV5PhDuP8G4GLxPbjLVpG+/OZqyv8l34pnxzAp4gRr/m328nw9sdLv6e7g65&#10;ei1Y7Ymo65KSws3yAoZ+fC/E+6HsOwXUNe0N5aS2vkrOnpsLlpBU+bp6dsZW1CJmo6KqSMnvM5sL&#10;pyDPUGKw/j72+SekKtUv3/zWt4wMw3/l6S7Zm5yMJLzXw3WECAE4IfA/ZARBIcTcEkRwIkixINzN&#10;iZBF8Pr/CFzGkCgwZImVQqPzBXc54lbj6EAYu2WC+5WKw6rBUvToVc+bwwlx/eyqtKcbZbyv9eaC&#10;bVPwBVYBBMru9XNMvXjt+hV3PH1XDFjaDO0FMryXxxHp/CwiUFdfYa4F6pOgJ5QPJzwEBt80LCBd&#10;SGwJhq3/g9+37gn+d5fmlhuONJmXx5ZhkN7S4oJUV1VKaXGhEd5Ab6cM9mdtzJfAldZmJp+rJdtY&#10;ZtMTUs1ltjUWkc0sGM8KRERrsmISYGyYaQpEaTKeh8u7Rgnw8S9+Wo7uf8q2/jq09wkZ7QnaAc+f&#10;PvqcpJtLjUTZTgvCTDWV2pQHJ8TItnIfILwXaW+23ZQS/15Y+3gEIAW33sNCa6eCcjDPkOGCnt72&#10;6wixvKzE5Je3YYZkIETkz/1S/p0AlxeQW3NLve0mFKyrvGzny6vTMqukWFVdIg8//GfmzYIb4JhD&#10;hw4Zr/zBp5+Wc5eubVDgjX9PFjbe1so2m4SI8A+TAeRApmlAHLEMITUiB3GrQXy4NCE+XHGQF+4X&#10;gNCFyGhoToC5CBMi9wDIFysGQQ35ImCxFsP5CsPzfPXqZRszwkXmkaQ3CIcNMgRLaiGOZePSG6+T&#10;VGO5CukueUmt39w64BxCpExol/i33QqLIqN7AeSNVTm6sgRNVJrg8wZIpw/Dr0F+AQKBEuyecFGP&#10;wfXgPhqyEp4KTwTOuXNs/rmg1j3jeOMyOT5q43j9Snpd7a3SwTqxMSWgygKpLjtlUcCp5nKbgA45&#10;sfUXy+4NK+FNDKYsWpP5eFh3m4ErKtAhrVxLDvA7Lm++eVrTPbr/SXnm8c9JZdFRI037zhPa4WoK&#10;pPDkPjm853G1Jk9LnVqUjVV5FiHq7SK3rdxPoO56tI5YEABXtH93+ih9GO9HuH3kCq+dBsqAbOno&#10;aJf+gaxFmdIn5uZHhY0HfIoF5cWjxdJtyCD+j0rvAe48qH9kO/Xf1FynCvyKGRlEx6PMs8MP874r&#10;qorly19+zDxMeB5RXgjee/zxx5Uwl+QDn9snl6+9sEGBW38jq1fl4eKO29o66qaEiFUYjg5FuEKI&#10;uCOw+iA9sJ3VFwa/3Qykg+XpoeC8D5AP4PkKw3978cUXpK87Y9GBixPsMXijYHDBt4RlodZI664v&#10;y/DjX5KRvBMymu0I3hVRB/zPx2Pwt39ANc47sMj33YTlTcEC3kVqmYXnAF7amI4QRjBFwS09Vl0J&#10;CA/hSeDKspIehDejGBnuNwsv25EwsFYswNJjmk5CiSnDqitqkdgKR2rBAVyXLDMG2TnhBSuuRJOd&#10;I7Dob/yWDqxEm+ow2a2WfpmU5R9SwjstbbFKiwwlbVyGLC7RWl8s9ZWnpUIJs+DUPtvE+rp3RaS/&#10;00G52Ai7R/sFc3JZQQeBhPCnzzGezLiMewpArvDaaaBseEDaO9pkcKjHLI/ntT8wLlVeEUSU0p+5&#10;DwuRoQMvf1R6D3DnEcidi5LOpKU10Wx7q0KIfCvkK1Nk1tZn1EIslV27njGljYA/DDCsRXbI+OQn&#10;PykHDh2Vxw+Xyre/8x0jwm9+69vSM3NevljaLQVjFyIJ7/WwGVSTS4iA/yFFJ0QaEoTFuNOtEGGY&#10;8G4G7iUtXHu4cWi0vI8gHZ+wn5u33DzijmuLq0WkAvAG4YDQ0+OiCuPOE89Jy4d/R/p+8d/I1D//&#10;p5L9lV+WzN7dclGF/1f//M+vew/ngI9XVV2pVldann/h3p6cT96uaePCB19eUbqpERu0HIDviNBg&#10;XU12qJ6dnbbxvNGRAdsbkpVNiNRk1ZVEc7VaeXmSaqmU1oYSi+a1RQ42CG+wu0XG+5K2P+aM1u/8&#10;aLCeJqQXJrwo4gt/o5v9th38Xsgv3VJu1h9jhi21hRZEAwkbKarFOKCkSFDNwWe/LAeee0yOH3xa&#10;Lcz4G37nToLXOVY400v4xrRl2gJ9jmA2BAx9z9tIlADbSaAMlAfhOTzSq0J23QhxfLJfZVeFDRtw&#10;D+0fMmQa0f3kMt4JoK6RQYlkQuKtjWYZ+lBU4DpdsUj5srJC2fPcc+Z9hBvgHRQ43Ka//du/bdMx&#10;yuoTsutUrRHiqaqkfOZwoxx7Ezvt35QQcReScUgLUqQzEaDBuJS7RHPJ7XbghMhAP4E4CHEIkWAb&#10;xjggxu2sRPJMPifHhmxrKI80DQsG/mdT4X61Ipo/+Nsy9o9/RkZ/+t3S9q4fksRP/KjEf/mXZKS4&#10;RF7Gbapp+rvcQiQv8da4bSODNnPPW4h6nJ0jaOK4DAwEOx2cV8tvaipYTJoVV7o7U2o11FqUbdx2&#10;CKmxtTWZfM5YHmN4BK4wH4/J3UxPIAhpdkRJTwkGC89Jz+r3dQjvbsDfy/6dBMzgHq2vOK3EXayW&#10;armtRuR5Gettlbxjz8nhvU/InmceUWJ8TC3JCluNaXWm9y3J71uNoH66bXpJokmVRSVE2gJwC4lI&#10;Y4+yBFECbCeBMkB24xPjMr8wsanADo1klRCrzFXs9yBcIU4IMSqtB7g7oO0F9d8iqXTMiJBvBDjH&#10;SmR7vPKKYpvHTAyHTw2jzXLtd3/3d+Xhhx+2Ybbf/qPPyWefzZOHnzkkp8/kyRNFKSm8jfVOr5uY&#10;n0uGTgS43CAqokohJvy5+N3pRHeSEDmSJgOnFJx303h9LiL5yc2j5xNMTY5Jc23xZkh9rmDAQhxR&#10;IZ94+BMy9M9+Tnp+/F2S/OEflMYf+D6pfve7JfnUU3JueWWTBD19/icvVHxtbcXGUlDRZHSvgIa1&#10;ujajykuJTWhFqWFidjrZJCklAXZAyKbqLNrSxvHUypvoT8qMEgsW9vxYYOUFAjW0uEFoTl7wv1/3&#10;et6q87cSCH3y39FaKY2Vp6XgxF45oIRXdHq/zKr16PexykxZ/mF5+rHPyWMPf0oJco+UnDpgc/Xw&#10;IgRlvjH9nQy+D8FjKDuT4yPWFpwQcUXR3zzK8n4gRGDlu3Ruc5Uapl5097TZHp8o3pQdmYOFSAwE&#10;dRKVzgPcHfB9kPfB1K6EfqOzKre2jAy+GVPHyiuL1UDKt/aJ15AIYeJVCOL84z/+481J+sxx/+hH&#10;Pya7du2ylWz2H8uTvbW9b3gR8OsIMYpksLxgZqKBKAjjiWhUBL4wnninLUQKjcbKGCVuUCoCAua3&#10;XKIK5xXCmp4clWRLhQk3F+a5goGVRbpqzki9WonJv/NT0qKEWPren5bDv/YrkqkoVwtxa91UT5/3&#10;fu1rXzOTvbKyxObMuBV2LwM/PBpWOp2yBriyvGjz9rqS1WZFQ3wWuLJBBF5nuYAowvV4r4KysHZo&#10;TekJee6pL8qhPV+Wfbu+JPG6Ii1rEGiFZUv5i5Uoq4qPSaK+RM4cfVatybKtRR2UEJcmo9+xE0GZ&#10;6BPxpjIZGx3a3I4KUkDA4JEhEpxrIFd47UQEC7RfMHcpfRU3XE9vm7AVHLKGsuPhIkgDpeABIb61&#10;CBSSs9Kg34O9Zt1CdNnFOdGmBYWnTWFzfsA4o60yDePjH/+4TedjfiIkiCeRa/v27TOX6omyJjmQ&#10;eWOLgG9LiE4EECJWG40GKw23KX5cCBHyulOECEiLdxHBiisDa5SGioVIRWw3jkg+WbCZydpNNQW2&#10;mLILtlzBANjBI3ZyrxT/2i9L0T/7R5L3Rx+QfEL1R/pvGEME/E89sJ1MWXmJLK/e27teeN4gxIbG&#10;alMoWM+T1V062+IWeIS70+sDeP2E62ungfwzCT3ZWCKVhcektvSkkt1zcmz/UxbVihW5qhYuVnCq&#10;pU6FYaM89vh++cIX98jjT+6XuupKGR8I5i8G03J2dn0A6oTyBHMRqyyamihhJz+EC3MRUfbuG0JU&#10;MsQdNz8/I1c2hjcgxI7OpIXu8xvlRN7g6WKd5QdjiG8dvJ2hkNSpxd7b165y63p5yjnbdpWWFVrM&#10;Ct8H/uEZuACS/MIXvmDGE/OrDx48aG3485//vHzuc5+z+zBiDlZl5Wh2MZL8ohBJiE4ITgS4LXEX&#10;kiFICjMXVwPX7zQhYhHSSCFEplugSRB5ig+ZvEB+nk8HK+y88OILQah/skotBV9gOVpArMz0ykRv&#10;XBpO7pGqfU9IW12htCeqjRCxNKMIEbBzMxsNj4z23KDR3Gsgb/jh6xsqLbSeukW5yHalJBOrMOsw&#10;qKOdL/SBlwVgDfW11ZulyFhh/vG90t/RJEvjGZkc6ZbTJQl57FBG/vDpfvnDJ/rlM8eX5eHjU/Ls&#10;6T7Jq8hKW7JNJvrbZHXm/qgfyjA32mHjpT3dwWbN9CuEEl4e2gcRfO5KjRJiOwpKiMFQS0YWFse1&#10;L7CE26rKkcTmeCHlRNag2LOgCPUBItN7gDsKJ8RA1ldbNHyUhcjiIsUledLU1GguUZ6Bg7AUMZoe&#10;ffRRI0u+ITMfsBLhJjjKtxO8eu15OVjfH0l+UbiBEF34OyAhOgqESKQPR9iY+SMUiMxFkdvtAKEN&#10;sGiIfKOBEmHKGBiuHaxT8hQmqyDPr2klPC89KuyZbxV2/blAiML0YEqmBpLmaoMQu1WDZPoG73D3&#10;bBh8DOb1DQ51qcYZTL24V0mRBoZWzAbBtbU1Vr8IgoE+LWtrzaZ7MFd47mQwvcC/LQE09RWnpPDk&#10;Xkk0FEu8vkDyzuTJ53bXyX/64xr5px/MyL/5kwH5rceX5E9PvCrPVH9LTrd+XfLiz0tR47Scym+R&#10;iaHO0EIO0e/cKaCNs+M+iyGw8LkLJTwyRHXjhfFrUUJsJwG5gRURj7fYGpn0UZZcTKXjNpeNfkw5&#10;IU1cpr5Lz/1Q9p2EpeUlqaqukNGxnhtkKedr67Ny7PhhiwKGEH2xFr4fC8CwvimGE1Y/BEmgDWOI&#10;zFHE64H3g288t3ZJHinttN0wokgwDCfEcggREmCM0C0zGJZoTwiJyFJYGFZmNwN+cwLLJbbbBWmR&#10;rq/CTyMlP7g4ON/OZco1FiIf6Ou0yMKtKNMtAeljZAiGxcku266HydusVjLUHZN4Q4n0KqG+qMRK&#10;eu4uBuSBgCIql/GWpuZqmzx6r5KhA1LEHYFVi+Cjww/2d0tzTaGt+nI/CPpceJlwCTPxHvfpqcO7&#10;5Llnn5H/+sG98rP/9xflb/yjJ+RHfrFEfvY3muWXPjEsH3jmnHwh72tyqOm7Up79riTGviFHSiek&#10;pLxN1ue22lDuu3YSaPsDXU02nYZ+5uTHOVMv0KzdlZgruHYSvFwspMFGwAuLk9YPgr0QtfwdHSZL&#10;kG8M+eCN8oVHdnrZdxKoa+ofA2NianBDlm7JU9aLJso0v+CUrTiEDMbyQw47Ibph5kGeuFEPHz4s&#10;Tz31lMGn72G0LZ67JvuT2qcnLti0iu3AhHzI0AiRQBYirkgcU9RXpPE1MNGmaFBYhk5gd5oQyTz5&#10;gHhw5+DCpDI4bucyhcD4bXxsQDKxYNoFLkHcRFODGZsUzt51Ax3N0pNpkLbWakk2l0sqVi3tqQZJ&#10;xuskk2q2dTQRClQiy5zhRqK8aCgIDFxL+/fvMzOej3Wvu02J3BqfHLDVOebmgvlnE+Nq5TeWKyG2&#10;3beEaOVSoPRUlxyXA889IR/7/F75mV99Tv63n/x/5H/6of8uf+Mf75X3/MdK+acfyMh/+cKM/NH+&#10;a/JUxbekrON7Ehv+nqRGviZHi4eULBKabqBQ7eT6Iu8oCGx3xXJ6Thy0dybn0+fvB0IEtHMU+Zbm&#10;JlsCjH5KxGJLrMFkixMifRy5xpH/QVR6D3DnQV1jxZeXl0au/gUhrq5Nm4XY3t5h3kEnRQgRsoMQ&#10;iW1hSA1LESOKVWyIOsVKfPLJJ+0+3rOuz1RmxuRgZtpI72bYJMTCwgKz/gAuFOCLPmMdYWU4Ad5J&#10;InQ4weL/ZbCUd3pFYLW6hZhrJfr/8/PaCeqKbYNg1qxsi7FLfo20NlVIW7JekrE66cmqRhFvkI62&#10;hDQ31kmnVmaDasiJRKuU6zsRDlQilQsBOhlCjtRFfUO9FG0QYu5HvJcQ5E3JfX5U8vJP25Y3CLvZ&#10;Ga2j+hKZ6E9skEe0AN3JcFIEg53NcvzUGfmPH8uX//MfPSJ/7ft/RR76m/9R/vf/7+fkR/5tnvy9&#10;X6+Xf/1HPfL7z6xKecfXZGb9e9I1LZKaEKlpuyT7j7KWaqA8gKj37QRA6CxCEG8iGC7YrNlJAIEC&#10;MeCduR9IAcKbVkJMJOOysjYjL6hwPbs+JzV1lZvbkAGGYZB1WJOuIESl9wB3HtT19PRUsFDC4sSm&#10;zArLL9zde/c+Z7IXHnDw7ZDRuEWZnueGHLIa3uA60zGYowgxYkXCXfDH4cZ+KRo9F0mEjk1C7OnJ&#10;2ioOWGZYanQQjk5U4fMoQnuz8HTR7rBMISA0AhPkyvJUxHaEyE4VLDeG2zTeUiudSnjxlnrp7MhI&#10;U2O9pJIQXqkRXlFRoZSVlsmZ06dNENApmrUyM+mMDA0N2rsoKx8OvzWEzIegQolkqm+ospDge50Q&#10;0YyZi1hTW2mT8y9o/S2o9RtrqLA1QAMhHy1AdzIol1t07GuYX94k//D9+fI/vecj8tD3/bo89AP/&#10;Tf7nn/xj+Zv/5ID81H8ql3/xe0n5kz2zMjT7Ffnzv/grmVj7nlT1fE8aBr4phQ3T0tcZuOB3ctQp&#10;+Wd+bqyhzLbSckJkXBkvCAKGfn8/EAPlghBbEy0yvzBufZV99qqqyjZ3uuAe5At9H5nH/1FpPcDd&#10;gdc/09iWlqOj9hf1+uEjhywKGA8hQA6j8OC1ZOoFcS0M6TEtkPFhxhNxpzKe+MQTT8jv//7v2zAf&#10;v+PZXL94VT52sElKxs5HkiHYJER2xnfCCyOXsO4mICIIkQ5KQakA3ou1SoGiCNFI8bVg38JhJTRW&#10;o6ipqTKfMudu7dXUVEuiNaaV06Wmdrv093VLX29WBth9IROX/t4OFQrB9A53zfr7/J3T0zNSVFwg&#10;C0sT9zQhAvJ2/sKCVFQW27gsDWl5eVGalRBZEDsgjWgBej8AEpgb75IDpZ3ynl8vkb/24x+Xh374&#10;D+WhH/qA/LUf+aD8zZ9/Wn75jxpkd/6UPFe8KMXxC5Iaek0KUt+QIy3flcLMt+S5wmlVloJpPDuV&#10;EMk7YDWfREuljI8HhGjL+OkRoYICer+MpdHOCaiItTRLfX2NxFubzF1aWbW19yP3YC0iG/BE8dxO&#10;L/dOgdfzyMiofRN2yg/LUj9n6ck9e57V9jlkMtkJke/HxHxIkTaLkoOliPs0PJ6IS/VDH/qQvP/9&#10;77cxRe6DX5bWr8ie5uGbkqER4ujIkD5w9yzA14MTMOYtLE/BsNCoAAgRotxuHBFQYXRuXECYyYOD&#10;A9JrVu+MahmdFmGZaq23aNJUrEZScdbpLLc1OhPNaj1WF0i2MyUvb+Oa5b2ML1ZWlpvmyUfDCssl&#10;onsF5I9ggnii0QIMGCNaP7sm7ZmYbZu008fFXg+UbXa0S54s6JYf/s9l8tBPPiwP/fhn5KEf+4T8&#10;f979J/KfPnBCOgbPyde/8W2pbz8vH9k1Lr/31IJ84sjz8kjRN+Rw83dkV+GSnMmrktmRjqC+FFHv&#10;2glgXD3RVCr9PR1y8QLEF7gOESoIEDR2I8odTgzkH3nCVC1IDwsYeZBIJk2ppsyA3/AYIXP4Pyqt&#10;B7g74BvhtWpoqpGz54Lhp7DcAoPDWTlwcL/JfbcQARGnjBVi3ePV4DsTKcz3RPYztYYYGAjxgx/8&#10;oPy3//bf5CMf+YhxilmJKgdr2yfkQGpKysYvXEeCmxhXQhwa6LXGAYvmktVbBWNw1dhoqLA9UUVU&#10;HiYvBYeUconKyYvd/pl8PtDbJW3JZskkGiTZUqPHOpuUDLqSVdLb3ihDXYwNxWVyKGUT+dl2iMnb&#10;HWn2Yry87XtwI588eVyGhrqMDMMf8l4DeWPJqlYlRCwA8n7u3Lq5kzuTtRZxe/8TYqfsLsnKu3+j&#10;Rv5f731a/vpPPSbf9/NPyR9+tlLGps/LX333e7J28VV5/MSo/KvfT8q//Uiv/MaXFuWjB1+Ux8u+&#10;KV88vixHj5fJcHf8viBEFr9nHVsIgH7FESFBFDl9DMtpp5ODlwtQHi8T8oXfANcoLxG2fj0qrQe4&#10;8/DvY/XfUC3r56+Px+CIbO3t75CDh/abVR8mRNz8uESdED0IEoWO1WownhhPZAWbT3/60/KBD3xA&#10;/uAP/kC+/OUv21gj7f3KlatSnBqTwsG1SDKsgBA7MgklJF+w++21EmF5n3oBKcL+BNt4YE2YqJys&#10;+G1uZkriDeVKbnXmFiSQYLw/JfNjwYLUkEBgGQXTMBAUCE4w0NUs7UnmvFyOTB/wIWtrq2xyfvgj&#10;3osgbyxd1dOTsQhhCJHGxH6FHYna+3IuYhiUbWGiWw7X9crPfzQjf/NfnJB3/asj8vlnM3Lp6mvy&#10;zW99R0amzsvHHm2Rf/gbZfLT/6lc/sH7WuTff7RffvOxZfnY4RfkI08Py5cefVbaYxWb03kgxZ1W&#10;b+SXts8C6Kxny3i7CyYUUIIREBZ+LUqQ7URQHi8T8HP6AVajr1wT9ewD3B34N2Hoqqm5djNAMSy7&#10;mEPd2ZmQAwcO2Bivu0w58u24zuIwkBseReI+8HQQ4wHRMl8eK/KLX/yifPjDH7atoljBhiXd8CKa&#10;pXjxsnwxPy3FI+vXESJkWAkhtqVVC9bOwcTdKJJ6vWt3AqRJZhnzwqohxJbAGgZW8RO/HiFOTY5I&#10;Y02+LeFlFpAKL3cNXocNIeHCAjA9Ix2v1XwE66ZGvQNyrqmtlg79WK7JhD/kvQbCl7t72+TkqZOm&#10;abGE2/Bgr7Q2llgdeR3cj7D1SCe7pDHTJb9/YEL+xUd75b/+aYf0T12VV7/ylxLLzMuv/t5J+Vv/&#10;18Pyf/zsk/IDv3BC3v3LpfJzSoq/+LEBed8js/J7n6mWvOMnJNVcKrG6YP7mTpysT37pB+YFybRY&#10;vwoE00U7x1K636wlJz8/d3ANRRsFgHB9yp/77APcPfANzp+/IMwvZOsndsnPlaPBUnsJOXnyhPGB&#10;EyKAo5hvyPfDo8jvWIrIN8aOMZywEok2feaZZ2TPnj12JOLUJ+3jhsVAeOGVr8rT1b3RhJjWzPEy&#10;XuKEB/jfXZmAhPx6LqG9Wfg7YXnmQaIdQIiwOuG1nG9HiJDY2tqyJONVtrq/E+HrLU7NPWB8IKFE&#10;USYrSwub6YXfwf/Xrj1v7tx0OmbW171sJXreJiYHpLi4YHO+1eTEqGTi1baV02YdRdTLTocFDGnZ&#10;evs75cnKEfnIsXPy3744LV8+NS27T/XLv/iNM/J//L0vykM//GH56z/2R/K///1H5fv/+WH5yV8q&#10;k5/77aT8yqe65dOP5snpo/vkkx/9Q1swnOXPNi3FHVZvBAUNdrXYhs7LK1vbPUEOEANeBPog16IE&#10;2U4B+UeGEDGOHMGVNjo2qv1gwmQXfQASZEgG8P9OL/NOgbc56j+dzhghsshJePiJI8tOtrfHlbxO&#10;2Ld0MgQQH3MNIT1+45vCS3CFjyfiOiXwhghTCJH7ORJ5SoANswsgUdp+a++UPNs8KuXjFzbJ0AiR&#10;zWBnZ6fsJbwA36yboQxMY4aSCSw1WNmJM5fU3gxIj3RxkTLQTyGJHqWQ5AELbTtCBFh3BMywAg1u&#10;0TcitND+U/FK2zWD4J3wezx9opxacedWl9k2ULkkdC/BCPHlczI7P6rKxSnTnOj8zEWMN1Vs1NHO&#10;E+y3CggxKF9WKtr75c+qVuXDB8/Lv/6jLvnJXzwt//PffVIe+vHPyUM/9CF56Ad/U/76D/+W/G/v&#10;/ZT8zX9+XH7utxrlY482ytEDh+SRz/2JPPyZP5HDe56wLaXYPWN1Jkg76r33KhaVEIezMdsDk2hj&#10;F04IKpRNgg5wP9FGcgXZTgJlQn6xIMXp0ydsnKqqplzO5J1U4m8xGYObFJebR19HpfMAdwdOiKlU&#10;UpKpZrly7fplMDleuboisXid5Ofn2b0QIbKXI9YdATMoO84X8BFtF87id/iC78vO+izxhquUZ1jv&#10;lLFErvM7ecHQKU0NS17PckCIaiUaIZYWHlctsdImojOmQKQOpITmyMoxgP/9GmGsNLw7SYqkBXyL&#10;DyxD1wqIIKLxRrkzAdfZ9aI91Wib2zJGdqsWEPew8S2BNxPjg5vRrLmkiOnORNHmljoLWAl/yHsN&#10;nrfl1SkpKy8ytzMusmW1gDOJelu5JKif6Dq5H0DZVpUQZyaycrx1WD5XOCe/+Pkx+Vv/Jl/++t95&#10;KiDEH/4jeegHfkPxn+X//aPvk5/8V4/Lb3y8RkorEsEei6okxWoLpPTMQTm053GpLj5mgVhB+jtD&#10;ofB+wCbPRFbPTI1bX0IgQICErLOVDgKFayBKmO0EkHe8IUyPGhjqsjUxmYeYzsRUrgWkj6zBRewy&#10;JSqdB7g74Psg41tamqWto9Xcoy5DXWaxYz6bsaOk8X3cOoQUUeyPHDlihpnzBaSIpeikyD14GB97&#10;7DHbFWP37t0WZEMbhwwhRbaJIlYFWf/1b35Ldpd3SVH/mlSPXzI81BpvkZKS4s0FUzE7ISRMSwAj&#10;47dFsOKH5T4nxCjkkt2twJ/FMoWAKTSVQGEhSaZh3IwQn792VbraE9LaVC4DHU3BOGKEgAiAIAsE&#10;GmCXjGy6Rvq7M/rOwDWbS4i8gzqBYOho/iHvRXjjWj07I4VFZ/Tjx6xxYUUn1Irua2+4r12mDifF&#10;8bGsFMW75WPHhuXnP9wqf+s/FMr/8rNPy//6974o/+t7PyH/589/Tn72l78ov/rBg/LlZ06qBR0s&#10;XsAiBhWFR+Tpxz4rT3/5s1J85oA0Vp2RkZ6Y7ZyyU+pvUb81O4GkYlUyOTGiRBiQIQIK5RZhQdve&#10;yRaik/nUNEpgiUzPDlsfQOgODHbavOSlpcC7RdAeyq0/E5XeA9wdUP8taqF1ZdNmWLwYkqN8ryvX&#10;VqWxsdoMM76NEyLeQjgBa4956s4zHJ0U4SS8mrhFcZuyag2uUgjRJ+0zpvilL33JAM9961vfkguX&#10;rsqTZdpGnBAhG16OW5IXkwF3HWIZoXWhUWHCcsQvi2ZJhA8mq5OZZw7kEt6tgOchYDKPS4Nl2xg7&#10;pCJzrbYwAqL8iqyvrdpWUNl0fbDNkQqDKFLcIsKthb+JTmWe4vPPB67ZXEKkPsbGx6SislSJJiBE&#10;ECaiewXkC988PnqiuRKJYC4iUy+yqjQw/eSdQIggIMVumRnrlPZstxyt6pJPHWqX33qkRf7jn5TJ&#10;L334lPzBF87In/7ZXvnTT31eDj736KZLGSJhU+HSvINyZP+TUnByr+x5+otSUXR0c1/JqHfeayCf&#10;jH+mYpXS19sl57UfQ37ALKqios2VXHYyQZD3yakpsxDnFkY3+yiEyP57yCrAVBOGZnayArBTATcw&#10;z7y/v2MzFiMst5BZ1dWlNrWC+906BBAYpIZbFK4I8waEyLdFscNgI96D74xFSZAmnk08nATlQIa/&#10;+7u/axGrPMt7+iaX5Ymq/oAQr6l19ZIS4atKfpCLkw/gHOJjEBorg0bEi1hRBibG9GQcgo7FuB8Z&#10;o9C8yBEmve3g90KIZN4JkQrxCNMwSYXhv3Hf8FCPLeC9tfPF9YLBrs30yMxQRka64jK/MfF6MNsi&#10;SbWeLl44fwP5BoT7VTXLl6S0rFimZoauGwy+10C+yB8D1Ilks9TU1mwQ4jnpyLTanDTfFzFcP/cj&#10;IESiTv3bz4x0ydBAp61YxDq2ldqW808ekgPPflnK8w9K3vE9ZkH7/dTTYGeTbSnVXJMvJ4/ssuNO&#10;UijIJ8MIHa3V0tvdYe3gklqJEIgThC9+vZMJEdk0McHC3WW2/Bd9AQsxm02pgK022bSysnodIe7k&#10;8u40eHtjp4vh4W4jRKLhX3hpS25duMwYcKGtM81EfCdEjDWMMbwZvvJMmFs45xr84RGnPjeRaTaQ&#10;JJ4BpmTgOv3v//2/25QMxhNpF+StrnNSTrbPyUPZjlYZGszK7PSEXDi/buNxr2hGvvIVyEAtL+1A&#10;rBfHC8kgHQcCxEr0PanQMiEyXBFE/ECOnskw8d0M3I/ZS+bRIsgk7+PoUaY3I0WsuOmJUWlLVN8w&#10;jugCjvNRtZCSxw/IwKG9Mp9olIXhdhnrT0p7ssHKH0WIpE1ZqmsqlRCDbUsgnTAR3UsgbwiDnr52&#10;/S7VsqQN8bx+t75etZSSNbaT+vYu5fsLlNNJkYhLm5KDd2AqaxG3icZSWxi+taHYNhZmH0V2TAnu&#10;D9yNlcXHpKEyX+8pCS1/t3MIEcWgO10v7emYLWLhhEifwxUVTM3ZuYRIvsHo6Jgprb5OJm65bDcL&#10;QLMyzVkTmCzniGvNn8tN6wHuHiBEpq+NTfRvGBUQYSCz+F7rG1s/McHeDSIAIUJsx48fN8Kj3YIw&#10;dyCfITe+sU/ahxjDi4Dz7Qm0ed/73mfzFLEg+Z1nyd++ii55aKCrxXaJYNJ2Z6ZJCaVB+rQRTU0M&#10;yfzctExPTagJ2qCW4sym+UomfXk1Xk6n4oVYjWhgACanAsIZvxm4j/uJaoVcmYhJRcD04eXbtiNF&#10;fluYY1cHteIGUxuCYIsQlya6pFc1/dbPflSy//U/y8wv/wcZ+cgHZbDgmIxrHbAtFGuaukXocCKm&#10;86Dd9PW3G9nwAXOJ6F4A+QI+fpKXd9oE3iX94EODvRZcwQo9CPVc4flOgLnSNyKRAUFV2VStHNn3&#10;pDz6hU9I8ekDai0etuAjf4ZzNh+GHJ0svW3d6yCfwbBAvaRb67SfbW0UDAkiDOhrO50ckEUQXXVN&#10;hY2fu5eksytl8gsZg7cLoXi/LFe3U+B1TfALWz9NzQxfZ1C4zOK7nTx1zDggTIic46VkbBCDizYb&#10;xStch0N4j0/ahxR90j4GHFYmi39/6lOfsqAb0sTVCpmuX7giDy30Z2RBOzlCkg4/2NVsO9B3pmps&#10;IJ4l0EoKj0trrF5mZyZkbXVZO5JaSC8EY3y4KiFJTFwShRzx9RKAA/tCmM7guQVw+O8cyTyDqhSM&#10;9HFvMJBKxbweIZK3pOZ5bHObowAI/4GWCmn64G/JyD/9BzL+d35K2n/sXZL+2++W1PvfJx2nDkqy&#10;qVzmtHyvfeX6dzghsuxPQ0O9likYEPaPGCajW4U/G2hIt5/Odgi0r3MyMzsiZeXFplVduKiW/fio&#10;pFpr7vvJ+beCcPsYyjabK7Sy6Ji0aTs5fWS3WYruWnaL0I8gKs17Fdb+O5ukpaFMFhfmTTi5yzCM&#10;KGG2UwC5DyvR1dVVbRIiY1KE+KOsQ/rIIpR2+sMDl+lbB29fkFRFRZnJpShCJDL++Imj5h71eBYn&#10;RDyHuDxR7qPIMMwjcAeWIvdimMEfvgg4Y4ks/s1YIvEwuFB9vVP466GBQ3tkqqNps6PTedAo2Vl+&#10;cjBte+h1qQbNJrwdyVq1IGttikNfd0Ymx0bkihaYcQnGqbDoIEdYHFcqxIapy8vI7HYFARQEQKg8&#10;B8tTEUS3UhgqyMkpTIRhQNStzdVK6lvlCcrULQPxKkl/8kMy83N/W/p/7Ecl8UM/II0/8H1S/7N/&#10;Xxq/+DlpLDulFlTP5pilp8k5ZAuSyVabehFMKn2zZLhFiE5gUfffLkhvaWVSCovyTEuiYU5OjElz&#10;XakFjvCdo4TnOwm0DY7zY53Soe2jQgmxrvyUlBUclkxLsBRgcN8WEfozOwnkeaQ7ZvsiOiHeT2Tg&#10;5RlUwVddUy4ra9PW/gnjz7TFJRaPGSEiHJEtyKf7rQ7uZXhd4+kjMHFufuw6QnR5NTs3IocO7Tcj&#10;yMkQ4I3Ea4h1B6neCo8w/BaetA+PQLTw0p/8yZ+YdYjRxhxFpmKQPgrTQ+lf+kXp3Pe0zPTEg84+&#10;tdWJXCMmqg6CZDdyCJKpDSl2jEg0aCEnjIEhPgSvW3ZkhLFAXBRkxEmRzEYVxAmTzDOXBPcH6dCI&#10;eR6yfT0L8eqVy9KZidv6pEuh/AOEXlv+IWn6zV+Vtvf8hMR/5Ael4qd+Qgp/9Zel4eAzkmwolcH+&#10;Lnnt1YAQ/V2OF196UTtXmzQ0VltH44PmftRbgRMfIcaz8yO2q3f4+p1AQLTrsn6ebaBKpasraw0S&#10;l3AqXmNrvT4gxADePiAMplZUlx5XS/GolBYcklNqKWZVCQyUxJ1pHXqemUPJikwz2l/vRzLA4uvp&#10;6ZWGhhpZ39hJgX7ammyW1nirESKyBYFoQwj3YR3cq/C6pv4rqso2t37akleBgcDY4v79e8yl7UNz&#10;AO8j340peR6fEsUhDn7H2vP5iYwn4hbFY8k8e9yljB/CTUzLYIoG1iLRqQ81vetHpOF33y/9uFNy&#10;wsm9M4URCIcu6WlrkOH+Ti1wMBaBGwJmJ/IUFqciuMZEWPy0ZOZmhMh1fodIcWtQAKxCCJFBUSrF&#10;ySmKELn+glqU7akW6UrWWNg8+fVyMHdsaiAltfu+LOX/7l9K2d97rxR84Del5dR+vZ6UbFot33ST&#10;kvDzlh6E6EesRsgZYmZuHy4ZPuAbJUT/8BcuLsjwSJdU1xZLZzaxOSYJop67HZC3cxcWpLikQFip&#10;gwa5okpJMlYn/Z2Nm3XzTsdWu+42j0gnUy1UccJCbKw4IxlV/HrSdcH8zY17o9K5V+Hlm9Q23lSd&#10;LxMTo9YWIJBcwbVTQXmQQT093VJbV7m5kwKenJY4E/Ez9jsCGdmCkHQhHZXeA9xZBHV9WWX6iG1c&#10;vrwaWPAuq1z2jYz1yIED+8ySdDKEGDGGmNkAKWL5bcchDucZjLDweCJGFnzEgt8YXUSZkibk+OST&#10;T9qapw8V/cI/kaIvfFIGUoEmHO7w/r8fHQvjHdKWqJGpiZHNOYuecV6KeUrGIDG0MUJeMUkpKMyd&#10;m3k/pxBoADRa3KSQEM9DplTq6xEieRgZ7JGuVF0QSRnKM2VgysVIZ5PUPfdlKXn4TyVZpiY4C4JP&#10;ZaWvo1HJtEnzsbVOnvufsX4BxH7k6AFZ2yDE8EfNhf+eC4hqZKxbSsrOSFHRaUkkGzZdPCAqrdsB&#10;aV26smKbpPLh0ZCp3/ZMiwn3XOXnnYygfQdHpqVgGTZWnpEDux+TY/ufkoIT+6Q3s7OiS8Mgz0xF&#10;ijUUy0A/Uyx2XhCNE1g43+FzCC/b3WWEyAbZtH/2BWXlE+ISaP8o7D4ck5vWA9w9+HgtsrSissTk&#10;XdiYcNnX29umhLjfvg9GiJMi384n2CObw5yxHXJJER7BQGMs8uGHHzbrkEAb31gYK/GjH/2oPFT2&#10;1CPSF6u8QUDS+Yms61cCIdQcDdODDHCdpvWZ1ZUFtaACQnQXI6SEBsa4IudUBORGQ6RheoG2A5n3&#10;uVFYiFQmFULF3IwMv/KVYHrE+Oigbf47q3n0LXvQ/sHieJcSZZcMaZm6UzUy3p+Qkd6EBRElG0uk&#10;ouSkNDc1WAVBymglmNiQOXMjy8sr5PjxY0raY5sfMZeEcsGHzz1Hg+3qTqr2WiMdnfHrduJ3hNO9&#10;XVy9xlJJdZr/qmCc99y6tKkFnYmV31dzESEzyrJ1vB5Rz+TC750ZbjPrkACbJx75jBFit1qINmVj&#10;m7T82ajfb/bbWwF/N1ORMvEqGezPWp9yIRUlwO4W3sj7uPcGcH0j7w6CxSB4trbq7s6aAnhJiZA+&#10;dOHSogXZEKnuhEi/RkiG0w2/M5yHB7gz8HrGUEJh4buE5RTDO3yvzmxKrbVDxhFwhxMi8SlMqse6&#10;g+TgiSgSzAX3OSl6kA1cxOLfECEcQ6ANMv7o0aO2ofBDQxsrl+Rqv/yP++jEoV1Sln/YNGfGWYwo&#10;+1ptIvt5FbDuWgyTIoWAnJzlyRD+X3y0FDZcKMgzfI17ySAWmQfpALdEc8kw/G7uWVmZl0xrrS2x&#10;xTJco30B4fV3NEmHWrVd6XqJ15dIm95DBG1HutncrL1dGe04nTI0OCSDCs8XRMKgLgE+WLgsFjwz&#10;FywNFaXlEOoNLl9ZVg11SclvTi3KaX22T832bkWPnD03I2vrMxLX9xeXnJaevrRem7VxRU8n3GBu&#10;F1efX9ePnrH5k5TlwvkLwUbKrVWbczXDwvNeR0B4118L2q0LfleAskb4KHkgfP928OdIi/FmVqlp&#10;qMyT0d6gzQfpB/0j9xj+3eHXeb/nxa+/VbB64ajg/USOs5oTqxYx1MEat1EC7E7BCcYFYhi59+Yi&#10;uA/L77zll+3p2Ld1ZmZaxlTTHxkdkTFVfkeG+mSgr0v6tV3H483S1Fxt/Y4+hOJZW18p/QP9gQWp&#10;CjmCEDnjeQgfwwjn5QHeHKhPlBdc2nX1VUaIYRkHIRKkSADUyVMnjBdefnlrL0S+F4RFtPAbJUSA&#10;7MPQwvuIVfjII4/Y0B7Dcsyd5xzj5+Mf/7g8tDDRaR03t1MvTnZJnxJJVdFxaa7Ol1RzmYwqIdKx&#10;BrPN0tkWszVEtyMoCkKmqBAKxkvx20I0ZJKC4ZKkgcLSsDWZJvMs3eOhtwBiJI3tCBE4KbIVVEtj&#10;uaRVG2YqRaKlSsqKTkq6lfmV7dqJBtSKHJCF+RlZP6vW6uqyao9nlfSuyMuvBBqJp+UE76A8+QVn&#10;bPHgwNoLCJGPy/9r69MyMtIpo6Nd0puNG1qZ7qEEfObkPqksPi7V5SdlVO9h3HB2fliaYtXSrMpF&#10;PFG/6ToNE+3tgnR4R99Au+QX5gXjJtoohwf7JNlcYdNs/FtHCdO3EuF2tz1on0FwCxPraYeLSjRY&#10;dMwlHOvVBp5tsQjjgc5mG0fua6+X6eGMte2o9zqi3sXUFDaY5vcb+oa+28gOaF5QLhbGuywvbEFG&#10;FO9IT1z62xskCwlpXsZ6E/Ycz+e+/07C07ej5Tc4593dmTrpzMS0zQeEcCvIFW658Pvc4sw9D/8P&#10;KQH6ka2YE7onN82LStYrK8syoBZttjMpHZm4pOL10thQJYWFBVJfWyGNNYW2MlVrY6nUVJyW0mKV&#10;U+mYBdPQ/s+em7NdL7AMkSssMMLKTcgZrA5fwYlFKzxv5NVh+cg59/w6wnWw3fl28PLm4ma/7URQ&#10;HuqOnYtq9Lu5wuJyiiPKe3NLrZw4cVzlcbDThYPvxVJruDv5jk54twq3EhkGgxAZK4RfMHAIBOWc&#10;YT02Fn6oXa0FiI/ly4hEY6zBOy4dne2RsK4Yd0JzRgj1tDWaVoblFkVOEAlWFeOJBMlAaryYlyKY&#10;ySAFY5CbXTYIp8VHDGOTaTQBKo/nqExMXVwekCzEFH6X/x8csU5x2U7J7My4LMxN63v7pFYtpLGx&#10;YW3w5+Tc+pqS4bTMTquWOdgjAz1tMqSd7pySInMQyXtuuk6M5KGyskKGN3bOd+Jy8hkcapfaytOS&#10;UWu6rbXSdt9gFZSKoiPy2MN/KgeefVQaq89ItqN5060zMzsk1bUl8uxzTynRapn1Gte9obxR+OoP&#10;ngaRrJVV5fbxcS8RVJFsqbQ5p3dbOL8eeL9jO9KZpQ0qOU0OpsxtzzxZopyZCtS+scIMcwZZeLum&#10;4pTEmiolpcoPClCDCsyRvtYbCDH8HodFJYf/12eC5xgzVytPFUeIF9KD8JisT79g7dx2/d6ZWIXl&#10;o6kmT+INRXrMl6QK6pbafFMou9O1d4wQPY/XpbXxv5cVhZb+O6ekzkIVRIenVTmrLD2jfaLfhAz9&#10;EIGRK+ghCtp6+FpYuIXPo8CzkItr5rQ9lF9fTovhB/5HMfa0wiCNi/r85PiIJJqrJGVTYBqkO1Wn&#10;/TUjw8iViWEZ60vKzGibRcC3xaulKP+U7aRw+eqq9U2iGZl2VN9Qb0r2vn175Yknn5TaulppibdI&#10;c3OLZDJpFYhtJm+wFrLZbpNVIyOjMjk5YbJnbnbOyuFClXoDXk9bRMoxOKcMXA/XSxS8vLnnUQjX&#10;0U4CeaeeOjrbpSVWJ1f0+7h8czmF/Izpb8WlxXZ/LiES+ELboU3dqoXocCuRb0aAJot8M56JG5Vg&#10;GxQmvJcsBv6Q7aatpMgYWrqlTNpilRZxOZSN2Rgb44V0LO/MECbzEQmogaCcQMKAPCBEGhkDmdwH&#10;2UGIHja7rBnEp9xYUyO1et0sRG1sZBKrEfcGQTVUKA0VIo1ym/I/eFnJGYuVqRdrq0uytDBnexx2&#10;tCWkqOCkapgxc492phulua5YCatGtctSQSFAcC4vz2+mFU7f30E5yQ95a2tvvW5yvn/QYSW0lAod&#10;yMbrDHdZX1uDnDy8S/Y984gK7jzpbG+US1eCfRWJhEtlmuTYiQMSb60316n71MH1ZLfxvhAR2z0b&#10;9wX/B9NBOOfIJNiionzr5DQ0psm0NJTa+LBPsXkrEYzn4tJUC0+PKFm0qXG1rCYUQ6qYAawqxu4S&#10;TSXSVJ1nBAP5tdQW2E726Vi5jfV1qQVG/TLxvL+rVebnZmRJOxDz7TIJva4WI+9zAok6Z8cTgrAg&#10;XmCEx/h5R6ORXmei2tpJWt9HHthFnyPtJ1ZfZMMJDC8QmAV8ZRusTNoCeaUcvCOqTrYDebPjxnku&#10;qDssfd6DZTrcHbN+24tlqv3a5g4naqS1uULS8RpprC2WkqIzUl5eZu0YkmD1Drw3tA8XHBAX/S1M&#10;lIHAD/6HCDh3wkOoENpOf6bPo+SizZM+8QAEMLC8I3EEuKZQeBFCvC/3HeHzsdEhidFWUWq0L82M&#10;dMj81KAqtSroVua17LjEA8UlrZbiiSP7pL0jYcFkz2s/oC/V2+4JRZqPEqmvr5TGpmrpyqaMODlP&#10;JJukNdGopFklTc11er/Ko7pKrZ8qm9PIyjfVNVV6rdrWRG1qqtc6q1MybdJ6i9kcx5QK2ba2jJa9&#10;XcvVa2UbHBwwUh1jk2KtH0C0I/ItINetWAoC+Zxcz507b2V35NbLG0UUOd3KPVHnbwaULZlMWNTv&#10;pQ0LPizXkJ9NzTVmcBCMCWc4IVJvWIi+OXBQZzcS380AGaLQEGAIIcJLpEM7xzCjD7CJ8EM0Jpaj&#10;Ys+00Z6YLWPFHMPW+mKJKxJNpSaccP/QySHJjmS9rCwHO8znEoiTBxVJAXgxRIJWSKcgA2fPqWWk&#10;DaTh5AmpeuSLklAzeUQbEYRI4WFrNEgqhYZCZrm+HSG+9NLLMjU5Jm3pFnMJJZorTQAQVZdWzb1V&#10;hRYa+kBns4xrGdjvbl4FSaBBE2xQqdroUKQF6u+gTIwjNjU1S1Lfwzihf9SAiM7JxHi3xFWxmFYr&#10;AoHlApf34DqDDKvLTkpjXZF+jI25OAo6bltHTJpaqtVK7Nx0KUBowQK43KeNxyfya+PhN/Jwzcnv&#10;Be1QF5dkZU012oUxSxPSZooIHRyFg0a5uDhn20AxxuqCNVcQ58LHoYD9z3MbxzDB5D53HbhH76Wd&#10;4U7ke4C0tq+UolmJLq7fqblGjw0ldp6J67dTK6vw1EFp0f+Hu1uMNFHSUDQgBA+cYq7sjNb/+loQ&#10;MIGwTrcqQXU2BuSrv0O8c2pRQB4TAwlbuBsS6VRLsz1RaUSX1Ly01BUY8bbo/y31harklJkF2KvE&#10;29terwI6Yf3AyIi8aNo2zWeD7L0+HDxDGlhr/J9bN37f5rMbATxb/wdC30GbhbRJM61tl+X4WtUy&#10;ZtGFZKxWkvE66VRiyHYkZai/R0ZHBmRuZkotnWntJ+OqFE1a/0JwM1YPaUFU9E3qDeJCk0aAIEi4&#10;jqeHRTN4hv4I4aHgEoDGUAj7mBInwGoipEccAEMhpAPZohDTh7Gw6NMAQcm3CgPhH1hdSogjg7ax&#10;8fRw2sptytNkvzDUcXZlQa3Dzk3FCiU+7/RhW7+Xdk+/xHXKWD194PylRRO6l69ubUxr/Ye+pOTJ&#10;uBbTlBh3XFmdslVTFpcmrC/NzLHzfr8MDmdlSNHZlVTiBQmJK5kmkqoAxBu1n1UYAVdVl0p5RbHW&#10;T6mUlBbqeanWSZl5aqqqKqRChT7H+vo6JYFGlSkN+h1SNj2kXUkVY4A5ldQ3c/IAW1vNzs2qQTG3&#10;aalydIFPfbqlSv0BJ9UoV7DXdbjuw/Bv83r35CLqd87JD9O/UEA8ViJMiHyr0rJCa3vc72SIFxIP&#10;A5PnMYxulxB5hraMssZkfNo0eaK94wWAqyDdhxa0kVnH2+hsuFrocNNDbTLWE2jJWSXEdHOZCa76&#10;yjNqURVZo4QooggE8iADdAa0IQqF5uiri490tEnsicck+Zu/IeO/9B9k6APvl57Tp7WBo1GNWUej&#10;EqgQCoHvn/S2I0TmDnZ3pVRjLzOLYEiFHO41XMCzuFRUcLmF66AjMVZEWdMqeEeGWKXm5evSDr8D&#10;kB+0wJracus8/lG9g03PDEpCrYhNQgRap5ABWjyCNv/kXqmrztdOFyxA7GD8sKcvI2m1FvsG2qyB&#10;hC09yNC03vU5GRvvNwwMdmuHX5Sr1y7I+QurMj4xrM8ntZ4bzIol7JyOXqkdM6Ha2fq6vmd5SQmx&#10;1qKHvS42BXNIOAdjTyGBHSG4ffyMOvRrnlYu+I3v0N5aqWRTaDvQ42rE7dnTVqfE1SDDFgiVkMmh&#10;lLknSZtvWJR3VMqLT9g1e7+Co5GhgnfTjmfUYlhTQUmHsu2uOlJqwalSpN+kDXJVBYmxcFyaMSU6&#10;CA+vCAogXhIsUto7JImVh6sxWL80yAttyNrRBmE5vHxY3OHrjgElZQjel8wzhPbkdEDyuGYR/POq&#10;pPJuXJ0spIClSnBYh/bFdrVYaytOS1Ndmbn7R0b6ZWpCBbcS3dLign3jNbU6XDASTMU+iASpMI7s&#10;Ast/x7ojpB1Nmf6GZQe5QWxEWDNXy4FSy70orfRLxmQgSYZHIDyEixMp43PABTLvJB/8D4gMRT4g&#10;nOjvpMF4TkatLdKvrlbyKD5l34L6MYt4rEfWV5cNs6oAoYzw/XGh5ysh9kKI19Y2+w5gZ4VwP70Z&#10;gvu2ngWBYhosmP/Cy4Eiyo7v/E8fw8tz4dKSnFUyZTEM+ij9eXllUhYWx21/RtbvHJ8YsOGWEQVr&#10;Ivf2qqLcmzGSSKHI67G2tsJWw2pQS5UAFBYagFyxVGsUxcUFWi+VFjmOxdrYWC/NTY1m6SPs2cUF&#10;ouU8m+00i5V6HRnR96txwreemgo2YACuoCBfOXqbcPi38jbzRhAmYGQPmwOjTFx9HkK83vMFSSKn&#10;8FxAok6IAGUMskKpJ58givRuBp6Be+AgAnRoo7yH9kkdwE+4Zc1CBN6pw7CpCtrg6Kh0ZrRihHpK&#10;NdBLF4Nd7KMIEUuLzgHrUqkExaBRJtVKHNePE3v0i9L9r/+JjP/990rPT/yoZN7z45J63/ukV7XN&#10;ns4ubQh1lmGIlMpAiyXzTkzXvU//f/HFF6S3O6NaYt0NxHedkFchRFlHu2Iy3N6iQlTLpv9nU6pR&#10;t8Xlec1nVHkA1yFkfM80VjqAb19inUY70fLKuMSbytQCajVBTV5wkyFMqUPce8VnDkr+qQPaGdL2&#10;XBiM95VX5EtR8UntOFnTboNtUrSD6rtwBfX0tJvLKZ1OqcYU7EtJo6PRIlhwzZDH5lijrK4Fkaus&#10;54h2Zg1DBVW7WrjhfRHD8PawpIoRwsbzP6faOOPJWEcIaMbxENBYTrgL+c3bUS48bZQsSIjxVXaa&#10;MEVlo57CeeCbBcpE0P6aVAGrLc8zi8xIeIM4lqf7FL2Wz1nyN9Ilq0vBpOvzF87LyHC/kn+ducgD&#10;93ilBdrgkrUo5P5AaYLQSZN3WZ04QnnPzR/wsnk9BvUWrkPK1q0EGzcynlCC5R1YiqZ04urUa3he&#10;IGHcrbThzoRaec0VagFWSlwtZBblZmwUt397Ji59PR3Sk9U8z89q/2J/QxdAgRC6zLnCtXOIMIgq&#10;jQbtxTcKRigieLDwAgGrlqZaLFgrtDWIywWSC01PxwUnR66TFkII0uNZBHJ3d4+m1xW4z1RAQrI1&#10;NZVKtAXa9kuksDjPIkMr1coiYrS85KSMaHtjdxK+/dxYt1qHi7b/6exEn7bNQLHFZV6Sf0QJMWOE&#10;5X3KBW6YEF0Q58J/z70/F9f/dn26HMNkHMCHMYLj8y+eDSxT7dsc6aMAJRhF+/xFJdVzc9p/lVSX&#10;IdWwpTqghNptpNrdk5GOTr5PWlLax1Par1OpFjl+/JCcOHnMLNbqmjILLKpQK7WqutxItKKyXIlH&#10;CVfP2TzZrdSWWJONp7bZuGq7tYPe3h779rQNAKFOT8+YXIZIllT5Yjcd2sSqfhN3/3qwEu2AcVV+&#10;h6jZfST4PtfXO/K0uDTfXNB44iBCeAQOgNBZau3NEiKcgqKFR4N2CS/RXvkd65Ol3B7yTh4txLY6&#10;fNC5u1T41cjYcJ+Sw/buRQqBtslYBJ2SCsIlk1ZiGx0ckNbHH5PxX/iHMvSTPyrpH/lBafr+vyEN&#10;73mPxD71aWkoVw1JWRw/MunQWSFWKom0b3wnEa0vy5hqyYxtIry9TF4ujquz2nlU685W5Uvqmcdk&#10;8sCzMqvEPqdCGldqd0dC33FNXtumTA72XKuqKpfFZeYO0si3OsHK2qQk1dJAqNki6RtBNbhksV4T&#10;ivKS47L76Ufk2LG9qjkObT5Lw4DwuntTUlVTbC7UZbUigw4UdDCCBbJK/KlU2sYi1s+qRnfueoEE&#10;ED7pdNIIlWcYyC4oLLBGcU41NeYi2tSLca0rVRIgAwS0jXmpgB7pjVm0Ji5C3JZYUYmGEmltLJHG&#10;6jwV7iVm5aWV/GNq6dWWn5L+DYLNbUde/wClAGsNAuXcCYfn7KjwyE0s+DksJRV47UoQ9VWFMqGW&#10;86z+Pz2i1ycH5dzaspw/q51xWa2S+QlZXpyxqUBuDZn2tzgv0+N9am1l7J3elsPw/HleN/PMMZT/&#10;GxEQnlt15HdW2xhHrq/OD8va0pSMDGQswph6ZGcZxhTxSuBNiDeo9d6sxNdcpd9FBZKSHoTXq4Q3&#10;MTqkGJEFJb7FBaKzV6wv5RJRGBAfhGjQvreF6//3++mnaMwsyI/FwG/UGxYebYlz1/L5jX7JkWue&#10;D4RLoIwFe9F1K4G2tuJWbbHxSsaFCgvz9bxEjqmwrlCLp7KqzMaTsIqI2h4b71WFcNQsK9yWF9Xq&#10;ov3Sn/o7Guw7BYTYJWdXF20ccXlhWhaneu1bEBRYVnhMhkeyqpxu9am7jShC9OPtwPu6nwMjT86d&#10;UJE7Lwfjbn5/QKprJkPqGytV1sbknNYjQyeQ6/KK1pXKrHkl1qnpIVsmbWS0V/oG1IrsVwVLLVXI&#10;tU0NAxToxibGl6uVVKts+Ue8Yub6VTKFWIuKCk2Rqa2tVKWmSMmu1oiVnUXwRqXV+MFD2NmpMlfb&#10;Q6caOsV639AQeyESf7FVh5SBfB4/cVgVsOt3ugAQMotwc7wdQvRnwoRI++Y9xLrQzuEqvB9GiGHh&#10;FQUXALis0jEVpHNTZh3mEoeTBy9Cg6CTwMJkhAmxdD6WD+uorZXS//Fbkvg7PyWpH/5Bqf7RH5Hi&#10;f/tvpHrXLikpYKmxmHU8niWjdDK0hch36vteeeVVmRgbkpRq1UaI4fxv5H2qJy6ZfY9L4gO/KQO/&#10;+G9l6t//G+n76B/JYOlptRabpI39EC+sRxBuAK6/+uprMjMzK2XasWdVW+ND+kflA7MkWzpRI0m1&#10;mtqUnLMdLdLZ0SxDgxkZGVHCmR1QocF6i2VSUHRcKqoKbJwiaPxnTXNi3iKu04mpfiPEhaVxmZge&#10;lMmpQXMHNccaTNDwQV1Q5YJGMDDYp9rmoqZ7zsZVCgryTMNbWJhXIaMaYU2BjbswZoz1lGwqCdyJ&#10;9YWSaCw2iwbrj6ARgkqwbtHCWSfW3JoDKbXwtExKNAQ0dOg9uZZeIMSCa5ARqwLxHoJQ5pSMzfI0&#10;klKhNt0vqwvjSnR9MqNCDdfYzHiPLGi5uztapbqySCbHBs0CBGeVDC+odcTefkQkXkAT1eNWPeCu&#10;wVJcl/npYSMq8hG0iw3Sw2254brkmufbQd4hO8jZ3JgqjDkuan7XVGtfnhuRef1Os2q1zCgY35qf&#10;GpKluQnNI+R81tyVy5rfzvaEpFrrtX2oFdiZlt7udrNgR4cHZHZ60oKBVlbRtMOuxutJL0xk4Wu5&#10;CP8WdS/nCAHGphACjAMyVEGf89/Q6iFfgIXnEXnj40G0KF4bxhIRgFgbxcVF5sorLs63YBRWJGFR&#10;CAJXsAr6B9WCnxk29yECGivowqVlU9gY86Mv+S7qgD518dKiZLtaZEAtZ9oKwx8T2peIF8Da7O/t&#10;lP4uVSDaG6Q9WSVFeYdUyPuUqBBBRZBWGLnX+N/H7K8D1+3erfPbxXXv2gYB2V5/r5+H4eXliJXZ&#10;1FwrvexKv1kPW/d6GsiFoM4DueMWKu7fwAW8eJ2lykYB89o/UVr4hqOqZEKqKCA9vW2SVWu1XQkV&#10;MiVIKd7apHKqQfNSJw1KrvX1NZYvFvC+kRC1vV+YlzN5J8x1ScyJkyFyH/nPuJ8Hfr1RQgQ8g0XL&#10;EADj3bRrZjHAVfQJAsLoB0qIEF6IQLYB2vtoX6sSYo2cXd9+/JBrEBeF4mUAKw8XDCS5ppnLqjn+&#10;2Mc/Jof+5S9I+U+/Rw7/4i9K1f79MqiZqlGyZEyCzJJRhDgdMmr80MH7lpaYkF9jQRsuhMk3RzpT&#10;Ju+AJH71F2X+594rA+/+cUkqESf/zk9L8g8+IO0FR809tX52ddtyuXsYQcWeXsOqXYUbYtDYVHu/&#10;QNCQCsOL89bQ0HSN7NDgtPPT8Ghc1WoF7tr9hGrJtTKoGvLwaLdpaOm2mBJuYeDmUKFSUlIoefks&#10;81Zo2hkfE1AnYc19Cy4Ag4ZGg+vpa5OnnnrCnissKJSTJ45IaaFaLGohJ1VLb21hzmap9HXU2zqn&#10;jFsxDsoUG0jPrahNa2qjXnEPMnZnY4GtwWpHuDUXtL5JA1cgwozxSsa9CPuvKjlh43pjau0RBLOg&#10;QnJtWQWkWnq44ddWFpVMVKtdXbIpMheVFAYG+uXgwYMWbm8uwY1J5deV/YZ6CAQ/9y/MjinJ4p4N&#10;2oVbGwu4hTdcwxA2qxhxfQW3pxI0UYzT+tz0KGNXqhCqFTM3OWABHaTLOOW65hEX3lm13s4pAZoL&#10;0wglmPQeTC6/uNEpmVQc7D9o43rkb/N7bZUnXK7g/Pr/bwZvE37Mve5p+Fgh44G4pBAQ3EM+cYvh&#10;jm9uaVZBVm/3sELTnj0sgrxPjh87YsKrvr5KCa9KurozFrnJ5tnTs6q0nJ0x1x8WyxUbL3LBvSWY&#10;g/6yJfTDQtvBsxAiyhueioQqbg3V+VJSlGfjaoUFJ9TKrpCMKqHtmQZJJWpVNgXLKub2zahr9Mst&#10;N+b1sGcgDfMCXf/89vDyBGULyufXg3vC1/zc732zIK1Ll5UQG2tUpmSVEINI+Nx7Nq+F8nXddUM4&#10;ryAoO9eC74gxENSh15lbrAHBsjjJqrlCz13U/rE+a+0C0g2/x9NfVtI9evSwKk/d11mHAEvz6aef&#10;NgXuzRAiMpP4FAJ3UPpI2+e5w1H0h02XKcglQYcLEcY5su1xFe7bL7QNccDqXhi0TgbeMVXJEO6V&#10;zq4uKSsulDLtXHmf/5yUHT4sU6rxMT5Rop3PA2ogUzJOernvCYN3rqhQIsKuK12zGXzhsCi0mnxp&#10;/4P3ycTffbdkf/RdEv/BH5CG7/8+qVFSbtr3tDRVF8rczKS8ukF8Ue/hOvmprqqUIdWM+JAQHA2B&#10;aRREh0J2fHg0qQm1bnAH9fV1WJALLqKYWmdVVWUmUB5//DF5bs+zKmieNS27sanRIvOoL7RwLGqA&#10;pW0uUhVauB/4qDcjRMOVjcamjRfN/ODB/TYmhK+cAXa2giL4YmVlSZYXZ9VSgyQ2XIob9WYEuPk/&#10;ZBhYfIFLEwIJXK0diUppqMpTZalSWpvKVHhV216aLIqQUasIF213V1p6shmbv8ryeiuqwJxdg/TU&#10;itq0hC4HZKJwggDWLkpKTDmCXG4sczS47+LF87I4O2Eh+4tTXbKiAntpWolNSW5G8w7hEYwzM6Zl&#10;0npaXZyS9dV5te7WZGVxRpYXpszCI3qVQLJVrS93I6JxLmx+h638OnLzknsPJG7LkYWvhZ7Zem7r&#10;un9zh/9Pu4Ro6fj0MdoL8Pl+fq+nyT0oqfRLzj0d7mcs5amnn5KnnnlKdu/eJV/+8qPWRg8ePGDR&#10;fgcP7ZPJ6UG5oILuogo8giRcGAaksSXocknw1hAIX9JcXmGeWEqt6XYZGu6Q8YkezWOPuf1m54bN&#10;o4KLlV1jsDIQuNfU4kQgI5jJIxYPv9EvsXjwyhDsMjk5aOkwLoe1M47Fo4op/XZGraA57cNLy4yZ&#10;qoK2jlW7aJZTUGYiVoNyI9g55uZ/C0F9BHUT9XsAJ4lchH97vfvYdR6rnDI4mUfd+0ZAGtdh45sG&#10;pHl93nKxVebANcp5VNpzC6Ny+PBB6e8P9r4NA3nIbhQYVChyb4YQIUMsQdo7aTMsByFifaL8PeQC&#10;blP730AuIaJFd6frVaBh0gbjeduRBn5ZhAbsy4thXlwsFIZMoZEimHtVG+hT0CHJND5it37IKCDT&#10;Ue9x8D6ARdrX0ykt9aUyORRMOt+EloEJ1Ykju6TpP/97Sf3Ej0rTu35QSn/uZ6Tkj35PkuWnzd06&#10;MzW2md5276JsFRXlUlpWICNqMXR2p5SkUhKLN0iTNsTSUnzrFVKp1hwh14yfEGbNvCXGRnEJZDJt&#10;VgdMAkYolWt6kB4KAB+HemPpIogey5hxUs7JA42C8Vii+RBgwIWlCzvqfGEBVwdzGpn8PyyHjx6y&#10;AXIXfFu4KOeVlIwo9BvTDsxicmA1efTkzIDMT/YElhMkosID12aPWrYsCdaRSQhLaLGc1sy0ktD0&#10;pCwr6bLk1jkV1u4GNALUfHh+QbgMDv+NsS2iHmkzfm27Z3LBfbhYZ8Z6ZWVhTC4o0WF9Ls6OyuLc&#10;uGFFFQKiU9fXV80ipU6w3sjn7CyrDw3r9YsWuUkecB2inPAtgRPkreVpK/83A/dy9HTDhEdfob0A&#10;XIcoTazRCFB6iNRj7h/thEhRlCue9XRJk2EM7mE6lL8DAkVYMEEZBaS+scGCt7gHrw310NHRKYVF&#10;+UZGb4TsEH5bwjEQlP6/B44hwCExyMU8KgoW6sbKgPgCy3PepkQwvYjhhLm5Ef0ejIf1yPBItwWY&#10;dPekJdUes7FzAnNw1TW11EpZeZHU1WvfrCrVPlek5WduJH20xLwxTJfgnsqqYqlv4L4SrcsKS4d5&#10;iiwUznZS8dYGaetI2FxG3sV7scjGlVhnlEQJgGHMjvHQIM+QNWS6FBD2CwFZex0EZLpRBxtw0tk8&#10;btSZn2+HlbUpaWiskhmtF78WJqB7DUH+zqliMihH1EIMb/3EEVmIkUCUKTKP9v9GCZH74R7kCMoe&#10;Hg8MNd6BsYXcJWDHCNEm4Xc12/wuc3epEET4OUF6KDnz9jqTtTI9xYT8jWXUIoiDl6DJA15Ex6Nj&#10;8kIyRcAHBWR1cYC14xmmQ+PjpYNSEQgBCGI7ggL85u7MdRVYrc1VMtIdhGmHwfZPY90tUvn4Z6Xs&#10;F/6xFPzLfyqlf/ZJ6W4uM0uHBa8H+zrlVa2gqPf5e6hIhAaac00N0Vvl2mGaTYthcm5/P4JjxIQV&#10;ZV3XD4Iwoi4A9QPZeXooA8DLAAH6eRhc4zeEFkIOQegCMyxwucb7hlV49Wp56IBoxSVlRVa/CG/u&#10;cfAMgn9VNeY5Jb8ZxgXH1HoyN2GPTYTGRXhubUGJk6XuFtVi0oa5vGALIODWpN6JKIMksOCARzz6&#10;e8Ln/t6bIXwv9YNSheskLNhvBVidPLO+thIEIF2EEIIxRyNntSDJW5Bf3ucu2SDPfEvebSuW6Dfl&#10;nLZNPbo7kfx5XqPyAMK/+7nXCdeCPOCGVS1f65F+g2LoXgKImMg/wushPPoUpMWRXVh8mgQRyNzj&#10;UYJY1wiC8LvMEtf/uZfy0P+wdknv0KFDRn6B8hKQMEd/HmUgP/+MWVWBgA4LthutBK7RBgFkhpUF&#10;UZiltjyxOSZFUM3oWJ/09rebi591LSGiuCqaLOmF1QOJETVZWl6o9Z5vQwtFRXlKaMUWlWqBH3qt&#10;rqHSpi5AaoxppdLN5tLt6ErJ4LAqbNquR8dVsdsgrxVVHJkisagEC9mywg3EwngXFiQYHOpUxSIj&#10;WSVAAlYybTFJpJok1lpv72KKRF19peahzPJZQZ6UUKtqSm0P1camGiNUgogYFkllmjWtlPQPtEv/&#10;kFq+k/0bVilkOqn1M7tZX9SdB83k1m+ADRLVc8pTW6cKth79dyefexHkj7wzx/PAwf2b3kEnROQ/&#10;/YzAL+TpmyFEZCcGF5yDYRMmRDxvyJeH2uJVNvmZgAqi35iET/DEaG/CQulxjWFFYnW1J+stmCEs&#10;qHNJwxPH9YLV5u4uBDiZQpjQYRkkha2xkBA2dEif8Etm6YBYUQgGMp37rjDY6YLfGYNqSzRYWL2R&#10;YMjCNeh5X7JaavZ8Waqee1wG0nVBZKOWj+jZ/t4OeUUrabt3cR1igvzIN4IQYQFJujYDaYXBczzj&#10;z3safo17/HoY/s4wuE4d8lGxpl2wutB1YYsQY/5RW3vSxjDRTtF+ifyiXsPC0Z+5cF6F8PykLM2p&#10;MFickdXleSVC1czPYjVtuTCD5wMBGRDI9YiygML5i0Lu/f6M55O2QVAWHYMG7r+/EWylez0u2VHv&#10;yUmTe3k/bRA3C53RlTuiniEtSIffyJ+nHwbPkxZHJxee4xtCdhAVZBdMR+g2hYUy+qR3LDimQ3Ck&#10;D1EHEBieBjov/QzCdgWMDu8CgHfyLn8need9jA9Catlslyl2rpDyG5Pq3WIM10H4SDpVVZXSmU2G&#10;BLQqfJtuwEA448bEDTaqRGdBFgrIAtJCYJeWF9j/xSV5mp5askogJaUFUmZkUmRWXVkFY+lVRoix&#10;eJ1aZ0123t6VUFJqsbl8Pb3tRqK4OgN354BZjusbhIurc12tTAjGAnmUYGx8y4J5GOtSsjHXJ9eY&#10;+4sLNJi0TzlwjQLG47Dk+J0j0ZyQFSAaFpIPrNYJmV8cs2EKyj441G3BcOzkQNBJuq3FFvaIqZUJ&#10;4VMe5h5SJ6ykU1en31jP8Ta1xLQtqELQ1h7XZ1uV0JMWLMP6xCwQgBJBeXHtEj2KG7h/sMPqjPzs&#10;HEI8a4FXjFPTl8KECBfQ5okMpX2/UTJ00Ofow/Qn0oOb3BKFdOl79Gtb3JutkphfRuh8W6xCEo0l&#10;Nl8MkiR6kPlmkCVLP62trlgiCOdcYY6Qp+OTMJnnpbhrIA86nBMimik+Ya4jGMgwHZr/uZ/nIBvm&#10;QPGck8d28HfjymXRcaxet3TDrl/IDzBpnzKvzfVtkqXth6ha27VrV7Z9H++h7Lh/EUpeD6+H3DSi&#10;kPsbEa1RvyHg+KAIQRe8UYKc31sTLdpZg3GV1tZGm/dFXUc9B3gu17ILfuN44/23A083DN5Hu/H/&#10;sU4QvChTtBfaAaSAO9CFfVTaN8dWGcLvduSWOaiLi9b+ICOIi/YLYbmlitUGqXAPz3CN56lj2i9t&#10;m04ICRHFxv20GxRCniNdtrXBuqOjQrZYnJSTd9BJKT9uctKiTqgnCI738D7ySL44p89RZ6OjI+ap&#10;oB8y96u+vkHTZvmyCjl1+qS58hlTfuzLj1keqG/yyfvJp9eDw+uGI3lg7hpC2gkC4OLEhcp43ehY&#10;r+QXnJSjxw6p1r/XxhxPnzkmBYWnpaj4jFp5pZKXf1KVtBJzW1ZXl0nDxnCDuTIVjc3VSpZnlKRP&#10;qBXISjhaP2oVnjlzQk6eOiJHjuxXAXpYcUSOHdPjieB44OA+LeNxrd/TNk5P+rhES0qVePW9rIbC&#10;PMcms9jq1IIkGhLiqZe4HhNqTeIGbeuI23QE3KFYrENqWQ4o2TA/GEtuchoiGjESYkySSMzVswSO&#10;zFp/u3otmLTvgTmsLvXSK4HbOCDiVVvPmNWlcAvjWmXj3GW1TrFIJ5XocAN3qOLBijjsm1qP5Rur&#10;3VAsygLFoqzALFELwFOFIihfhSkkvCuKhO4VOGHTjvAIsLA3/Ru5ihEEYdHmUDppm/SB2yFEnqGP&#10;0A+PHz9uBk0uIeK1RMHdDKqxYIrJYEFgJk2zOgQkwQoQrFJDdGDe6SPakBrNpeLmKxYhmXdyJNMQ&#10;BhnBckKYIQC4TqbQatF0GZz/9Kc/bR2fe9FauU6mySQESTp0VieF7cDvkBgT9LuzGVvHMZIQN9zA&#10;ueOl/M88po50k1xRoenpbfcej5qlfK+XtzC41+7fOH5F07J9HF9jq6yXtfO8YKR+6ZJaE7ZFz8WN&#10;et2yMHkngo2P50JqS+hvESICPJmKqaZMtN+qaem4d/kGfl/4ueDalmWQ+9ubQTg9zgGCnf8R5C6Q&#10;ASRAm0FQA6wWyBAlAGvNidPTeyPwdzu87vyctAH5gdDQVrHEISvaPL9BaLj1afu0AzRX2imKHHmn&#10;s3EPeaY9M62BckB6PMc1LEAsMfoCz+FNob3zPggHwuNd9AvPiykIG9ZdX2+fWpRZS4P+yGLVrFxS&#10;WVWhRHNavzN1V6DXK0xwsgMEbsP+gQ4ZUgFPQAyCvqi4wPJO2XkHngfyxnm4DiB8iJa+SX1QppMn&#10;jxpxoNmTfhBu36ACu06e27NLPvWpT8kjjzwsjz/+ZSXE/fLcc7tVCd4re/fuUeI6YmNCBw4e0N8O&#10;WuTqmTOnTCAePXrEhBY7WjCHkejq0pJiq8/qGtYS1fLW1mj/qzG5Ql1TD7QZ8o7Cwu+0F/oJdc7/&#10;xZpGhaaRl3dG34WLOd++K+mjLGCdsMHAseNH5fChA3Lo8EE5deqEXjum+T2q1zXPqkQc0t8OKg4f&#10;OWjlOHXquIGJ8KeVrI8dPWjHQiXx06dPmEWMJZhU65b6x13L9nFMqcKKO6dW6/lLCxaQh+VKX/Vp&#10;KJAF5BlYqaoI6j1Yuetq7UKgK0qg8wx1zGv7UXJmebkRVUZw+Trh5JLQvQbySJmpo9OnT1m7R/47&#10;+B8ypN+8WUKk7/DNaS8Qor8DK5S2Q198KEwY15GEAlci42ssIcXk8nSyxaw7GiENjkaKAKBj02F4&#10;OYIDwYDgplPRQPmfzsU9dCYf70A7RsiRYTJDobmPzHIdoU9mX490nGheffVlGR3u07xW2SoolCNc&#10;vu3AfSwgnIpVaxkYz+N917/T3wEhYn2RVz6W581/Dz/j8N8gNzZUZgGAKyqEiVo8t74iM1PjMjU+&#10;LH3dGenryWg9N0hS89LZljCC9OcB2gz1jyALC/frhf5lYd+4ZCouy2tTpoER7VqiQgHBS77Dz9xJ&#10;hPPkQOBy5L0QII2Txo2rkG/sFhMNHzc6QoxxMqwV2oErU+E0w+/a7jwM8uAgH6yoQbtD4OOyxxJD&#10;iSA/BJKwoDN5OKn5efTRL1keISqCaBC+PEsHQ3jTpsk3/QFtlj4CaPe4QkmXd2DBUY5cwiOt5aVl&#10;Ixy+W7/2IfpDa2tMEVehWiMVSnYlpUVaRwXaf/LUEijS6xV6vVgSqUbJqMXG+BjRz7gMF5fHzVWI&#10;AMW9FwZTIhZXJtUSK7ZhCuoYoHwgMMg7Vip914hIlT9IHfcq34h7jitREDCGHCgrK7U2SV4zquCS&#10;Jv8jG2inyATW5uR7Es1H/8HqRQGiPXKkbqgT6gJQL3wr5Ii3LeBj8QBhRn9wbZ9rHLmG3PBnOCcd&#10;v0batENkjb+Lc74N554njsF3C3bs4HuPjY1beVCG+vtY27XfysW3xiJnrWMjY5ShQqzdMiNfyP6k&#10;Ef5hPT+qBHrULOaycsg+cA0nVKlgjJHxTtY0RnlhrNaiXfV7QYBYfligILDQA+L0Y4DwOdiyxsD1&#10;9wZwctpCNIHdSfi7UAQacZFrO+Ib8V3dQqSv0OZok/RVvleY7G4FPMO3RfGkv9InnRB5D22DNst3&#10;vI4QnRzsuHEOcC8SSj81OWqNDfAiBBodl85Dp0FoIBy4xgtpVHQiMkKGEDr8DoHSWSBGhAC/0XHo&#10;gHQCKoU0yCCV4mQQRTbAf4dwpqfGbGUTFnG+dULMyuRgUtqTddoxFsxiC9LccltChBz//M+/qh9m&#10;2Ro9Wrtf93tulj/GqcZHBiTbruZ5qkmSLcH0BCJcWfAA93Q2Uyv9XWxvFOxOcH59bfN5wDgl2gzC&#10;ms6LsPeOD5wA0Op7+7rl7Ll56zi4X0pLA0J0ggg/92bh7w3DyQdhB/imCA0sEQQtGjlHlCPagweB&#10;QIDuFuT57dKPgr8TgUcapDU3N69tcFQGhwbNbUlbo72a5VCsRKxEg2XF0mHsjFDfSERhg7R3tJrr&#10;7PTp46pVJi192ivCnDzxHvoAgpIjHZa2TAc8fz6wNMkD7QVwD32BemAMj04ei7dIVXWlvhdr+IwR&#10;XlGx1o+SFdYFY0yZtlZbA3JyKpgaQDAIFgLCkUjiwHJgOsCyXg8iGxGiRO6NqkXS3ddmY35MlGbC&#10;NC7JGrUen1WrDU8NQTm4alnLEZAvpmNA/gh6CIx8Qw7U59JiIJj8G1HXyAQIib5L3w+DPky75YgQ&#10;Cp87cv93gRi+th24F0T9FoanF5UueeKYm074Ge7hd45ehqhzQF1436CekBWzs8HOCljZKF5JVaxw&#10;1aFc0wbw4BDUdOrUScUJ2X9grxxVK/ToscNqoR62dsjCB7hFCS5qbKwxVyNLuNG/GbNlDJMxTSxP&#10;pojgwjYX7caYKWSIi/t68otGLnFGkdqbgb+DPDJ2ikcAcvLvQJ3SzvDCQFiuwOQS3uuBZwD8w4pM&#10;9D++kX9jvhFtnu9yAyGG4YRCcE1nuknOrgUT1xHyCH9viCSIIEBYoD2RCV7EC/jYECPX6FRYhRAn&#10;1xGGCGgKyjU0bzoW6aGx8py7YnNJJgx+d2JaXV22nS5YIzKKEJ3kw79BiOxawM4YU5Mj8sqrwZSH&#10;r3yFqNmX9Pz/z95/sGmWXfXB93yH9zFGSCQbBAZssE00yWDAmGgRTRIgECAhQFhISEKgOMphcuzp&#10;HKs6VM45dFV1V+fcPd2TemZ6RmFkgQEbP89+92+fWl2n77mru6q6eiTM1HWt65w69z47rL3W+q+1&#10;0/lcej5HaoZkn3ry8TR/YDZt37Y5e/XVgQFIR6p71OPaOlb1wz/bQmxk94keZ56auz0+11+OTYsF&#10;TM5tdG5sb8fOsqilyrPKl5AYZuaEMMiNwBbAwEidOcubrDZGG1opBwrMzV5NU3/vZijyUxd9yWhS&#10;fLIAvAGeyIkzxPC61wYOD0MBSALI6nWL+/oz6dxLS+bKWYr5fbJ3MMsXZ2t4xCeI2nOU0pY98C0Z&#10;/LaX4avtOx09tTk7XjuKQRkY6MzeeG/xxq3ys6oQmFiAUc0DVSv7Ojpbs8LsKwAX5aOos/b6CgGg&#10;rABvvAxpOlFI+zmFhvuq4cwtmQeW/OfIQITWnaO7bNSGh3syYI9lcJ0uhu3U2fmymdm8kshA1Ger&#10;A8Nn2M1CEsOVgNtwZXvHnhxl7MrlVIdAix553D5bpN/NJdKxrhzFcT4mJieKgQB29AwP6ai2aBt5&#10;jkiMzIXxQPF/HTzCFjSmWQkt5/2VPm9GjWnr5TZSs3yvl34pinxcGWOOQjgR5Ihs01n9wHnk0JIl&#10;kajo2iemGG19CDgMLwJOQ8z2h951153p7nuA6X3p4XXmo62m3FJWvlrh2tOTHZyR3jSaZWb/TCXv&#10;Reaz40S+yvDtE6eKcwWgONEBoMDrxeC4eF/93xhhvvi3OhDW0wNuUbKRoYgQg9gTgGiY82YBES85&#10;HHApHDVE3gUYnOUbAqI9itO+QD7YWTqtbvADiOIZIizhITF6oj5KpjFAztCLEFiUwGiqMFAEkIyZ&#10;dzFFeuUFIEaZS1HUxWkhw337CtDUga9+bUai4JG+1vL1gPDoGLnxsaE0OTGUpsYH00QWqKGc955d&#10;G9K6B+5Ic/snc9pq/pMHo/4Bis3qZohUVOjr6dWcbTWXCQTnpxyFNlIt/MnPy77JtuwwnKiOyYt5&#10;REKiHPwKHtWpMtYLRvvpJ7IgV14YQPS1f3sRqzRrFyVGfhRY5KVuhtUMgxpKjGgjDC/+1sGvTvX8&#10;6hTg46R+5TjP1UEGGzfZS7a5DEOJriy6AHZWLVooYfEHA2BuxeKHaiO3YcTKc64WhVyr9PG/e4bB&#10;0vq9e/dcjciD/E+GDTVu2Wr7w4MZ9B9JFntYKGJbQFlm399Zji4DZrYYPJqBzrYDiy7UwRxRWV7/&#10;7PkM8EfS0eOz5TisoSFfLqjA+5H1OYLNTtgD2Qhuye1FuzLQ7thhFWZH6uvtS0ODQwXkkGgOvxkC&#10;/Ma/esSG6Grch7Gu37s2M/7xWyNJG+nr96jxnWb5BvmtWV0Q+7DUb9rW+KyR6r/Ffb3O8VtQY17S&#10;XK/uy6Gl6ud5naKtrsET9yh0L+wnZ2xudq44Y0ZAOGL0zopgI3HIcOGdd96RPv6xj5Z53Y989EPp&#10;k5/8WHEW7777U1l2Hy4LnSzSMR9sMQ/HKw4psCWF3hiG52jHyVv0JShArk71034WafEdQGxBFQd2&#10;KUAUUd8MIHqXg24ExEhN8FgZ7Ar+wKXytQtG2ZmfAYRBhk3PHBoth1XPTo+mT+eOsBCk0diHwad0&#10;vHYdxsPkzQBFzyioeQXDZLZcIIZNZXn3okXXqKRrBQQ3BkMEMMz9Pf30U9WHYTOIN4KOCMzc4skM&#10;fs7iPDTVW7Zo+GTUcO+utHfnI2kPY7q9WhCxI0c2G9Y/kHZtfbB8dsdiHel9365r39Z05NBcAU2e&#10;jXYy+oAUiF9bt6oNTz99OQ1mA2nfZ8XziXRkvCsNbXkoTdx3RzqRDfjp2Wru09FpPfu2pONHD+Z2&#10;LToF8ubhAB6dzDCHctRJJ1+8dK4YXULnWhZZ5LpSIH0V1Oz9lVCAg/42AiACEf1xFPQ7oeT9SlsH&#10;wvr7cUXSlAg3O1K+Ws6zk6e6r1uXo6wdWwsAOfnHcn5L7x1SfCwDyenTltz7DM/Jq55uzLU0biSv&#10;K3AoJwJQFN5Gakvpze8YzlSf4Jd6qiPD88CD95Y6iDQdX2YJvCjz0UsLoJejzCeetGjiQhnm5I37&#10;DND8YVtjusoWAt78vn2taf2GddkoVfOF7e37sufaWoYt9TleIh/XroZjH7vKQzrHGQuDGQof+hTU&#10;+H9Q3ciH0W9m+Ovvh5Gu/xYU9QBSbAFD56pv1R3v2AWyKCKKYWdOs3lGRIbiigyp0zH3nEIefZ3o&#10;oOEwJC0DGNcy55d5GFGx/9mfKBdfY15TdIY4b+rIoYg+1w7t4/CHc1Fve9wHTxp5WP9tKVqK90tR&#10;vb/dq5t6qnPokjYEv01LaCt+BE85fKYQHA8ZC4/uvvuudNfdd6Z7s7NpVfIDD1TR5yOPPFimFzhq&#10;9lhasDcw0FWG9Yvjl53PQ0emykgHEHUsWzX36eza80W/6Fw4oX57ZP2DZfg4eBqypV/YFDqg/qsF&#10;RO+SC3nVcQZJA3+UcZuPtZb9hgAjju5aABFkQ769ij6gu9QXLpCMVZ7A6QiVMFRGGN0TdAYtltDG&#10;WC6jTugZeGAiH52JAhCbldeMpH3++StpfKSnbBUBeiJFn4+ZGm4r2zEGfH2ie1fq69qVQW1bBqh9&#10;qT+D1OR4X4kEDx6YLYJCcCjFxOhA6m3fVg4tAKqOMgOsY/0ZHPc7+eWJ0pHmxoT1GB9Rbb1e2gIQ&#10;fWbKAdn4PZ9BuOdD70r9v/mr6cTP/9d07L//UZrN4Hgqg6HFTL0ZEGemhjNPsiOS8wiixPgYwBZG&#10;MYjiMjqTmb8zByeLAFribU7MysLK+Tha0kT6oMa8lkPeUw9enPkoClfPs07S1e9RGEn8ZpCc4OOQ&#10;AysPnaRvI/iuXRasbCheq0jrQgYqUVUAXgDbcqm8Z24lg5RFJmXeLQOZLQP2ctl0DXA3bnooe9Wf&#10;KBGv+ql3gDpDwxu3X6zyms9n4DtdPF570QxHMQ77Z0aL0fB5Hl8O2JmjR6sSHRIvijYcazHG5NRE&#10;0RPAS44ACP5G5LMU1ZU7jGmjQb2RgV3qd3nX848hVNeY3sALRoUuV07MkUIBYob3TYcY8mMDEBnk&#10;dJIXVx66IfWwD2xH/B9X7xlhYiu8b/jdcLS08vCb59K698xv0riPhVueGaFyjXvpg6SVt3LiXc4e&#10;h54DRNcBMDsR4EIX2S98IMuhl/oQSOFV8NL/df7W7+v/r5T04fXeb1ZWPCNjFvuxu9GfRR+zTT94&#10;4GDpR22u+nFfGfnDS2TRkMirrBK+9+6yAvfue+4oIyUPPXRvpvuK7u7MkactIUZcHHBgGwv9sClf&#10;xMp+NMo650XeHCDypV4rpQBE+ZszJ5v1MuRLtvThbb6M39u+OflMEcBwIHP1rbrhMnwHLHvbtqaz&#10;p08Uo14HoDpREJUGbphKSAiVISUV8n94cTwSwsUzUxkCRvgIEgHiufHOGoHlRlRFiS8UEOvYszm1&#10;ZzJE6UsWhjsnx/rLp6sOHcxG5/TJdP6sj8lmwc306U/riOyZ5DI/kwUrwOfYkQNlbtGQKn5wEgCi&#10;TxjJz2HO1eqyalIWg+Pdq3Vb+N8c5NTYYBrKgDwjIv3T30sTP/p96dC3fXOa+LqvTUP/5pvSwG/8&#10;Wtq/4f7yZQhfopiJyDy/r214okPxFngQXhTgFAaK0S4GKYO8lYVAgCfmUPIHijHekqOTwdI3kUco&#10;8UopyuN1MyhLAaK00rkS0LNnzxQAIDfG8Lds8QHaR9LGzetz/apTSWxANsz42OMV0ACyZ55bPLGj&#10;ivp4mnG/SPZ9PZ+v3jFPcTlHjGfOOx3lQAafwTIH51M5vnK+eauFLBl8s6eqXHu8RG6AsSsrsG0A&#10;5JKCkVm89//GjZuy13lHWfxi43j5anqOKIH5ju32iTGw1Xyej7fGIpUj2ak5f66K9PCdwWQMwtu/&#10;EYA1kvRB8X/997rxa6T4rTKKFdCpE8Bn5PUV/dVefcU4ithjJWqARswRx6Ip954j+sFxdGUDOBLy&#10;QuSGHMif7JBv5aGIiiNyq9+7MmKucR8k6pQ28nCVN/I/pxL5PxYNsVXqgegy4tCzW2G7tDnm8uqA&#10;qb3uGVYL7qpVt9W5xOxdRPnKYffUnxzRv3CwIpIOOQhZaNZnQY2/r0RupK2/35iX/0ua5yvZ8D/Z&#10;UEdX9Sa/ok/2OvpEG6f3V6tv8Qy/9mV+sQ2iTwuGRJ9l+80dnypbWSzwIlfkr14HfQIQ9QM5RI2A&#10;dyPCY6Qu8sL3ehmcOLKr7rcBwNmx9mJ8u4Bj25by3TYkyrIPsbt9Rznv8hojv0Bh/Bk5nU7wNAoz&#10;CIhCNIIQEg4eBePn3jMKh2GiK0wmGISPQF8vQoxykaHS6loBxuOPX8qezeFyiPTpk8fSuTOnyqHM&#10;ZzKom5M7d+506dTyfsmvnldVpquhSqtWfQnDnF5EzYaX7dHs796bTmXlM39IOUTHBMe719R3IW+A&#10;a1vIaP+etD87IJ1veUM6+l3/Os39i68uX9/oeMWXpbZv+ZbU9fa3pIODGWBzGWM5IrryXHV8XbVv&#10;8fOlQ3nBylsKxAiqCLx/sDs9kaPDRQC5lA4f218MuGjRPAMDQnAawWu5FO8wZDx+BkC9gihOgIgF&#10;Aoxga8uu1NK6Mz308APZoGxJ6zc+WIYPnT5yNoOWoRYRl/ou1n0R7Nyb2K+eLZ6BaZjTZmegJ+KT&#10;n6GcPdkz1eZt263Q25IV4OGy4ACAdWfQ86URy9wNZVqd6V3zJnNz46mtvaUoLzklu4wh5WYEjXQY&#10;hjGP2dVpQ31fkX1GnrENowdcyHcYurpC1g3RSgwaqqdvfDfKcSWX+orchyELI6bfyBKDHXv6yDPD&#10;bn5UFCW60l76S6/9hgIgOIU8cIZLPgyZ9gc4IbyIYUjkf9cwWKhuwOoU6Zb6HTUawMa8UbP3PYu0&#10;je/4P+rJVqk/A+qqbQGwMQyr7eSf8Q2ngY6RG/wKBwJ/3XsGRPGQHcF7wCAfxJ7qI6Se5CicygCm&#10;ANBGQGtGZKQZNUu7GlIHFPUJ2YMJ6kvu8DXkjvPBTiHP63mpFywQ1eFv9J3rSij6Em8dCKP/6vXV&#10;r2Rbna5+MZ+hN78mIpwb60jjhhc7tpePv7bt2ZYN3hPXGvkFKoY6E4GhECqgkyiW4YUYRnAlCB/8&#10;4AfLQguVI1A6nHGnSJgnHYHCuOsBYvWbla65YZmefdYcxeXsdRtuOlu+5jA/lz28iYEyhNrT2ZL6&#10;ujPot21PvV2t5Rt0vqMY9beitF4WoCzt8hWNjp3ldBs8qvg1XuYBDbf6hiLB5Q1qA6+TANTrKh/1&#10;BdYnjx8p+ySPzWQved2dqfOXfzqNfv2/KB9Kbv3qV6WNP/Af0rb3vbN8o1E/jGaQEMEWMFzgB48M&#10;LwnTUoBIaeYPZTDv70mPPubUisXFIwDFEKHN2Ybudu6sNvrLF7DJ80agWP897vUdJafYBFB+vEVG&#10;weZx88frHnkwbd7ySDmA2PDn/KGpssfKUVvqZwL+05+1GGixrnXylXFXc3KiPouFzB2Oj1ffY3OO&#10;pUjv7ns/VcpxYorFLcDP5vRJx17ZnH50/9WVdlZ3Tu8fKcdjtWTg9AFU+/zM4/FeN27aUOqubTx/&#10;gA70GEJKxGAGD8hwUF3p4n4p41M3TCsxUGGAyJwIIzx3hpN+qZ9RG3XWL+rPAPOIkQULroYsGQVX&#10;7WSgGXRyQb5FNYi+cmwAHMOi7fq9DiRL3depbqiu99z/8ax+34zi92ZpbvTbcp5dj7QTL+I+rigc&#10;j4haY96SkY8INKZc8B3/9ZG+YBsRx4TOA1bE3oiy2Up5yEvfKEPd9T95BEQRddXl8FZQM7kN+Yyy&#10;XZulq+tLEJnGD+tN8Ct4Hf24XIp35PWxj32s9FO9HL+J8gsgRtRTKBv6YvQPj1Uf5JwbSIPdO9LE&#10;2GCpcBWJLRr6urHnKekgxpQh1Ik6Obwrnf7ud7+7eNQ6PhrIk+R9eh8DGFCRJuWuA1SdMNSXCU4c&#10;PVRWhVrwM5ojIStA21o3p8Ge3WV/31DvrnIg+cSARTYZYMY704GJztTTtjUdmp8pANW4AT+oAGKm&#10;ixcvpP4MoD6KW+eVjfwiZ9siGAQeIYOi7tpfjxK1o+LT59KpHKH2d+4qQ7AnsvPR9vF3p50/8gNp&#10;1796dVr/X38i7fjQX6aphY/tKqOnY1d69MLi+bHy5WlRGkZ5KfDynAfW19ddFndEpFWPuERU9qk5&#10;nPjuu++sosUsFJRJns0o8g+jy3HR/uh/Bpb3q289N2z28CMPlPMbbR4vZy+ePlTAzPxdrDaror16&#10;3exPcl6k+b0TZaVbfM3A4cqO9jKsaUXcxk1Os6mGWLuzk2IrQ+zNCtBzSsjkZDY6A+0ZGJza4+sG&#10;20qU7MO2hjU7coTH2JBVvCWbNmIz/GQYTwN06EModyj7SoHseunpgjTKYdDwXNn4GtGJ+gE7RpGu&#10;BZAxnDF0GQYViUZEt4wpiiFLeUREx2Brr74L3UXKXS6FEYr7f2qk3cvhmTThUAThPVCL6BPIsYmi&#10;zwBP9pOzIuAIAA2qg6b+jqFbuhlybTSAbeDYKJMO02f6TbbZFzJH9poBVch7nUKWXZtRY/o6LfU7&#10;mTciwabgSfC0Gc+vR8FvvDBkym7V2yBvoyB4seS2C0ZfxDjStzsdPzafwWPpBTWeU1Idh4HugYMI&#10;RkV0sk6hoBoIAHWKBlJGz1RGJ/BGI1p8cXn+96mnK2VuzcdC+zq2pbEF0JsZbStzoBbT2FfoC9u+&#10;hdi4UGi0f3faPzWSmQHkm8+LBgA988xTaWSg+mq3b//ZL+jkHsPJ5inPnTuV01VzqMHoqHtEhQjj&#10;/X/hwpnUmQEZ2OHzTI7Et9/+jvTgH7wu7bzzw2l+rPPqXKW5XIcF2FsZ9XRlmHk0QJggNwNFzwj8&#10;0HDmwbkjVyOuIP8bbgSKokWHD99z9x1lKBP/5Rf5ogDAUGT9Zmgn5lLs7yG4DDGngJIxruvyM3nb&#10;31SVuQh6i1Q9syoUGe7cn6O28iWB9tYcreXoJUd9Dz18X776isCW8ptN84Y4D85Pla0K5hpdHYDc&#10;09uewa8j82lzjhA3lZNVAJ95SpGSbRvkFWkPJ4YhwLtPf7oyAs0UvxnVFdp9/T33QfG/NACPnDBA&#10;ITv4rC70h8Hi9eOx0RR1prT6nb64N9JSXwiCODWMH6JL+olRZVzD2Mo/jEtcb0R1w9JocF6m69NK&#10;eBY8rlP0kd/r/QZMwzmKyJPN1ed0mJNEF9leckFXyQ3niH127wo4AShwNSIQQ98BnCKncArD3tAV&#10;Mkx2yTRZbpTzug40uw+iD406JG/gLaIzwlTnwUrJe3iFBz40Dmvq5eOf9rMB1wXEozN9abhvT/nk&#10;D0P8YoBaBA8ModCuvE1Mp4QqomH2wJhrMccEqTFZIyOyCg+Ft8tIYcqLy6tAyiKTuf1jOdLamo4t&#10;bGgHeGVTewP4oXqbyoKYnp1pYrQ3M2Nx9ea15SwCYtnGkSOOvg6nyVQnyvTmyLAvR41bNtyfZmem&#10;rta1TgBB2w9mo2YzfP9AfwGoy08+kSPZPWl+uoo41XUuR68T3TvT0enedO5Y1HusAHpvBnwOSQCi&#10;vAlVCLlODNCqA6L/lX/y1MnyFe1GQKxAcRGMzMHt3z+S9rW15r66tygTQTl9ujrHkofqmTIZYJG+&#10;fmOEGWweq6hfv1IYdVA3kVd3996FaHBxU24Ao7oBZCvNbDDfu3dnGeYEgIDQsOrIaE86dHgqHTk6&#10;U07i8K03w6SizZEcMVrlaZ/ejl1WKNrgay/k9lKvwYHBotiMBXkL4LtyZTECCyWsK8lqSH6Rpytj&#10;oSx9EYoJnNQF0KHw8ukLxwJPDY8ZxgR8nnEypMH7MHLATp/Ii1zpK7xnIMMAuKK6Malfl6IwJC/T&#10;F4eiD5r1Sf3/+u9B+hrp/yAyAdDIB1mhz3S1MfJki+lMRJ1kT8QZzhbQ8Jwcsj+cNI5XTCHIkzwC&#10;Z+VGndkD9p1NoA+IjoSe1Ike0Rt1ZWc+/OEPlzqGPEeeK6HgC2BtXFRD7+mkIWo2uykgFoOcDfX8&#10;ZFca6W9Pz1x+shjiRtBADLVMo0Eaw8PASEoKjTHa/yJDUSJG6iTEIGCu91Reh2BGNZz54vLUQ3nz&#10;B/aXvYMArtkeymYU7XJKTG9nS7r81OJZpM3Kqcr6TPlw8MzUaI5KM0jl+9OnjqezZ06lnTtydJqF&#10;QbpwGFx54du2bklbNq1P6x+6LwPnQ+muOz5evrTv+4jmHh0mXgFfRcD8ah0X6NT8SBrqbimLg+qg&#10;qyMJYgBiRHJ1QESe+2K84ccqErsWEIMCnJ5+JgtdBqeeXD9fRNiSIyurwh64/4FisPVfDMeYBCdI&#10;hC2iG+VZdeuYMjxgtEVkorWnnvaJnSpCLGdp5qjV52t8bLWlZWtZpm0vnoUvU/uHS6RnP5+VseXr&#10;AhkMLXzxNYJNmx9J23duzXlnwGipltaTof37p4vCE3h1MsQYkVgoQF0RGp/VqfH3+v/16A6f8UA/&#10;kFvOoMgOaNGD8LwBHaWLFZgxZxdGh5NI9hkm78qDwWJcUBg1+lQ3fGEkXJtR3TC8TP/3Ur2vG/s/&#10;5ATFfchPM4qRBLoE4AI4gR7Z5JQZtiWzZBvRQbKMyLYr2ffc78CI3ec4s13yYDs5hRxWYIqANYAW&#10;tVpvQmfoVb09KyXvsQmwxncVtS/A11X76OINAXEqA8f4SG8Gq6U/0gsAGIMS/WTjAP0pNoZRXoSR&#10;yHOo7zcK7h1M85uKqShGMWYRETVSAYUXPp9B6Vga6GlJxw8MrAgQDUfOjnemoWz0n3qy+rLFkuUs&#10;/Ga4OJgX55wyiNpDKBjIOiCezO1av+7B1LZrQ5ob6ywHAPS2b08tu3bkDnq0fF3eXsQ6+KGoY1yB&#10;/UCOSscyEFihGnVChkUInY4GRo2AWAEUAnTViSxLAWIFlhUBLGmdyN/f35Fuv/39JVIxdMLB0deE&#10;TBkA0P/60m/6kcDbYmDVpWFK53JazGLI1EbdmdnRAmjODH3gwXvKeZ22K/gAK+DzOR2bes35+Sac&#10;jb82vm/buik9kiOniKgIMUAGerzP8Dijn+pXFIDWeG2kRuCTh7aSSfKpTMNSFJkcUyRDxbE4xUgI&#10;GRfl8aqBHUMAsIGdflP3iOzoh3z1I2NUN1qN9ygUfKlnYQReppcpqC4bIU/Nfm9GjTIpfcgq2Q1H&#10;jdNGN2KoP+a36Qng4xyGvQSOhm9Fm7HKli0zEkKH6A/HEXAqI+pYr/NKKOrPdnDq2Sz6HfZBvemq&#10;dLdZ3GEBTdl0zjAvLKyxcdz2gPkD0yVaY4SbgQYDQrkNdTLCCtZAnoR7hFlQHrMwiBegojwCFfFc&#10;hKhiIo/rLahB6nPq5PHqtJiFM0sDSK5Hkc47/V3VYhXfHWxWRlAAUCNhpLYwziIFzwIUCciWDAQz&#10;I+253GpYdHxgb9qycX3hw8RofznIO3jeWL8gv48PZIdhbKB0XpSt/fjE6CororNGQNTxhw/7cOjh&#10;MiTaDAyXItGclZwWqxBU/SXPKAsIzc0dKL8Zntyw0UbnDITbNpSPn/ZmEBwbHyhHlw1mBwDw+Uix&#10;fX5bt29KvkM3MTVUFsoMj/aU7+G17gYgW3N+TqLZkvZmhQGwE+MTBTwILIcLv+tgh24EcK7xToCn&#10;fFy1h3dI+fQPjxV/AR4w47TFvAuex73n2i9Sp2w8W540eSbj8oo5O3kzJNqwXKordZ0a09Gxxmfx&#10;vNn7L9PLtBJqJls3orD9dQoAdY0IFMEH+sJRBKYINninXn5jvZZL8X6M2LBhddtAX+k0p/c2+w1t&#10;yp8ebiuRzLHZwRKZWJQy3Lc7nTl1/CogNiMGhSFAjJUGCpMZFZXQeMYFeGgoRqikxkZoHB4+g+G3&#10;pYZLUSm3RKUXU2fb9jL8efrw4pxhIwDW/0dnM8gUQOzYkc6eicPDm5e1FKkD8NMeEQDgiWdIe3Zu&#10;35qGMujGvObUcHvansHizJnTaW5moizsibnOuDo31gpfi3c4Kg74HuzanvoywOBt8BzpRFEJYQqg&#10;agRERn5wcCiNjvWn6pDvF88jLkWiRV8Rt3ndp5D0V4CuvPUtD+9Tn/p4ATyrOkWVhjoNhRredNC0&#10;j7Q6nd/hvaOjPnaa004OlAOH97W35Dbcn4VxU/YMNxQnikzEECHH6JlnrgW/RiBsJL9HGhFezOPJ&#10;KxST8onyKIjhfIBGIYBbzN/hbQAfrxbgkWFRcER3AI9DIk/8iGszqitmI13vt6Coe9yHrsS9esQc&#10;jrpFWmleppfpi0Ehu43/B4WM3uh5Pc/VUOQpaGOz2Oe6vQjMYsdvA4TD3TvTQOe28oV8p9L431fz&#10;W3c8kg4emClG0Mt1g4yAA0MjtKWIQM28kXCYsVAJ4bKFNDHOzOMPb9m9tAyt/L0f5TSCUJ3sPzQ3&#10;5qSYrr2bk+Pn6tGWa50CDON/q2cdx3ZgdnKhvOblXI8AKcMqGsZ0dY4IEcO3bd1cNvRHvdTx4Qfv&#10;Sr5mfujg/rJIxxyto+Vmx9vT1Iij5Xankd6Wsk+xr9PCnV1l7+T+qdHMm+dK3sEboMFw68xmgIgA&#10;IiM+Pj64CkCs5hbt2duw/uHSVnnqK2URHn1qSPTY8blyPJmjyXyV3KKYHTka9HFam+KB42SOBm2C&#10;twn/zrvvyHzblfu/pwytMObyA2BInwQ1A8D6MzIj0kPkjWyRRc6K4XeknvrJ0C/QA3RWaLoaoQjA&#10;A8j4pU7AhQwbCgbO5FX+QXWFXQ3VFbWen/rjR0SYylYH5bs3iqJ9IlH/czYpOs8XmAN3z+RTNwov&#10;08v0pUZ1PViKGt9ZDcmHjhnxEcCwY2E/2HE6xS5Id5ttCWU7wUJEMsMw58iwdev9afP6+9LePdXp&#10;CjHRzwAztDG/wpCZH6G8wNH4sPT+p5QqAfQoOcWNBTV+Y4j8zotn2OSngoClEYCuoQwKn/vs57KR&#10;OJMG+3xGqbNEWRFpBR0/MJSOzTmDtHpeIsScRgTsmDqnxnw2M+WFBZBZCQEmzI75tSrSrABLe9oc&#10;lrv9kTIcrcwjM/1px9b1OTKZSadOHk29HS3VitWOnaUNg33taSID/P7JkXJu7JHDB9L5c6fSxQs+&#10;mHzlKtgG4aFOZLybAaL/AfPU1GR2WHrKyfSivmbg14wCEM9fPF62OYzkvpMfQAwiEx/68IcKAD74&#10;4L0ZDLfmvt5x9Vi0kVFzbD6SamvAxiIX5tHU2fBEXTCXS4BP27wPKAL4yJVoDsiZf+AsIE4YkCCD&#10;HDd1Vr4IkSwjsohCcUIRXRvvl0PAy1VecR//R/4xlEp2ODeeGTICyOpqYULoh5V2ANuoC+CjR+Zj&#10;tN//otmPfOQjBRCBP6c0yg2j8DK9TP8YKHQFkeG6/jRLvxzyLr2LxZ7sR92p5nxejRDthzu8v/cq&#10;oIhoYu5qKhtoX/BmPMLTZnAYGApJMQ1xMUYKBoihsBrimQjRsCgjRNG95zeGiHfufeCq0kATMC4H&#10;EIGCqMnHdoHbNWCYge9ABvbOjQ+mqX070um5kauAaLGQeVLtGx3qKQuGAKL8mpa1BEkPILRXNBGA&#10;qO5Xcnu6ujrS7h0b0un5akuIs2G3bVpXzg91fqqhaID+6IWz5f/Ll6stK/bAWdlqfFtei0C4WC5i&#10;wEXehvCWAkSgxYjanO8s0OUCYiywEVH6TNH2HRtTa3aMOEKRLxKlOEXCIhlf5AeEvva9q9XXGjZk&#10;Q/1QjiA3li+L88KAGWehWdQX1PhbRH9khuCSQw6YiXeAZ/uHe7IUC1e0mbwBmnp0VVeuACZETuv/&#10;x7P6/0HyiLRx1RcAzlV5ylZXbQZOfhO1AW/pOYvqS0+Qe79xruiXvVIUV3voz1/+5V+mD33oQ+Xe&#10;oh0LAxw2rgw6pf1Wz33qU58q4KhfAuC142V6mf6xUMgsLIANdMizm5Fl79JVDjEsglN1GwOLYoHi&#10;bZsfzsq38Z5ybqZj2yrjPZQGOnekw4dmyguMM9ACAF7myVJwwEhpebUKoYSiFgqpAhTWUBXP3VVl&#10;vKuChn0oPw8ZEABdeTKIDH4jADWSNABxZnK4DDWeyVEf0DuZo8KR7Q+lLW/949T1G7+Wjv/pm9L8&#10;uvvSsdHOAoZWpGrjdAZMJ9s888zlFQNigBKe4AGjhkfx3P3o6Ejavvnhsk+yqtdwaskR48BAf27j&#10;IuCVRT0Z7ArwLRw8APwiL1QvOwASIDGkeC9aWgoQ8buru6N8xuhGQ6YBhLEN45kr2eBfOpFaWreU&#10;CER/1vNm2O0tLd8gtAdwsxPtq762woyjIB0QrAtgI+lz/AB88ic7FIE8GHHAY2ARc3tAgHMGIKQB&#10;fOSSQCNKII9QhuWQ9OSXIgZpnza7VwYFpVTKJLeAz2947DlnTx1FaqJUdbTvCYDRgZhX9+4HPvCB&#10;9NGPfrRErNEmw7icy/e+973loANRItkCdO973/sKCDpCTrSoHGAr6vaevICmOVG8V6+6UXiZXqZ/&#10;DEQP6R09iJWmHMrQ02bv3IhCv+kG4GOTwu64XjNkOjHQmoY6t6cD4x3VFx0yWBg+Hejemc6dPVWL&#10;UBYpngFBxjGGPHm5ohaGgmGimIy2ijBswJMHrXJ+UzkVZggZBgqugvKug8CLabEes/vHU2/7llJ3&#10;Q6FDWx9Im/7bz6Su7/32NPdvviVNfdM3pKH/+jNp7I6PpuPjXVejyJnR9rSvdWO69Oj5nE8FRM3L&#10;ak7K12ZGUNQS9UYVII6mdQ/eneanetOZI6Pp0HRv2rrxgTJ3ZqGIukc+Ky0bAQ5GVtn6YClAPHfu&#10;bO6XmeT7gECuEfwayQZ6B2TbJ2gBjLNBP/axDxcDDhzCKWLcGWMRIoPNQItWT548dXUhzPMLJ74s&#10;RfXojxIw9MCPgZefg3g5TRwp/JQ/MKEgZCiUJAQ+hB/VlSEookRpgV+UC9A4ceRUm/AU6AF24EZu&#10;DV+K1ERoolIgJzIDlOpGzv0vjfeAGl2QzjNXIKUegPwv/uIv0rve9a4CfKJB73IugK72U1Bz7Nps&#10;OEcav+sH/wNHgOm9mIuXp/rilz6q8+Flepm+1Cn0FH5wEjl49Iou0tdm7yyHwjbQa3plpCtsEDvF&#10;ntAvaW6LIdJqyLEadmS8B3p2Z+P3+ILBvjZiCQKElJzhFS2JVoAcIyNzhoayQmBAGF6rxhnPpbgx&#10;L6Wy0gXYNgLAtaT86li0E8cOlUUo5WzQmf7Udu9H0uBP/nA68c1fl8a++itT9yv/eer8mq9KHb/w&#10;c2ly84MFNJ0GY5i4r3NXAcRoT/OympP06hpeh5WM8Vy9RMCf/PhH08aH70k7t65LO7asS/ffe1cB&#10;ULwKQFwpRV2Vx8lQvrHvRkAMUBQ9+vrHs1cyEDYBQGTfoX2CToGxHaKjY3c2tj4Cuim1dbSUrz3c&#10;cdenUk9vT6k/g8wQM/L6jSNEyKoh38rrimsQJ8HvAJAjJXqM4XTRH+Mu+hFV8Q45TECKsAYAArBQ&#10;mkYiV83Ib4CQHHIg8AyAccCAq3JiHs6wIwVUL4B8++23F0UBbIDy/e9/f7m3Ydjv2k/GRXEAyrP3&#10;vOc9pR1ve9vbCrjLyxyge21QF4DpSCr18Zso0jvAn9wAXRG5dOpDvugWw6AeDIb2yJMexRCtURbv&#10;oxvx5WV6mb7UiLyGnrMz9IuOkHO6ulp5lqd36QqdihErNomdgjvKku6ajfnAEDA6CHvICTXPxH7A&#10;a8EiwEAhDItCGWAePmMW3jelZSQ0TmU8k5ZRkI4xVznp3atQVd61ILAUqcOZMydTb8eOsmgFsI/t&#10;3ZT2vOl1aeQ7vjWNfNWrUucrvzzt+spXpS0/+1Opf8O96dTB4dLOY3P9qXvf1nTqxLGS10rKRQHc&#10;jDbvXPsBobYwSNPZ02d8fRKoq7srjWfDyPt//PHqdJyVlhfkPWUDVTxUNp42B8QKFJ966vH0zJVL&#10;6bnPLEaI1aeSzqVHHztRVoD2D7Sn+x64q2yWb2/flUbGetOBg9k5Oro/nb94Im3bsTndededJToS&#10;MYlcAgTVpRkIBqmLtEAQgDLqAIC3Blg9A1IxPKk9ZOtGJN31SBr9gU8RbQI0n5MRhSkTAKuD34AZ&#10;sAdwQFpkp73veMc7iiIZlgRWgBF4ykuf4oX0wFO0rN/JvXe0SR7ayHGhfNpvsYzfyL1774i61dvV&#10;c/kCXFEop8BvHEttokN45Z7eBK2URy/Ty/SlRGSWnpB3OsAZNDrDdpD11ci2tHSDvgPYeoSIjKbQ&#10;e+maAuLkcFsZivRZpcpwNwdEigr0RHkKZBB4xIAPKPD+jQEbCoXylFuhKsBYeM6IxrAT4y3felnX&#10;I/W4ePF8jmYXzwYFeN2b7knbfuMXU9vXfW1q+aavTxt++TWp5VMfKAttzi5EwScOZBDo3FE+APzC&#10;woKYZmUsRdJ/4QtfKJ4LJutEHaa9og4OQAAGpgNLFO+utLwg7+ER70bUwJDqdFH2iwGxihDPnq2+&#10;GGGzve0Xjz1+Jk1OD5UvQ2zY9HBat+7+siXCgdnHTx0sZ4sePDxdNtKPT4zl/r2UZueqhVUMsggP&#10;CKpDXbCCPJeGXJADAEqwRUKxcERe5CGG0OvRXwhxneoCvlzynj5RpkjLPZABxkAKmafQVxTCECan&#10;Tl2BpCgNeInmPBdFigSBqD4HigASAVhAyvmLuUdtpNgiN/8HaAHFmPOsD+OSoUij7nGtU7Nn0dZm&#10;z1+ml+kfE9Xll47QV5jCTrAlriuVb2npDf3khLNLdVsVozbSlO8hlpWXGSTQ4hcuDmYD3vwLF54x&#10;7jxZwziMPiVnRAzfqACQMxTFaEN3gKhBCpWGB+1/hlVa7wPHiLway2wkQ6bSiX76u3eXo9DKVyIy&#10;sB+Z7E6td96eNvzaL6RHfu+1qW3dnelwflZv56lDwzmy3J72T49lxixvIU+dpEc6iHHUeQyf4UOG&#10;zb32RLrIP66rpchLR3IiGHodWkWCi1Fi/K8vxsfHcn3G09T0cJkX3LxlfXrwofvKNwKdJeqw7LPn&#10;jpSvRRw6PJMjxpHszFQfiBW9WCAEWA3TNgNB7fTc7wRQvwJqfQ4sCKFIlkACBv1NDhqNe6Mg3yzJ&#10;EwgCMIBGxtTL8Cy5FSm+9a1vLQrHG426RrvJs7oCdM94qgAyImR9Lfr0v3aJ2FwD4Ooebb2tcR91&#10;XA41ti3ebfb8i03LrVez9tWfrYRW8+6NyozfG+l6v71Ma0PRB/RJgEGX6GiMNK6kD6Slc0Yz2Uu2&#10;rG67lEHXpbnNhnHzaaftlzs8Vj6EO1K+cHF2yWiNQQZkCmAUZMpAKCyMHePAeCgI+DEoDJLKiQx5&#10;4e4Z0og2wtg3K7ORqrQvpCtXnkkTI31l1agh0wA8n1Ea2P1IGm7fmqPGwSoCvvoliepYtInBvWlm&#10;eiTXf+mvXixFkV5HiTJEOxgrYtY+/FhJfiuhiBABD88mALERDBFhAtgPPHB/uu+Be0rUZ7/g7Nx4&#10;On/haFlR6luEJ04eSm3tQGsw192JLFMF0Czk0H8AXz/p6zoImhPUjxwD4BBDi3jifTJCJmLIL4TT&#10;FTUK71qS/CkPMAaC2oH8r98Md5JLUT6AFN35TZ31pXrLQ1r1F/mR61DI+C3aEc/q5cf9lzrdqK7R&#10;tjrpx/htqTR1kqbe93Hv2kh4HI4Fqr8T/I/fkH6IdJEmnuuzGGJGnqEoI/KLd+t5Nz6LdNejpXjh&#10;eZ1fS9GNfv+nQHgQ/NZn7Bg84VTX+6HZu40UeQFTGOVZACKi12wkGbltLEcMFpeM9OZorn9POSps&#10;dLAr+fr8UiDhmSGxMHaMIo+aMWE4NMBvwCHmUwBnVM6wosYZ5mNYRZgrGSoNAojPPX8ljY/2p9G+&#10;1gxy1Z4/gOcq2i2LaBZAECDG8LDnVtgO9zuL9OmF/FYOiNoABES9QAMftBfj/baadt2I5Inw2nAg&#10;g14fMgWE/gfShvUM9W3YsD7Xc2canxhMB+an0qEjvK5j6cpzl9OzmS5cOJ9B7VQZ5pWHPgXsJpsN&#10;Meqz6K+Y91WufjTcKLrS7thMDlAIWt3Y1KkusLeKohyOmCjQECYii36jJOroPupJKRoNZShgXRGv&#10;R431+FKlqOtS9a//X/89qJEfAUoBPCgcCbrhnr1wr0+MHLnSHffkVd8gzooRKHP0MU+rDzkuruwL&#10;46g/3YseyCibY0RA1G5UwD0ZNVoV11jrII33OELyMJpl1EX56hROrjpHvTl+2hVy0owPy5UTdL20&#10;9T76p0jBG7zW56ZaELvj9zqfrkfSyEsfs8sxhxjOfQCiNLddvvxkOn8uC+qR+fKNwfHh3nRgbjKD&#10;VHVUWDOD7DmjSWCEn+4JG8EiJASfwCELD6ykYyQV6HeRA6H0nuFFpGIrAY8AJFGKA8j7u3aUE2vQ&#10;qQUQDHAMCjBETq856PNWA23piccv5bxWA8hVpEzpdBgQ0QGUiUejXTFvuNakbB0t0g5AjKgQX/UL&#10;gwKkGA1pigEZ6kudXR2pr7+3fKvx8uWn02c+XR2BFgKC8JXTwwAxIqLRMGhADxDrWxEkp0ff+y0A&#10;ppEahfSlIOWGUgXAofitXrf6//Xn/1ioXt/GdtyIgkdBeNQIbvoVATAgETJuaiCAhL7T8wAiDjLZ&#10;QdYXcBwZNDLrPuZ2Y3FVGDz/i+hdERlmsKTxv3fC6Yx8455tkT+ZjCFuIKluwA8FGMawfgCl0QJl&#10;RF7Kco3ftEee3tNGMh9gSv85kAAcTwLk6U0AKv7hKz1i5N2jkMt6P8T/QfX+QfVnN+rzkIs6LSfN&#10;lwJppyue6UdywJ6RyeXWPdJxqrzvWdg5pF/0NZ7fxmC/8MLCV90//Xz2/u0NeyY/u/4QovTAQIYq&#10;TYgIhYIpjEUGVtyJHAi3ykTHUxaG1vvS+g2YrAYQ1ePYkYOpq3176ti7NbW3biqrZIEh4GsEwiCn&#10;1Rye7k29OTq++Oi5nNfKADHKFy3xTBFQiWFEYAJgbkWEiJStYxkGvAwwBIw8IIrIONnnhr/q5ncT&#10;yvrgsceqrRp1wUDq7xrDo/LRr4yGYVARIyBkEAxBANq6t9yM6sL5UlKzutQp0tTT1t//UqWoayPV&#10;f2tmRKOPGGF9JtphaBhuURFjHhEYQ09+AIG+BzKMCXkDZO4tMHL1v1EC99IDDToOfBgxciLPAA1A&#10;yllzVS4bENGie1d1Q+oZQBL2g7PnyuF0j8g1Mo9NB+gf4hySfc/pZRC99Uwa6b2Lf1EGgxuRLMc/&#10;gB/4aQ9AbQRVbccnthCw44l75Lnfg5/xHv6wHfIVCeMP3qCIUJG64EVEp3Uwjb5uvDbSUjIkfeM7&#10;zdLF//HbS0H1sskqvnBoOBzLrYt02sdp0yeNi2rIFxnG29vCsFdULVRBzYww8hsjLzMGEzGKOp1Q&#10;K5yQG6YTPRAAAqTzVE6jeFw6n0ASNBUltDcqu5HUw6kuzz9/JZ09c7Kc/znU154Bsf0qIDajiBit&#10;NB3q3ZPOnF78okezcppR8AFDRV4YDWA8lxdaazAM/gRRZB4swGMUKA6jhr88XQbKVYdHfwXgucZ9&#10;UBiJEDzKGl45x4ahY9R4u6GMIXCNVBfIl2lpuh7vmv0WRMGl0Qf6gjLXjThHhh7SrwAjBhzIMcSi&#10;KkYakd2IuPS1/xn0MPKMdzh9AJOMyZ++k60wqACKsQkgIktBZI+TFY5WjEgE+T/kMuQxfov/m1Gz&#10;9PV3VppHULzjGnV1pSPaoH2IztM9Tqh+0R/0h46wiwx3rCkAqGyhCIezQJ8i4sTzAFQ67d613k/6&#10;A3E2OCz0Uz7sp7yRvkH6PvqIPJALpG5BgBWpcwBrIzXKXTNabrqQ65VSvK8cPCXL2rKSfL2rD8i1&#10;d+p9jT/sG/m+rZnhXYrqhpgiEPSIkHScZwpTsA6Oo6Z0evymIQy1TiNYBIaiEqzVAEipU45mvasu&#10;E6N9aaSvNZ1aWGDTDBBRBYiD5asXgHSpFbU3IsBH6Ayn4EvwqFnaG1H9vcinkZRnu4crJcVLvGfk&#10;GDUkIqcchAdfGxW+biD0Ab4RGv0m8jPvKA9Rvr6RFwUPJWmmAI0C+DJVily/X4rq/KzzF9C5BtAh&#10;Ro7O6BP9BeD0EQOKgBoZoPjV3PGGcnqN/rTNhJElq9IyzkgkgsJIqm8YfDouoiIzAWbNAAQ1e15/&#10;Vr+XT10Omz1fSm6Xejcofm+WvvFZgF2z39xfjxrfuxFpj7QB/hyHsKFsR4Crfg9Qjf4GqoII4BdD&#10;v3QVUAZo6mv9H44wG6zfXfV7ODn6vw6qiFMvSuXwiNyVeTDLxOFsQ9gRdUFkUP0CTMlngGncB/k/&#10;qJnNWOp56Ewj1cvw//XS1inypTN4477eL9pnD7IzhFcEiIgh1lkyD28Q4FHK6EiM1kk6yDAb5nuu&#10;QYBR52E+RTMs4l5eVcS3MjBZBAtR62fTwdnJ8q1BX5m4ESBaaTrS11K+T7jarRfqTEgYIR0V9WmW&#10;fimKd+rvuZd38ITS4BEeKo8xJMi2DuhIw5gcE5EdT53xCsVrpDAC0hF87+knFPvs5E8ZtSkMc1Az&#10;ofunSM140uy+rvT4yZDUjR4PlVLqO0aPbtEhOhVRGvkKo2Z4J4Yp6ZIRAcbRUFIYNpGhKEHeEQWI&#10;YhjciODIFApZqRv4ZmBU/32p35pR/b16OveNIFH/zbMgdQzwcM92eO7/AJYgeqKd5FubXQPo3bvW&#10;gUe/BG8AU+Qjb/UIRyDq2MibqG/9Pqiephk1S9OYV7Q/2q1u0WZtDQpd1Sb9bsSIfnN2yEIMh5MP&#10;8kVeEGeazruStZgzJXPbsrwBEbLnOcAFqOTSM3InwpWffMlfjCKQ5yhf0EDW60PhjbalriehQ3Wq&#10;/369dI0knXe1nc74v85nDoCzgjkZywbEMNA6QsY8FUpFwAyzYEQ0UEcAPoyg4JjjNxXBDJXCUHmp&#10;MMXnBTeCwnIp6gasjx45WKK+EweHmg6b2qdYKACxtyWNj/QWoVtp2VEuZhMUHd6sDfFsKQrQ0zmU&#10;LZQfT/CLgRQJ4DODGJ4gwkfASMAosHY0Kmz87zeKr3/kKT+epAiCsANBihOCF8JUp7qg/d9OjW0P&#10;avwNvxAZd9UX0XdkAk8ZBnpjuIwRCbADaPQhojp9ywDpE06lftG/+p8ehbdOz5RHB8OI06cw4kHR&#10;//X/b0SRLt6pvx9EllDcB2iE4VaPyIMRBzZ4FUOLwa965EsutS/uA9TJJSPLccMHfMQ/BtgzRt01&#10;nIIYMYlI2H04EJ6FUcdv5J5Rl6f8kcg5hiKVJ0JTL2CD9G/0u/awg/pBu/WFNrtH+FHnlWsj1fl/&#10;I1oqfTyv63/kH/2i/KhXgKt66x9UZDu35eih+dSXeTfe15sOlLle3zydKf2AJ3gTvMI7skxW8T5s&#10;U8i2Z8DT/9J5pk/ItT7DX31NR/C2GUjW9XKlFHmRI/aOfgZ/ELB2khWZWxEgYjSgwwwVx2BCQok1&#10;KApGYRgIOMMQwkNwMJGAUgidwpshYPJXTrPyb0QiRIuDfFJpqGd3Ojrb/yJADCC8es00O9qexoe6&#10;0zPPxjF1zfNfirxDkBg0nob/6/nE/81IZxBQ3h0hYPAoHsWkyIYsGUdK6xmlx0/80tHeC6Gud3AQ&#10;ReAk+D3yD1A1nBaReoBgUF2IUF24/m+maGu97fjR+D9eku064JF/YIcYAEY2+g6vKWLMx4bBZhBQ&#10;OI2AQX7yVg5DpX9RGDR9SmbqRq8ZhXFc6pk85Oc+DCQ5IVPkmZ6qA73UbvquvYjOIwYMaTtDqR2M&#10;GxIdyE+Z8mJEA7h44hGh4BE5ZDCDbwFi4TgzuH43/cJRqEclMXQIwOTtSqbZqBj6Y+g45+qk3q6h&#10;R/539b8+8I535aUv1ccITDih6sXw60d1Uy99rM6iLPXSLnUTJGg3/qiDvsU/8hNyhd/RL676Ovoj&#10;AMxv0feRzrWRPA9q9nud6umuytJnq7UPFzIvxh95OI29/c/TmTvvSGczP57J9fxMThdyiEI2OWKG&#10;e+uyw7aHjuAt/uMD+xZOBv5EX+p7w7v4iPfS14GxUVdXQvG+cvWbOtZ5oW8sACULywZEUQwF1QiC&#10;gwk6y/8ElzJH5ZtRVAyjCBwBwyydIi8MDqBoVv6NqZpfu3DhbOpp31G+RB+gh2yzAJCiQvsVDama&#10;Qxzp3ZXa9jjOpzrIvLH8eLYURdRMGXR2RHtB6uSqnYQnhCWiZ8pDsQAqg0kBPQOAPBpKhG8xxBWC&#10;fD2D6DfGSMfrF/kRNAZFGRRdXRk5dQnBqRv/ePZ/A0Wb6m1rfBYUxgpv8J6y8CAZSrKOKDDDyJjj&#10;a8zTuFJshlP/4TPF9648GAj8ZjiQPiIT+pP867fGfvW/3+v/139H8Xv9iuQtX3pL7sIgB4CHpw9E&#10;ADNwCTBy1abw9P3PmLhGJBCA4EpuTZ14l26TXe2jD+rAkSaLrngQkYArvusTzwOIyW4MY2qH39UP&#10;X+vDvQHs2us+AMT/dA+pA77VddKzeO7qWdx7X57yUi4e4E/US321A5EPugRk8TScAnKivogcBFDL&#10;x32k8Q4wUV/9JB/5kRl2lp1A0uovz72jLzkreIZP8kABUAGodd641uUpZCn+l+bUZI7E3/m2NPbz&#10;P5MOfPd3ptkf/L408advTse6e9KzOX/HeUb6Rrre8yD1ib5TV31JF/BW2wRLMX0DLLUvdFNfrIbi&#10;fXlb6Bm4E/XjEPlqD71YFiCGQdf5OkXHRUYm6ilECHZUPO7j//ozBVu4QTCCYa6YFUJLMJvVZSmq&#10;VsgCp6fSyEBHjvw60kmgd3AwR4t9aW6is+w7nBjYncYH9qSh7p1psGtX2r19XVr/8F3p2NHFj/yi&#10;xXwXwU2d6v8H6VzGgleoHd7TJgLGCDIEFIMh5eEyNNqPbwxLfVgZb/GBsNSFt5FCmBvJu3iNt4yT&#10;cswvKpvxC6NcB7+g6Kd/zNTYpjr5PdrNGOMDw4LCmOEbRWTgGXYjGfgX86tAEPDhJwXzHqJkjLn+&#10;C4Md/eFaN9RL9V0zirRLvSM/ZSByRg/VhRFliBE5I3MiVe0hqwiYATdtiYhG+xnliJrkh/AteMYA&#10;a2tEBdpLXgGg3/EOT9WZfgTYuKdDjVQHqNCp+v+hT2wPoNXuSBdp6//f6HmdGnU8yLt+0yb8wc9I&#10;W8/XfZ20JdobNoAsyAcBVLxD5JA+1h0HNpYtEHHrOyDK2WbIGW1Dez6L5DQoW6o8I5dkVZ/qT+nJ&#10;Jn0n04BGpEw+QvfD0VA3dUSPX7qYhh+6P8385x9MJ77l1Wnkq74ydX/FP0+93/atqf9Nf5TOTlVn&#10;T6NGGaz/34wizfXSRt7kz+iYw/XJZPAqdHil5D1tJuPOJybbUQ/9RL7xEZ+WBMTo8CAvUgSEeRSB&#10;4aBgvN8wNM0qFBSNUgFKyrhQMhWjXDpNPoSjXnaz+jUjaQnV8GAOw3dvLGeyDnS1lK0VfV2taTgD&#10;5WBfe5qeHExzM+PpyKHsjU2Opq1bNuayD2QBuXKNciPelmfqx9ghwqT9rtqFJ4RQ9EVpeX88WUZI&#10;G3mY4WUSUvzSKWFUQmnwuC4gzUiaeroQZnXEP8MNMbTEmycEhgIYScoQfVCnxn76x0aN7QnjzdhE&#10;hFc3Mniiv/SJ/mFI9BXgi4iIbIusGRSAp79EBPLX3+SCnAT/l6PwdYo+XKrPPQ8DQTYQeUP0h3HT&#10;JvKmPZwfys5wahNZ5Gwx5oyqdADOe8EzbYioItoRZYfOh16FTjZe6+QZ/RApkrdIE3nU9TSuyyV8&#10;CIBQR88ivzot9XylFOWyAQCeDsWzxjLqz69Hdd4FhRNGFAJgAACUn0lEQVQe/zf2uT7Sz+Q19Jg8&#10;iyLZGTZFHyNgSHaj/zlA7ABwIRfsAvB0yL4reZeuOEbZVnR0tKf1H/tYav3Zn0iT3/C1afirvzJ1&#10;vOKfp11f8Yq0+TWvSUMtrel81qtw+uqAqh11+dGGkOV41uy+GcmXzqlfAFWAYqPuL4cCm8gOJ4Kz&#10;Vq8fu8nJ4PRcsw8xOrfeyTpJBb2owQBHg2TCU6aMDM9yKysdYwX5dYZKqJy8dTzFZnBCUKI+dYrn&#10;jb+pq2enTx1PUxNDGfCyIcuRnw8dP3bpfHr68lPpSm7Lc89V4IMIPGHjYQExwu9KwIB2DGlKA2AY&#10;TP8jaRlTcwjGoONjrwRSHoxqCDHDo6yVCEZQ1NV9KIw+Acr6gdFWB1GMPlFHvAQGjSDYrE/+MVCz&#10;NsT/0UaARdjxg6HQP4DOcLT+xR984sTpT7Im4mBcAB5+UTwKr68oe2NfNKO6ctXvUfTbUlcUhkR5&#10;+pX8q0MYP0BOmcPokS/tiCiPnPmNwQOCEckxWtoREUtdZ+J+KVoqTeha/b6eVr8ARP0R+lhPtxqS&#10;B97QqXqE2CztWpIy6Bh5EbWETWqWdqUknzoFr1zjd/cIOLBD+tLzxvfxg9yxzdKoM3sTIEIW2CG2&#10;lqzTDREk+Q9ZKlFmth0P3HtPuv0Pfi9t/oHvTT2vekVq/ZqvSh/+ju9If/nbv50+mR0uOsRukz02&#10;kNyx5ewN4KJD5JYukgV1cFWfsIH6MoA09KWuD+79bkjY/C25dl/XeffLpUjPgfDlGo5hlIXomIhb&#10;HzcFRJ0gYQzDaDAljcpiro2MlI+3upIKRlqGi/eCqcohbBRYR/EE5et5vX51YamTZxVVadQxGH2t&#10;MVgUuviNAVKWoSLRG0+a0FA8Ckh4KDgD6n9DnwRLx6snweCVASGCq228eB2PlNNoJIPqQnA9wgfE&#10;0BG2iAoIMWFRB+V7rg4cFF5ReEbB85X005cKRf2Dok2UXL+RRe3WfwESESVxYCiBvgR4ZM778tU3&#10;vG981T9Bzfh/PQpZi76s3weF4odDqVwKrx76lDxRRm2gD9pBt7SFMQaCjBd50x4KTP60hazJG4CS&#10;T7JLrpfSlevRoh4tGu3GZ0uRtMrUJ+HU+n8leTSjqBve0UVGF09vNt/lkDLwFf/Jzlq0p5GWys9z&#10;pK3h4NXtYdRlOSRtgHncu5IbeZJFYAVIyeTc9FTa9f73pu0//p/T5tf9dtr9wINpIsvdUMYBzhfi&#10;aHIy2XA2yNSZ6Rn3iA6KUEWnKECUTnJUAbw2hW426oz/6Sh9sCWCDaYrYQfCPiyHwm7QH8AH0+rl&#10;0CXb1wogMixQPJBcodCYkuoIFZEQcGCeygMADJHRSisYBs09oBVZ8YB1jo6iSJSeR8zr0Fk60m/R&#10;ACS9//3uf2k8YyCiDF4KBQUi6k8IKJY2xri6MpSvY/BCXvIMRwATkQ70v3d0lHR4xiBTFu/KOxhd&#10;p6hz47P6/ygElMHEB/XnzQBqwiP6Y+h5aSIDAuY3c7IxwR5tX0mffClR1L1O2hRyCQy0l+PESeEU&#10;4AuFo2j6CChwCshCgBD+Rv/UeR9y1Hgf/0vrGvmQDf1DBhiRqLf6IX0WkSrZ0H/0B5FrjgxZUleg&#10;F33KoWFoGIBwyuRBfmOIKupXN3BB5Jte1gExfmtmcNeaoixtZzPUea3Klo/24Zv26ZNb3a5oDxmi&#10;a+xB8LRZ+rWmKF9/azO5CVvYLH2dGtNEXjci7XshBw3k5+SRw2l0d2uayXb4macXRxnUxz1dIJP6&#10;mY6SUzyCD2RdndlUtpOjRibIOGK/gCTdFQECU7rSTC/pOrCSNvCmbi+WQ2FH2EqASCcjf1f1Nron&#10;mLhNBSkSr5RiMjIEDyABColVFANUGsIzPjJnoOoAt1yK9Iy+/D74wQ8W0AqGYLL/MZbX4jnjg+mA&#10;OsAaqGGY33QmI+UZ4RHJ6QRAEnUNwwbUPNM+gCgvZdXTqJ//KTigQepLMdVRnaSN9J4tRdJG26SP&#10;ZwRc3eWrLPxVL/UXGTCWBIEXxhuLIT4dKj2jX+dndPxK++OLTUvVXxv1uT4yN8ow4QXPE2/IjiEb&#10;/ABGZBTV+6beD82onib6MUCPMSR/ZJGiqwcF1z8BaOrDOdRf9MLwLEclnklDr/zPcybr3tUeckh+&#10;tVU56qLsALw6qDVS42+ME70lQ/F73Sjeaooy8Ymc4p9nzdKulOQjP31Nv4M3zdKuFSkTsW/6lQzE&#10;s2bp15qUo41kgiPFjpHPtS4/2hQUfP3cgn36/ML/jWmCGvMp7y70D6KLAaZ0033oF+LgxqgOG+ud&#10;0MuwkTDKUCfZXo1t84688dH8aWCaclz1rTlEv9/GqPJEoS/lBACMCwVDXgJQBBFwMkSUmbGqG6+V&#10;UryrPAaO1wDolBXGCcBhCOYADfUTAQCN8KLVG6hIg+HyVP8AMVGc3+setnx1hmtQGFO/I2nVwTUo&#10;fqvT9Z4j9Zev+qsLI8iAa4coh5HH19iYjQ+GaBDABtaMDIqh0Dr/ghr5+6VKjfWO9ugr7dOfZA1/&#10;gEmAIB4BFsOKgMm7ACsclGb9EM/qfeFKFsiEcvUL+Sd75CmiOGAb83XqANBiHjmW0nNOpCeX8qBo&#10;5Nk1IsZ628kssAgZp/wMRBiSMCyNBibu68/q5Jl2AFr1WCrdrSTlaQ8+igjI/FrUIdpCX0XQAYjx&#10;vNk7a0GRP/kkB+zdrS6zkZTFBrF35J7M3Oryo42fz/cvxP0CNU23BDWmif/JSP0ZQGIPLQijW/TZ&#10;s7o+s4O+mER/wm7U9Wo5xL7QV5EgGxw2Qf4AEeDS/9s8qBceyBnEQxdpMdSiFAaAoq+2YkH19ykx&#10;bxogiEx5y4Q+6qB+BIMhCaDGONQIYvW2xLP6/410vd/rXkTjb42kfurCSDNOmMz7IcyMJ4OujYYI&#10;gB/HgqFlxACjzqbshAPPUSOvgl9x/VKmep3r9Y57hoaQAkDEyRLhkDF84iSRB8ZV9C49vuIzfkef&#10;NOs/z6QDemQGL5VBsRDAi7k6QBdzdfpIn/gdAV59oi/VlVGWp7yVT0brCl6/D4WPe2ljCEn96umQ&#10;tKuheJ+zpe4vdSQTpDxtNOykz6KNzdKulORD58kHwH0p2hdlsHVk5KUGxCgLH+kGJ4zcNUv7j42i&#10;bcFLssvptaWEzdRmFPpMZ9/97ncX7Ak7EnZmucR+yMfwK52u588+eE7fCyAGhVEHSCoJnBgLlRW2&#10;EnYZ1w3bzVDkE5ETIwV4eeLqEMavXvm4bwSrZqDlWZ0af2+k66WJurgGGKtjGFvGjiFgZPEK3xh1&#10;wy0MFWUO4BNReCciiYj8Gnkb9/VnX+pUr29je/CKYSGQ+ACA8AcI4hUPURSAPyJizgUAqvO/kUIe&#10;yK1IHz8NrYgwORt4r0/0h34RoTEu+oJHCGxFdeoFPJUnT+UBODKxFOi5ryt43DdekTyVyUGSZ/x+&#10;sxT547X2usbzxrS3kpQXoG94T3vXso36xpApufB/9EOz9GtB8kbkQoRIhuN5Y9pbQVF+yA2+kptm&#10;adeKosyg6vmt57F2iYDN72ln6HQQHX3/+99f0oRNabQ716OwRQAV8MGxuu0AwhbuGI27jYDxupAX&#10;eLCAKeY8KJlnDHgYt5VW6HpUz48ho0wW2iiXYaQIjQxq/B81glk9zfXug2JoM4ZQI7oA1jEMhke8&#10;CNED8IuoVrTnKvID5tqgYzE4gE+HiDLq7Y7OrVP997j/UqbG+ke9tRU4Bd8AATBiXMgVgOL8hJMg&#10;HV5zNPRHM2eoTp6L2CIal0dEmIZaXf1PiUTd+lD+jYDHiNeNQB3wrvesmYI3o0ivztHWKLNZ+tWQ&#10;+nE2tBv/V1rHtSB1oIPaxxnRRs+apV0JRVs4R2wSm7DW/GtGUS5A/GLxVVlsEnvCiN8qQIx2oeDt&#10;NTKfQTGe1Z83y2ulFPnQY/N7sIZu1vUeYBlShU91G7NcindEiPIJQAxiP2BOiRB56GGcGHhGnQDw&#10;1EVtopf6EOlKK3MjqucLIAggpqiTlUiMKIOKYYxZfb4PiDGgMYzKQCJAJr0rRULxLMrUJowAwvKP&#10;4TTRg7bjgYiCEhp3xhc8Ui/GFmDHikCMBHycC/kG8DUDvKCoR/DhHyM1tgkxzPgAAAEAmUK8P06D&#10;4XeRmXQAiuDrS4LZDPzqz6LP9RvDiP+InCjDRl5l6FP1o1iMSKMyNyr2UhQKG/eroXhfvTlS2h5l&#10;N0u/GpKfaQfyStZvts4rpShLXxne0+/B98a0K6Voi9EYtoDcrDX/mlGUy1EjU2xHPGuWfq0pymLf&#10;tJtzTQeapb1ZijYpi/19NNstthY4fu6zn0kv5Cv5ZXvDYV2ruihbf7Kb7CzQq+s9HebQsh+c27Az&#10;jbboehTvyNuwbMwhyh9ps7LZ/9sYliBKxbBLAAhlUjfqzQpbK4oylKdsTACMsUKP4QNUvCWevwiN&#10;oDCwhlIMt/kfkBkm8z/ynjzcG6IDaK5AjQGJ/D33nvSu8kW8XUrOqxC6qxc+xfAf8Iu6L0XN2vuP&#10;laJN+knb9RUBExHrH3w2xA6c8NmzGJpkVDguhLEukPV7xJgGSDLwymIQ9IUIU18xUvqNEHNI1Ils&#10;IMobBqUZNVPMW0VRJmOCF/iwlgZdPgwXJ4C84u9L3UakTMYLGOqPtYri5IHIAd0OQGyWdi0pyqXr&#10;yg2+ombpbwUpK+SGfV5rRyDycqWDdKytbU/q7e5IUxOj6fGL59Nj546mc6cOpZmpHPkPDaTR4aGs&#10;c9WpR95pzHOlFG2ivxxb+kyOwg646oP3vve9xe4HHjWzTUtR2Ct2yGpWtjyiUMTBFjly4m+T+HrU&#10;rIBbSY3lYwYjAt2BIOEwLIkAIPI8hioRTzwmos2D8iwYU/dAVsdjvHwZcxGiqAZjGHjDaxHpqUN0&#10;Qp0a61z///9WqreTQgBB/Ad+ImhOBqNMcHnW0ofg1QW8kfweIMgA4Lf8GVYACwANp3BW9LMhFIZR&#10;Wu9RKgZYH5OTMMZraTxWS1EPIxdR97WuGx6QZfnz4L8Y7Vam/qOL9GmtjHfwiiwZBSBXawW21yP5&#10;awO7wPkywhR1aZZ+rSnKAsT6lRHX7pvla+SLQm98YP3KlefS2OhI6u/emw5M9KT56f50+rAPI4ym&#10;k/MjaS4/GxtoS8N9bamrvSXb1IEi07ZlRJ1cm5V5PYq6cHhMpbDV5IhMB+lzESLbbVRpNfbWOwDR&#10;HKJr2CTE3lhlquymgNgsw5eaoi4qG4AU81JAK6JY5DfXADH33nFfp8grfot847oURX3q9arX9Z8C&#10;aTM+4S2noz7ULipgBKWjJICqDnhLEaEMAJQvD40zY6Ou6E8EL2/AyzEyjCP6u6rIC8qE5McJ4ui8&#10;FAazTlGH6/1G4YE7A3u99CuhyIfR4OQZKWFMmqW9lRRt0ffauNaAKC/yxyGi49HuZunXiqJckZkR&#10;o5c6QoyyAhDVI57dTB3i/c9k3Xv88UfT6VMO/D6dTh4/kjradqfejh1pdqwjHZrqTgcnu9Ph/b3p&#10;yGxfOrQ/03S+z9eJofYcKQ6kJ554LF159pn03JXKCVtt3fCZflhYx6klw3XAovv2CXK2VmN/w3Zx&#10;sAFiPQpFAqCr2y5WU8BLSVG/Oi31fDnUmH89r8b7l+laPotuAJVxeHOojDDHBEgRMIY5hKyRCDii&#10;4ICNkPN6Y5gbwAJA+QJBvys/BDcUp5nCeSZdDM++lIAYRmApUmfEs9W2tZ4Dkw++cxqMgODxWuW9&#10;ElIm54bxXss2ygMxaMCWvMWzZunXiqIMQERGte1GbYp3YhFKpG18p/H/pUg6kSlHhz74Xx2apV0u&#10;yQM98/TlNDrUlTr3bkkjvXvSYHdramvZmDr3bEw9+zal3rYtqQft25z62rdk2pr/35z6O7blNJvS&#10;vpbNaWIkR41D3WlmaiRdfPR8ybdZmTci75lOMZwJ9OpghTiRhjT9FsFLo526HkV6oyiADyAG4NId&#10;MmU7HHt222pD0C8GhWFuvG/2+8t081TnJ6E0xh9j8AyE4bm64DYSoSPcAFA+tlsQavOAVuYCQFGm&#10;YU6GRzpRBiENxW1GzRRKXQzX3oohyaUoyuAQKF+9GawwnGG83ItszKmKhNeyfvLBY8NJsSChWbpb&#10;Teqh/4D+WkZxkQ+QxT8jO2uV9/UoyiCXHK36vPSL03tW/dZIIQ+RpjHdi/NaJL9bTKTdphBCrpql&#10;XSk988zTaXSwM82MdqQTB4bS8bnBdGSmLx2d6c8RYaZ87ypCnM+R4pF8PTDRVWj/aHuaHNybDox3&#10;pMnhvam/a2c6cfxwcUSblXUj0iYRovOxyXGjHdH3pkz0A9laqY2XHpByGmO/YQAiopOcfA7lbTo6&#10;XmrM6GX6p01kAhEkAmlIwzwrwSdIdaEKIk+iQAJoftYwqAgQCBpeNewFFAEXQeQBy6cOHvVr430j&#10;+Q0BUp48wxHPmqVfS1LnixcvlXLb92XD0NubhgYHMjBVX2u30OVUVmZKLHLdunVLiRTXsm7ywnPD&#10;2DxgoNws3a0m9SAz+lp7oz9vlqIvyQoZIldrlff1SJnkXNTAEMfcLHpxeotS7E+2Av5Kej7ffzo7&#10;KRwV//uo7mc/S1equfJmDt+L86xI5CQyNqy3ljx96qknU39PBrXJrvLh9PrH1IPKB9UzVb9P5Ovi&#10;89OHR8v1+IHBHF0uAOIqZC/azw6YKrHugz1oBCyRndEH/Y8abdX1KOyYvjQXaWeAYdnIn5MFjDmU&#10;5XuIDFi81CzDl+mfHpEFhg0YxqetYigsBAlRbsLL0Bt64OExzhbZGAZ1ZVB4ZcAUcDEUdWVoRnWl&#10;WQ6RYdGJMlabx0ooyjiTlXXj+gdTx56tqWff9rRv18a0d+fGtHv7hrRjy4a0c9vGtHXL+nTvXZ9K&#10;99xzd+HtWtZNXvjJkBhWe6nnT4MKL3L/G94T1fh/LeohDzJH9owoMIZrlff1SP5kO+ZmOR3qEWUH&#10;vfBCNX99YGYiTYz0psmxgTS7PztE06NpsL8jDQ10poNzk2ludiIdnp9Nhw/NpRPHDmUAeKLk1zzP&#10;ReADiGs5dxp5XM6AONS7r0R/QO78sYlCdUAM8Kv/5v8KIKv7kwcH01BPSzpzYnVfA4n6aCcbY7qk&#10;0dEGWLE3Xf+vFKcC24xs+SIH55TOKEcfy1/kqOzb/uZv/qY8JMTxYrNMX6Z/OhRyEEbIgdSMgiGx&#10;urCSG0OnPC7ee6w0JVgmxxlIAhzvNFP+oGbKslzyPkAWqa31kORSJH/tOXrsWNrbsi0d3t9XvOYT&#10;B4fTsdmBdHS2vyxCmJvoTvtHO1LLtkfSpsyfAItmea6G5BXzTKKILxYgKtdqQPVQn9UYx2YkD8TR&#10;MXR4PbBd6nnjb5//vGfXr5u05Nt8EweP/AZv0ec+t7i/1XdWh/vb0lhfa5oc2luGE6eG9mXn6JG0&#10;d9e6ND64Jw33tqSx/t0ZPHaVebvJ8aH0+OP2Sj+ensr07BVTEM9kXakO8EbqQX/o4FoD4tNPXy51&#10;NgQK3Oqgd/74ZDqTZfnwVF86Pjd8FfxO5Ghwfrony3VPOnVopALEA0MZWFvSyRNHrvKkWblLUdRH&#10;vxpBstKT88Fm1AHLh4JFyviwUoySXh4We5nyiZWsYZfYDIBYVpn+7//9v9Nf//Vflx+hdBjDZhm/&#10;TP80KGTAEMLtt99e5vv8HwIUYBjDOX5nNESTgCmWTYewI4YjFKBRKW6GIn+KApQJfpR1K0mZ2mho&#10;tG33tjIP02hYghiOgc5sCNvbCm/+xxryQFv1A+9Z24MfQc3eWSS/V1TSAooCFisn9TAMHo7TWvWB&#10;eskL2Fvtqa3N8o72+g1wBdlUXq75eaGFdI3ULD/ybsjf6mUR1dkzp9Lpk8fKB8dPnzqWHr1wLl16&#10;9Hw6dnQ+9XXsKuACSM4cFkWNp9EMFEPdOwp4nDqUHcRDo+nU/HCayADZm9MDpJFM/V0taXigvVqg&#10;Mm0euDpFCcVQMb30f2M9V0raJZ8nMhj3d7emg5M918gqMDw5N5jGWzem0QfuTsdyFHlqdrCsLt23&#10;46G0/oFPFJrKwC89kBzubU2nThxLn3th0WFoVvZSJL2RI2sUYlFN3dbggegxhkwb7dWNKOyZKRxD&#10;pjEsG/nLU+RodOs2Sv23f/u3VysVLzfL+GX6v5+i/w2/ifYICoEkJyFA7kV/DjWwN4znJSrw2xe+&#10;8IWrSlGnZoqwViR/BlOEqB4vVZmfyXwQHe/dtbkYhmJQFgCxDooMZG/7jjTQ35M+nXm0loCoHvrL&#10;sBpA1Aef/rQ+WozIm71XgDD/5vdIV+iFhWumAMrqvlkeFfkd6HAOGBujBst5bzkkD/UzH8v5auzf&#10;+tUHwEVrZ86cyIB1PBvpo+n8udPp7Onj2WE6nR5/7FKmiwUMqgVcT5V5r8ivTvJkNDmFRjwuXbqQ&#10;Rge7Un/nzjTQtTN17NmYgWxX/n9Xat+9OY1kULAgpfR5BkOjBcM9O9No3650Nj+rDzOSFSMKSMQF&#10;SOcmOtN4jiAHe/eW6C3qQc/ItT6+fn8ujwzx6vcnn3isAHIMmaLzJybT0bH21PeJ96e+1/9mOvYL&#10;P5eO/tmb09zWdenQaHvavf3B9PC9H02bH74zHZrqSefzOycODqXR/r2Fx1X9Vg7a2iRCtA+RQ9W4&#10;7YJcm1+MoeNmdut6hHfyMMcOWGM1duRvJEwEyvG5zWTx//yf/7NEiX4kKGEUm2X+Mr30FP1Rp+s9&#10;vxmSB4+J8Bi3t3KTgQvhIUgEiNfKYwecPDrKEMJ9s0q7ElKWstUjhutudR0if47B0NBg6tq3vXj+&#10;xajUAdE1PzuTI4TdOzakvhxFU/ar9Vuga+q68P81z5YgaQARz/fjFh3s851Fh1EMp+mpyWI8It3V&#10;PGv3z+Z+vXDhbIl4Ll08n42Ss16fSFeuPJP7tDJK3r+RIfYb2TDfxsuOBSjN0q6G5CX6ZBCjf9Up&#10;qALx6ixVkVtX27Y00rcn9WXgGuxpTb2dO3IUvzkN9+3LoNaeRtBAR752pjMLhlz9q6jSV0yqfLU/&#10;Vu9euHAmg9WeAgQxJH6srMbsvbo683Tu5wAXgDjS15KjxAyIC2B4fG4gzef3j+f3j+X7c/m56NF7&#10;Z3N6qzeH+zuyvi0ComFoQ8V0sxlvVkqR7xOPXyoR4uHp3qt1PjzekTre+9Y0/BM/lOa/41vT1Ku/&#10;Lg3/m29KA7/162l8XY6g9m1OPXs3pfaW9WlqeF9plzYNdO9KZ7ID8rnMsyLTTcpdiqI+cMfCFuDf&#10;CIhGnTjm+p9zvlI7F7bRimHbK0T98o8ygKXvzprmuY0y8b7+7u/+rnj3jNvL84lfPAqeAyUU/YDi&#10;/2ZXFO/H/WrI+66GQK3sMncT0SEBioUTVhOKDMsQYE2wGwX+VpMy1S+G6yyuudV1kTeDSVe6u7pS&#10;X8fObAArY1gHRCQ6ODU/kva1bk77yx7JynB/5jOfLcN3YdQN7cU94/5CThftqFP1e/xfDQ/u3z+T&#10;7r3rjtS9b2vas3Nj2r7lobTuwXtTd3fnVWelMvYVRRR48cK5DBh7y2bs3q4dqS9HP725LaODHWly&#10;rD/Nz1VfHojymvEhSJsYlGv2Qja8U0+/FF3bvup/79r2Y1j4qaculxWc6m7vWxX1XSpRn+vhg/vT&#10;+ODeMoRd6OBg2j+yL/fRlgJmRzN4uYrIBnKbeztb0/EjB9OxTGcymJ49e7pElY9dejQD07Ml4p2e&#10;nirAOZQBsQDZAoCUPq7dFwfI9ehEATkR4vjA7vK7Te47Nt6btm24Ow1370h7crQ13u+L9G0FlIDL&#10;bAak0eHudKU4FBUfOHqAYLlzz8G3uF8cFl/8HU8fB4g9u0uUCphL+RnAO97+pnTie74tHfyXX5P6&#10;XvXK1P7l/yy1f8M3pN2//7tp+70fS52716dt6+8q+xG19WSOEEXH586dulr2VVooczkEEA2ZitLC&#10;3oTN4QSJEGMFc9io5ZL0iJMPWAEiuxX5SwOM9fVtPrxo06MoIBbY8PCgcmTUWMDLdPNU52vwuZEC&#10;2FwJgmFBAGVrAUfGyk3zdkhn+y0EBkX+K6Eo1wZ8gLg4DPfp8hugtHpUNBBDYwQ6rreampWjfnih&#10;bgAgFLIx3VpR5E9P9u7dXYbNLE9vCojFix5MLds3pIMH5kpdz2eje2BmPB07PJfOnDyazp3JEVo2&#10;7k9lo/d0BvTq9I8rxfB/Nqenk4AsQDPKd494vq07NpWohSE237Nnx/o0nKNXS/3P5wjw0MGZdOLo&#10;oXT29IkMJOcyeGSPeXYyDeUIyl4z7x6e7ssRTHeaHetMIz270ng2zs8++/Q1ZVaEB4t8QAwMg2II&#10;WX3LO+W9ivCtng/HoAB0advityVfeKG6RvpC+X3yDRAvX36q1Btwi9iG+3JU3NWSwWpvGs1Rn2h9&#10;LANN9Ie5vLnxzjSYwY/xrp6NVXya7ikLYCaH9mXwytFc/54SWQ50t2SgbCkg2NtbfRcT30ZyWQGI&#10;9T5+8f8TJfIzfzgxsKf8PpLB8e5PvC/d/p63pY0PfjI9dM9H0tZ1d5Z5uf3DbQuA2JlGhzIg1k5+&#10;AYjaHZFxXQ6bUbxXv6+TIVPXAogixNz3ylbvEzlyHdh4d+p87S+k4W96dRp41Vek3a96Rdr8Xd+e&#10;Nr3lj1LHtgfLQrGuPdXGfe3C06EMrOfOcpwrWdWHpW/1d6mX+jSve8gEwLcWwfB0gFUQLDL3Z3ER&#10;e7RS2xb2kNMsEiSndJdNQ2ymIVOnZN32pje9qRhUw6YKdw1UrmcW1FjYy3R9qvPNFdig+n2Q6EuH&#10;UwKgZ5mwJcK8JtEPT9HwiaFKKzoJiJVZrvE9QUAV+TfWZTnkPXWwYV6+5pXJBfADOMb5DSFZCUag&#10;Q9EaBX0tqShyNoqhPI0EBPHJ8BZl8qxZPmtFUS6vtmXX9jSajei5oy8GRP+jozMDacuGh0pEbSXh&#10;1Phgjli250hhV1l9OJQNE1Ad7W8vm6XHhjrTzNRwAc1DB6bT8WPz6TTgzMB28cL5HL34GsET6dln&#10;ni6gOTkxkXbv3FQiIgDgurdlS5EFgDg5PpB62rflcnYVoz46kMvJBETGB3cX4y26ESmUaKEM3+1L&#10;0xP96fEcKT128UIGoiczWD9Zjumyzy7AKnhBHhgaZRputQjlySculTm9p59+MsvPU+XZ01mOns15&#10;VFMz59PRhW0I5vssWDl7Jjt1uZ1lwUpu52OPXShDu0CJfD/+2GNp/+RQWZhSjhLLER+jLuoTaR2Y&#10;6C5RYRh5i1wmcpTW3761GG/PRe1VVDSegdFCl5Ey5H3y4HB5V3793TvT0SPzZcrgQHY+T5w4kvtq&#10;d8kvIsGlSJ8D3IEustFahk/HMzCKDjc+9MkcHT6U+tq2pt59WzIgrsvRVjXkPjPansaHDKtXhwDg&#10;L5mpHx3XTB6R3/SN49QuP/lEkQ/8fuZp/L9cZOW5555dGJX4fLp08dHU39Va+Ff4kUndj2Q+7rnj&#10;fWnnT/xIas1R4sYf/Y9px1+9NU3lthgq5mjgY5GZItv9qWvv5jQx2peO5L48ND+T+Zb7NDtfp7LM&#10;WiB0PUAM+dE+Niz2fDYCotWhFtWwTyu1bfGOkVD5xNYOJH8LtUwPKfs2QszoCUff8573FEGF8p7V&#10;h07RzRjafyoUvKrf1wnYGAcHfoaBCDxlZ8x1iDF0i1V8MSK2MYjWPOPB6EzG3wIGEaE5Bv3CM+f9&#10;mNtbzTh7kPfka/gCCMcSaEIJIJVDiOrC3Cjka0lRBsNuEUS1+Tl7kAvCbAGJ+qnXzR5dVn/venlE&#10;nR57/LG0a+e2bOyqFXd1CsPIAM9P9aad2zaUvhL57Z8cTNPD+4phscDCPEw5GcRw3mRPGUYTNZin&#10;EakBzRHAmaO5geyNj/Tn54MdaSRHE+fPnUyDA4OpfffWyljnMm2W3rHlkTSzfyY9n41rWb2Yje2p&#10;XJ4yjx8YKGBycLIrHc+R4dnDwDzXd6HOBUQy4IyP9KTxbOj62neUKGCob1+OGrvS7PRIei73Q/AB&#10;MWIcJiMXl7MxNuTa25HrnYEXDfW3pc72ltTd3ZYG+nOUkWW9Y+/OtHfnI2XIbSS3zZCtY8QAj6PE&#10;BjJ1t29P+7NzMDIymPZlg8gxmxobKCesqCdQKyCXKfjtivSB//FxuHdnAbzyW34e/RPXOono+zt3&#10;pKNH58tB9fMH58vGc/y3zSDeW4r8DmT7OramqZFqrg3IGj6dHNqThjK4dLSuL9e2XY+k6dzfZ46M&#10;ppkxQ9UDxaEIvjLiHGH8BZBLySMQ3T85UiLngZ49Zdh7sLct931X7sfuNNjXlmb3jxVQlN6Q8ED3&#10;njKErL5l4U8m97PZSdp6+zvThte/Nu346LvTgZH2svrUbyVtbk+0Ux/sz/UXYY/15wg7991QjoYH&#10;cl927N2WgTeOdGuuT9FOeMPWsYFsToBhAJYhUw7RzUaIFtVEGQGI7GfsgbzN2Cn6oR/6ofQbv/Eb&#10;JToBiIyOToDcosWX5xWvBbj6s3AU4h4Jw4Gez2npCKDHaGM6oBHpIaAH7HwxglNC+M3F2BNDGYBm&#10;lMUYIBERqgCh2qujrwytAM/VAmK0QX2NtasHOVCGtrS17UsXskCGEDcT8FtBhl8unD+TJkf7M/Wm&#10;6RwhHJybSIcPzuT6nivK1N8/UBwFaVdTN+8sFYGixrTo0UcvpB1bN5Y5q8o4LxrmynBUV1HLjq0b&#10;sqNxKtf1cmnDwanuyrBcTVu9ZwGOvYzlPudZRS7ZIy9AFsdr9aUDk905sthZNnr39fUU4xNe+5Hs&#10;tW/P5ZEfADyeAfHgRNc1ZRVyn8HwZH7v7OFs5IFirrNyx0RV3XsLABtWFIFZDTnal4E5G9dL2aBy&#10;UvAB39gHzpwyRXe2EojMlOs0FMv0RRJde7dk4NuVDfeutDtHR1ZWal8B6uwYGJJ0PewIsUwAxMrL&#10;wcGBkr8N7RNjfWW+rfCvBkLad82cnvblNBO5/iO9uwov47dm5Dek/KG+3eno4YPFeGrTyeNHCiCe&#10;vkEehfLvp+aHyjwbsFMHPBU1njvmt+EMkD3pZL7q05AdPNI2uh1yxsFgExjwRjkM8tzZpCP97WW4&#10;2PyovnJI90zm01y+53T05YjQvkfpzcHqhxIhLvAx2qU+s7kuox1byrByHQybtV27bCvhcJzM7daX&#10;+r03528qIIZpl6o70j5OeCyqCTBEbJLIDh9uBhCNullUY2tHlMG2cVQ/8IEPlGHT23ya37Cbjgd+&#10;EjEqkZix9b8M6sOojYX+Y6Zg2FIUaVwD8IKAD/DDVAy3kdeQIn4CKJGe4UceDj4bJxfF+U06w6JW&#10;bQIc/MdnCtEoFEHh1TQSgQKi8r2ZCFGbRK2GLwCjvNXn8OH5tHfPznTs6KEyjCUKIBufXcVm3JWQ&#10;vBncs6dPpqGs1Axk2fzMwO7bXBZ+PPnE48XRUO+lvOjrkTLIuHaav3F9/vnFY7bw3O+Rd9Tp1KnT&#10;acMjD5WDjtWN4Z0aasvRS2c5+/HQVF8ZvpwZ60w7d2zOfXKhLHc3XGmer9F4G44SyVl0wbi4nx6q&#10;Ioy6QUJ+nxhsT2dOnUg93dXCnjhmy1L6Xds3pVM50n8qA8hQjhhspo53ozxRzPTAvrQ/A86p2eGr&#10;5bhO5wiV1z+QjbrVlN7xfHa8PbW1bszRaU+JMvABPwAi2Tt+/EQxtrYnmJeMMoHAYI6IuvZUB0h3&#10;7d2U9ux4OLexAoxIh6J+noti7dHr7+stQ2aPPXapHCo9m3ljaDfSNyO/Me5D3TvLApdwGJqlRVGm&#10;CBogzs/PljbRawtvDDnH8HKz94Pko396sgMg2pdnPG8kTgk5UM/JwX1pbnqsDIOHTBqCZi84vJ41&#10;ym7II9sheud8XFNGBmD5295hz+Ply09keX6uzFsPZmdH39bTR1+4kqdr6p3zKqMIC8+ubdPC0W4L&#10;7xtKNbdr2Fv9lqo7ivob4RIs0D92J/RPhMiOihDZNjaqme1aitjCsGuCP1NQ9QjR74DSmonbDJFi&#10;tm0X9iMS8LoRsPLUb+5FJyong9Ua3C81irYgTKv/j3gkKBa08NgsYrBSSQRlfJ/nItLz3TQM98zw&#10;Ik/EMJLo0DsxR4jnAX7RKa5xXyd9Uf9fmuif+N9VXjpaXQhNs7Yuh9QPuJgr1N6qjOfTkewtdzgZ&#10;v6+1GIuB7t1lniCGd5oJ+loR2Tt17HAGgH05UhouisqATGRQPHJoJj351JPFARGNrxYQ8XRmZn/a&#10;tXN76mjfV6i3pzsNDvSnvv6+3P8ni6IGACD6MDQ8lHp6ujLfW9Pulh2pZefWtHP7ltS6Y0sBpT07&#10;N6VNjzyQHnzg/jLsbDHLyEBbifLCUIZh4Wn7ssC6ez+Wdm97MG144BNpy7o7rt0rltMWoz07kKO4&#10;9gx6J7LBbCn7HK10PXlwJINWV5mzJLNWXxruvMbw5TyOTfak4fX3pL6/eFs6/lfvTMe3b0gnciQb&#10;adSFp2+fWTxTLmCbHt6XejIAX8oAHxvd2YVdu6wCPJ+j+bNpsLulRD/1dxnJ+VxuiVxG2tNcjl6A&#10;ZvAh0pb7hXaKdOyX6808NmXwVHbKDeVaKFNP34z8ph1OiBHZLrUSuE5+V08R7pHsBAJhEeLhQwfK&#10;0LX8mr1XJ3kcz3zztQiR7I3KLICY2yoSPzhbfYkhZIztINsxZBrPG+X3crYphkfxS3lBMQx6dLav&#10;DD9P5gjUcLZhVA5lyAVea5s5VfeIjpkbP5vpzBHPq98ifVyvebZwfzgDcH+nOV9HFarjtTpXrzui&#10;S5xwESKwYnfoJHLwt7OUjaiFnW5mu5aieIdjIzDRp8oL+8kWs5tG8G7727/7uwKEQA/DI5F7FQvP&#10;BDAyTIanVgKKy0mzVhRl1esW93WqPw8QFOUBAyBg2NiqNiAGZBCAM6SJoTaji/RiYzrQA5DAklGW&#10;J48ZryLiw9egRjBrpPpz90g++gPv5a2u+ibS+V09dPbNRIjeJRyE0/+l7FzugdmpsgrPogNGzAo6&#10;n335zMJRU4tCvhbgKI9KUZDVa4fnZ4oHHV6+q0OFjxyeLUBDWUTa19Zlkarn1YKCKt/FZ654uWfP&#10;7rRx3X2pt00kszW1796S2vdsSQ/ce2fqaGsv/K/eXSQb7fHI+/qF8ur/YwsLow4cmMuA1ZoeevDB&#10;9ChFztHTUN+eMiynHWEU3SOf2Xngrg+WlYiP3Pex9Mj9H09TC0Oykd6V0R4b6ChG+7777kn33/Op&#10;DIo7S907c52do3rx4qMFtKycBGwRkR7OgNb13remvl99TZr7/u9Jh777O9PEr/xCmrj7E+nEVG8Z&#10;Igsjd9VoB+VIQPQ7mKNOe9mCD+Qt5njO5+jD5vXGNr7IeC7UZ6mISxrAx9BzTOihxSBWvxoyZqib&#10;vVcnRh4YojoPlyK/c1YGe3dnZ2u+RCxnslwdOTRbFsjIo9k7jWQe0kpMUX6zBVd18pt6juSI/ODc&#10;VJanxQiRkabXbEjwGoXj54oMJY8NdpbtHfV6VDRW9NYcpVEMw6rmMzkm2nMmOwrmOKeG24qT6WqE&#10;YGKgtQD6XHawzNkaerUSVp94huane8t8dFnglMk2DqMfhooNmT7++PVP2In2GH1kc9ivAMQg+g0Q&#10;BRphrxvt1vUo0scXe5RRt53stGdG927b2lN9iTmMrgQqCiBEPO985ztLOMlT+V//63+VxoVhVlAj&#10;RQWaUb2S9XTXewc1/l5/f6l3g3GN/2sXo2+IE/hZnIIRJs8JvzbbVqBzXAEfRfebIUnAx9DJR9k6&#10;EnMD+ALA8LExuluKIn3c469OIgjKEepbCWzFG8NvnhAQizjrYGuBFC/aO9oafFoJ4Q3wRzwn+T6T&#10;6zIxkoV8uL0yalmJrJqz58tJ/nUAq+4DbBavK6PF/JC5qvkDk8WDDqNmLmcsG3or2S5dulhAXJub&#10;KZ8oRj0Lrz5d8eqFzy1sDVgow2+Gxzatv68YFUbRfBZqb92cBvt705VnqwOeq60B1Vxl5NF4jXvl&#10;izDigIML50/niGdPib60o24U8dZqyI7WR8oqRGD40N0fTXPZcC0CSJVWpDWdPX0rNS1G2JJldThH&#10;q23Zw25r25NGR4bLSETZLpAjmyhPhDe85b7U9ws/kU5/6zemmbLf7BWp5+v+Zep5zc+myYfvSadz&#10;FB6eft1wRz1FrADx6RyZR1vJDYPFLtgc35PrL0JsfD+onrc21X+rnlX8OFAA0UhLTwbE/gyIGeBz&#10;ZDw/2bUsQCzt7d5VQCB42CxdkN/Nq9l6cfzYkaL3585kHTywv8h8IyBKHyTKO5UjLLwz7AoQD2TQ&#10;CECs+u7a8iIPpxmNWTk7n3UqyyeeurI5IkTOFruAyGpQ2A6rS8eHOtOhDGzaKb+rdcv/i+6sdjVM&#10;7lqiQbqkzvnZWHYYuvZuT9MTw2XxzYyVvCPVfP3k+GD5duLYwvcPxwbzff5/ZKAzU0cazlTmebNM&#10;GP2wGMopPkN97WVqJWSELsR9negJW2OUjQ6yp3WbyC5Z9MI2kzO2vNFuXY/C/rP5hmUFNuxrlMGG&#10;A0RTWLfd034w9Y3NlsiGAWbE7Ufk6VK0b/u2b0tf//VfX+5FkkjDdEwATPEKMyk0gKf+f/1ZVC6e&#10;1f9vfN74e9zX84myEWYBCVdgh4AXQOFpaTDgA3Dm9TAYsCD3jKrfCaHokCHTPnwJ0MNEhE/1Tlsu&#10;+ElXDHO+x0P5RqcpT7lAzXAr4AOAgNlQgnt1M6RpPpLHE3nJR6feDCDip+i40YvifRL8+FRM8Wb7&#10;dmcwOpLbs3h+oeiLc1UX9mZUBw0UwFVRBYbVqtJqubjl47Yq8FqVbxjIHI3I5/zZM6WteMMY1/Nz&#10;rz7yOnvmRJqayP2alX12MnvEGcxPnjicTp3KEf25M7mtz6SJ8eG0deO9ZXXgQOe2QiLhzY/clfa2&#10;bitbBE4eq5aTP/n4Y6Uvo5y4NrZN+fo0JvJtLzDfaJEMY1U3ioiXbQHL8QPZEGUDaU/gVcNWSOQ0&#10;mmazxw4Qz5w+VYwIWVeWMvTXk2WE4nKJbKyC1WcWzDCAMzl66/uT16eZb/83aeyrvzJ1vfLL055X&#10;viLt+N7vSZ2f+GA6lqPEZuBRlQ2kuspCHfslo83kRh8wNNrYb99fNrTX5AEM/F+AQZRfDcOpV3le&#10;Kwspy9DqcH976u7qLLJv870VlLE6svGdoIpXlQNg1eNKANFezIFs0OcPiu6dj3suzc1MpPHsyNSj&#10;zChDhHt0ui9N5gj98HBXOjM/VrYo9GVANAd6NV2mWGjVWKb+Gcv9pL8+V9MpYGiBmyu9J0dWpCMR&#10;MwfdfV9fd3bm7s313lEiPHsrXa2wddC4CM9JOOSmDFnne46WqE80171nU9rdsq04VbMz+9Ps7EwZ&#10;3dCvh3OkjI4cOZyOZnt69OiRDC7H0unTJ9OZU/Y+n8l6dLzIouHyE9mROJ0dMdG8KZWwe3Elp66h&#10;K66escP4HXZWekS/TUWR88CCZvbreuQdGAdYAWLYNvUgs+x++R5i55HL6Y0f3ZW6B4bLkJOEElhQ&#10;8Sd/8ifpu77ru0q0ZH+i02wMrcqEx8IgAxmdpLMighLNACATwqIv0aUVgK7AiYFAce8KuFQ4qIzb&#10;Z/KbuiD3hjLl6yo/5ZnLAwSGFjANATgE+HgFVnGK9jBD9COtevIazLXwUHjw4YFhVnRKAGB00EpJ&#10;fjo8eKs8bcQv9VYv3jU+R73Vz+/aDOADPNVD5wIsHa1uSN212zs3A4j4bEUXZQs+GHob6ttbhlUo&#10;r5VkDMb5rBA2WFeG/4UCXs6M5MU/lR2qZ7NBduqGYVX1vvqFgGZ7CgFKAbJKQS5dPJf2Tw6X/U3I&#10;nimGuABiNirHTNp35jpkZaS0nAdOXOQHoORjzknE0te1J3Xs3VhWNY717kqDndvLZm1evBNenNbv&#10;YGX7Aw9MdGaj2FWMx8zIvjSQnw107kgjOdIYzGDSvntDmsvAqr3/Y2HTeZ3q7dLvRiEYNIpuccZo&#10;diYKQC0YRteg+VzmSPbUD4/15ig4G9/8exjyiipA3J+BYibzxxwiB0+fh2Gx8MlK0MnMN8NoHAnR&#10;QBhj+Q1uuT/t/rWfT73/4qtT21e+Mm36vu9O69/8hjS0e9PVlZToWsOt7PEy9DadnYv6fjm2gEyS&#10;wwL6PbvKKsqrebgukGczI9lA97elkwdyvfL/ZXHJNWVV9dTOsRyp9Gf7wvBbVGNOcSWA2NexrSzC&#10;Wg4gInLu00gHZvdnR3RvsXWz0xa9LI5QBJX0hgc//oE0+pY3p7MfzQ5F5+40nyPbrn2byhCjPpT2&#10;2NxgOi76bqiD//HK/Lw9fPoQX+mfkQU2jK2zAC/sHT1nI4wKoY7OttS2tyWNjfYXfk1YkZ0dJlej&#10;OyWay5EdGs6Rm3NZy9ad7Oj2dWebuWtzevCBe5JFlhaXOKzFyku2wKZ4QGJdwR133FnuDWHeka9s&#10;K7tl0QsdrEaXdhbniFyqf4yuRVBCH9hw7QnbHmAFEMOmhc0VkMif7SbnzWzXjYg9jCHTiBDlrYyY&#10;Q1TH27qOPp3aDz2V7t09VYyaYRbK+9/+239Lv/iLv1jA7h/+4R9K1FgMTP5dRq4KgKoYodMwIOba&#10;YmGJa/zP0Mdz98FAc3EY6BppREV+E0YjaZHflOWqPOk1xv8UUiQF7QkLo06QAB8PGrBovBCZsDFQ&#10;2oL5rsGguNbv4/fG/+NefvIBWowC4yxaBWjqQGjVTxvUWdvUm8DoCMKhjjpPZ4WXFMpRN7AEyHsx&#10;pCmd8ggTxwOwrRQQpUeE1SZV12ijlYx9HTuK10t5zSE6FzKWcH8eiOV6WQk6mA2JVZQMsdWAhlb2&#10;Z+M5N5ONWzYqx44cqCKzbDRtpQCej1/Kbb781MLm4eeKoTV0ZNiNd7t/tK1EClE+w2ZJ/thge1k0&#10;Qg45A2SSjAYw4ZU6WeKv/oZCY6jIHKR5NdsferLBBCCd+7YXoyf/IAaQUfWeoSX3Th/RHk5KAfLM&#10;gzogBnmuPpxCDqO9k/MHpgooF+O8YAzRqbmBNLlrXep67zvS/j/5w3TyEx9Oh9t3pdM5UgyjWVG1&#10;LN58qo37Z8+eK7LAaCtTGaIZKyuBAP6JUpRXz8f+x7Y7P5g2/exPpId+4kfS1ve+PU1mB8G2j0hT&#10;N9rxLuASURha+3RZUFU5NhxbuvfM08+kY4cPljlEvLomj+MT6WRu58SOh1Pve9+Zjn3gPelky+Z0&#10;IkdXwYt6WdqpLHvzururkRvbPQzP6X9Dkdfk/yIyklBtf8CHALPmaRd5I0Ic6t+X9exg4a2RB4AY&#10;53dGOlMH0y3rUsebfjuN/9SPpfnv+Pdp7vu+J42+6Q/S0Lq7U1fLI+loBkEOxlRbjr42PJCO9eRo&#10;3SeVRMW1csmWQ7KPZ2eG3JIbNoUN0256wdbUbVWlK5WdcNgBe2CFajk8IT/njFo1jZ7NNqVcc1Rv&#10;P68v5tuq4f7ioxcKX0/nCE8UiESHk5MTaToDF/sZwQ0wHsx1stDMNix6B/DYePZn7949OdLbnG35&#10;9jKqCCyNZgFT17gHpNZjAFxTcsDwLW95S/md/Yw2Ivz3DpvJhq/GtrGJ7Kv6sLv1MtwLTLStACLa&#10;OHo63d86ljZlIPrZn/3ZsicRav+f//N/yguYogG+jce4+2wUkNR5sR1DxV0hOgOtIjG8qSEiUAjv&#10;ikRnvHsGzX1Ehp5ZoBKeg2ukjYhOfsrR0FjMEPN5AIWxCiEiWI2gFtT4vP5/CF9dCN3X/1e2Nked&#10;CTDjp/OAvMg0wJyHi+mi4YjG8VaZ+BhGNAxp/f8gZesLQuj9qAd+KEPkjCchDMulEBr1++QnP1nq&#10;aNM73pk/EUUBQnvkqiGzrqJwUS/1dR5kX/u2cmKIYT8AZA5INMAgWe1n0n60HLe1Kxvt1nIdyNHf&#10;SAbYyQygUxODaWp8oAyThQEKYAqD5v9DU71l35Xhwfn5Q1ejE3UJQMLXE8cO53KzockAUI/KYvUd&#10;YLRvyxAS4LV60/NGKvXI11O5DobfDNsZFoqvJUSZdfJc3/DqGTW8PDA7UeZr6m0pR2bd/9HU9tpf&#10;TJP/6fvTwW/712n6+78nDf/3P0qzrRsbQGo8A/pImshtmts/no5k/WC0yb7yDFFxQLTFYgltVkZV&#10;1mJ7LJwRxbQ/fEdqffDjaWZwzzWgEMa6TlUe9vXtSUfKXFfVdnxmLBkVMikKHluIgiPy8+6JHNX1&#10;fvy9qSe3c+4Hvi8dz22c/M1fTZMPfCqdtA0lA6b8o7yqrL0FEM0hjoyMpkfLHGJbibaiXfU6cxji&#10;fQQQrfacGt5bpW94p6SvveOZPXQip6mpiexoVysbJ8dzpJXbXS/zSAbOrg+/K838x+9OJ7/p68vw&#10;c/cr/3nq/tZ/ndp///Vpz4N3pP056ht+4BOpM0ffc7/xq+nEn//3dGDruuIElLYu5FVNAWSenaoO&#10;G0d0na0lO3iM18uhsB0hg81IGtfz506VCHF0OPN3qCdNZv2bXXBefdTYqMn+TIfmZ9PB7MwdPTxX&#10;Dik4efJoGVXx6SvDpUYlnObz1FOPZ2CuAg6yQC4DH8IusVVwwP/sJvvOoRL4kKGwaUFs7M0AIoqy&#10;RJrscgQTSD1jlPMqIKIHuufTz//676W/+Iu/KGAC9GQkA6H06173uvT2t789/dIv/VIBLr///d//&#10;fRlOZdBlXgeMuNZBpv487hEGxn2dvOu3xnfj98bnzajZb/INqj8HAq7K9Ft4YYytCOTkyRMFlHWS&#10;Tg3vSNSqw0R/olPAgke8Eo5ChOjqgleNANiMQqjrwu19CoIW6/zp4jioh07XZysVGuk5L0YHeG0E&#10;T97q3dPdnjZvuL8MVfl6QOeeTTny6ymrT6OugOHQ3HQBvTAarsgEPwBgyBlJRgpAWYVoObiVacCT&#10;ITLXAXCAIU898gpjFfn6DSg/9dSTxUEIY7zIuwxGmS9WpwJh5UcecZWP+6hnlIUCPIPqv4m4ekWv&#10;2VDb5xfGpbGvEB7GXA+ZcuoK42wBRuR7INev851/ko78h29NR1/9L9Pgq16ZOl/15anr2/996n3r&#10;m9Oh/uo8TFQAMddtPEeIzic9fOhw6TPyqR5X8nWccevZdXVFoCXwh/f7OsNAjkSGSuTGEQBW+qBs&#10;j6jxF0g0AkvwTNkcjFPHjxYZ1kblAkRtpCtHs/Ecz2lOm0OM93KZI9sfTAO//NPp1L/9pjT3L78m&#10;9X/VK1Pvq78udf/Sz6fJDfflvK8djvS/hSxTk8NZz9rLcJtN/07qidGCOpmzDAAO0raets1pdqx9&#10;YQ41U+HhaBmmPBuAWHvP1gULd6anK8eT/jouTrR6TXk5eh/acE/q/5XXpOkMiEO5Pe1f8WWp5au/&#10;Km38rz+T1n3o3anlr96Sun7mR9Pc935H2v+vXp1GvunVafA3fy1Nrb83R4qDNUAcKkOmvhqBnwgv&#10;jXYZ9WGLGmWrGcXvkbZO9TTy13/TU0Npx5b7Uufejdnp3Zy6sgPWvW9T0fGO3RvL9MCenevSvp3r&#10;094d68p9W8uG1Na6oRyssC/f79m1Ie3a9nBq2b4ujY/15WDk2lOMGinaF/XwjG6wm0YctZvehG1m&#10;aw3Rsq2rBUTvCEJMTyF5Bi6wG3QUXQOIHYefTH+5rjcdO/tYGSYViUHtCDMZWyDw5je/uXQUMASK&#10;8aUMmSukGdDcCooGRVmunqFgKka7d63PDwZ5Fsyq5vaOFCCrxrhnyri3o7F4EPZ7bdtmuLY6wgww&#10;xtxo8Aaj5UnY1Cc6PKguoKjZs6VIWoZPXZQbbdA+/xuy0o7VgCECiEBVf/Pq5F28py7HhGXlPXu6&#10;eIWGMx999OxVg4gcQn1g/0SOBPcWI183MHUjcq3hrZan27zuvhqarFbDAbAAocgn8gImDD1AunLl&#10;2dJXvDt8iPogi2lEZIxqs7zqeQYx+NMZjAe7d5TVhhYeWIRQB0R1A2pdC3OP5kbr/VzvL/IGrH2R&#10;gqGYzpFGffO0fB2fNnD/x9Loz/14mnr1v0gDX/nKtPcV/yzt/FffkHa88fVpqnNnKTPeYcidn3ry&#10;eHXIu/yVow76zHD09PhgGh/pLSsCJ7LjMD7UUSJzCzfGB/Zl49uSpofaFjfsZ6BQBqA0fNeMX2cz&#10;KduG/TOi44U5YXLOAWTMyEsVBS/Ok0b+M93b08Af/046+O3fksa+5quqxTxf8eVp53d9Z+r8yPvL&#10;whQRXJTHkbIgaGpiuIwAkHFnnQ7nth/LQB71A7b7s6O2v6s1nZrNsqTumbRBup4yl5f70GrPHIU6&#10;r3OsdUua78tR9EGgnfvh6krQ6jBw82v7p6cKIF567FLm50BZlBJ8cVX24Zx23yffl/b+lx9KXTlC&#10;3PUN/zJt/NmfTBvf8+dp890fTrvf8cfp0A9+Z5r/uq8th2V3fvk/Sx2vfnXqesPr08FcZ8OuQNwQ&#10;9mCXzyjha6VX5Jmzw77gcd0WrAXpv7HsPHXv3ZT51F/6thwlmOWRXhbK/+OhOVv6YH4VGaGZyU4G&#10;vhoNMtcLQDvadiZnz4YuNKMov/6MzdbHImIyFLbNc6N/AJFtWq2zjwIQTcex0VGGewEGPboGELuO&#10;Xk4dR59Md+6eLBU23PfWt761GBuVtsJUZr/7u79bhNM2DIDoKkqMhtUbE/cogKv+PJ4F+c2zuMaz&#10;+jsYRliAgwjGJ2E0GBhpNAJqQvGDBw+k0ZFqoY8hSx5GAKQ8MXtsfCwzal32QDZlMLg/OwGPpPUb&#10;Hk47dm5NLa3b0vbtQvm21NvfnuYOjKfW1p3FIzZkqz4hrOH1RCffCAxXQpGHMjknDGHwBh+0DSCa&#10;tyQ0zQRjKQqBEc0a9zf0GhFtlAf8KWr5OkEmAFhvn72C05PAZPFkjmYEEMs1G4Gj2cu3uq0ze6Gi&#10;GF8YdwJJ/B50zfv5f/mXPVWjlfKITBhj9Y36ILxx7ibPPgxZPa9mVCKKbCA2PXRH2r7+nnz9VDld&#10;JY5TCzLE1ZXr3bZnezl9pi6fsSUDkTPOoyHospJ1JEfCORquG1bX+dG21Hr7O1LbD3x36vqKV6Rt&#10;3/Ytaf1v/Wra9+An09FsfApQLJStjs77PHXyWNFDbVeO8qo+MdyWHcBnr5QtM+ZnbU3h0Jw+ebzM&#10;8c3PTaXhwc7U27G1RInyZfAM24lUGEjP6rwJwz3U3ZIuXXAkV+XpKzucNHNY87OTaSKD7jWAWIZ6&#10;R1P/xrvSnl/9r2kgA2J7jqg2f/u/TY/8we+kga0PVYt5au0E0BND+9Lc7FQ2lANF5p2wMmIIXJ1P&#10;TKaTuc7Dj9yV+t7xZ+nEX7w9nci6WuYkF/Kw8ZzBB3LacLC3NfV+5D1p/I/emM6+76/S0d056lDP&#10;/Fu8Y3+dIdOxLFdtbe1FB4b6O65ZmIMXcd0/uCdt/os/TY/8+A+nB379F1Nb7rNyoHjbltTxwCdS&#10;+2t/oUSGHJ19X/bP0rZv/sa09Q9fn6ZzH/qKfuHrwQyIma/2qcZCNXYKSBhODBuzFhSyCRBHBrtL&#10;RMgJKu3J7avI/UIbo82eZcfB/z6pRS/orP/1VX/HltTT2ZLlYWWHdUhLb4BhjDKELmk3Gw2LjMAJ&#10;OtiqZnZsKWq0b0CRw09nEUBkP5X/IkDsOvZU2j55Nn18S1/61V/79TLZGeBh6esP//APp0984hNX&#10;jaEKixDdM06Epz7PF2PFYaQ1DnAZfgxAM57rmavfHXF14YIGnCqRF4EIIBPFiM4oYFdXZ47arGRq&#10;y2C2pURw27dvTtu2bylgtqtle2rdvSNt2bIhg0VLAT1AFuUrD2NOZiNxYH4qHTs+m06dOZhOnzuU&#10;zl44mh69eCI99sTpdOnxk+nyM+fTU0+fS6fPHEpd3Z1lEYy21kGhTs06/mZJvvgAoIB+CI12mEfS&#10;qSsVFhQCY9hVH1NCvNbn+k95jW2tf+uuGMWc3kILxoSC1A1pM6JgopOt2Zjdd8ftae/2B9OGez6e&#10;2ratSyfmFrYkyMe14b3qawzZO50aKcJsqIPDQxajfohiTo31XePZ1/Oqk9+QTcVtO9dlMLwrrbvv&#10;Y+mB7OXvy/8DgkhT8jk6UerfsvWBbKCtuhxM+3N95mYyYB07mPlXDSfTCY4K3loA5HNFsVq3Tuo3&#10;0bUjbXvLG9L6n/iR9PAfvT71bnuweOuNaQ0Xjva35b45k0bHxspQor5qlMX4P/ooCJ+ef/5Kjm6P&#10;lr1jok3nrfa2b017Wzal7rbt5aivRp4x3BazGLK0ejfy1we8azpxJUfsc/uroc76++V6fDIdy/wV&#10;UW3ObXzkR34wbXn7m9NoBixDuaWcnC7aefpQjoRzhDg7PV5kcC7nLzIVIRpiPJwBqvs9f5b6f+ln&#10;0uwP/Ic0/53/Po3/4mvS5N0fSyene0t+DjAwh3hwojNNWQDzht9ME//lh9N8BuKZ7/x3aeR1r03T&#10;mx5Ip3N+QFGdOVsWh01lmWJnLECxYresGF1oUx1Ay9Bu57bU/tAncp89VOah5yY6stw8nAbbt6TN&#10;H35X2vSjP5hav/Yr0yPf/q3poTe8Lu3L8nUw64p5eXXkJDnQ3LaF6Cc6SK85U8Hr0LmbpSIf2XEC&#10;9H1t2wqgRT9Hf0U7/aauc2PduZ9Gs7M0mPX2zvSBv/qztHPTfaX+0jjmr7fTtolqv26zcpuRunC2&#10;BV4itXr0hgxZx/5B9n81USKKEU+gGCNgAYowpWmECBDR5rFT6Vd/761l3NZKSZHi93//95cluDIX&#10;ffmWooU2UF3DGE2dJ8wXZWhAXAm0VUg6mIFwVQFX1NKyKz/fm2lPBrCNOTLblTZt2pg2ZzC7667q&#10;y+0xRLl9h/15W9PgUE8aGu5OU/uH0sTkQJo/NJmOHptNR47NpNNn5zMdTucvHEsXLh5LJ0/Pp+6e&#10;juJlYgZAROp88bHz6dnnL6XnP/N4eu7Tj11Dz39m8f6ZK4+mQ4f3FyCempouC1hi7mYthbUZyR/h&#10;L8BS7xAY/WGeV6fezJCCfjZ/iMeV0Xz+mhWcS7XRcytEJ0eqEysoUl25mhHDY4XnIw98PH3k3W9N&#10;D7/3nemRN/1Bmvrg+9Lxrt3pdAbFkm5BMa++l+8tFrHP6sDcRFE+G7YBYgw1xVfhnew/2l8tmGnM&#10;p5Fi87SIosyV7HioRIBA0f/1U1dcg4CbuU8n/jsNZbhnV+pu31GOrCIX+Eb2Re5OdhnLkZM9hpUH&#10;vmBc5ZsJ0I+2b0tt6+9MI21byzF19bKinnhsjsvqQEbEkHE4A836ppHCWPmck72VU2PZMx/qTh1t&#10;O9LBA9NllXD5cOxCmYs8qpwYYPxMjjojvwBE8mOF40yOyput6nR/4cRUOjDWnnZnR2PnnR9Mk5lf&#10;Zc4yR5B+r5PFRMM5orOog82Q/6njRzIgO+knR1Qb70m9v/iT6eS/rQ4Y6Hnll6fur/nK1POan0kT&#10;6+5OZ3LEeThHkB25H8e6t6euj/xVmvthC2C+Lo181cICmG/8htT9+tel2X3biozoE0PktiWMjo0U&#10;2ben08Z022XKlpwMXvhg8RgwAGo2xFtAZjsQsB7q2Z62rr8nR+EdqbN1S/rUn/5huuuXfz7d+d//&#10;OO3c+ED5IoXj4Xx02KIyp7pY3OJov7AnggWyw9Zele2G/l0dVf1mFMEHkm1LaQaIHJgzB4bT5L6t&#10;qeOTH0mzD9ydTo30pEMZHH3C6p5PfiC17Vq3MNUxUrYw9XdXh3OvxCZKx9aQIc6t+7BtKCJEuxBW&#10;OyXELgJEUaZ8AhBRRIiGx5cExM6jT6X3bx5Kr//jt6c//MM/TL/1W79VjK6w0xDQL/zCL6Qf/dEf&#10;TW9605tK1Oi5OUUNBBKQXHShAaI8hlWkB5BiLyHDy4gbht2yZX1mRkeanB4qAHdwfjIdPrI/HToy&#10;nXp7O7Kn5tT56vBswHb23NEctV1Izz53MT2TyfVKBrWK8rMrl9Llp3O0eupQmjGnMd6fOrs6Sj0D&#10;EDH60OHD2Xs/WMCuDoTPfRo4Pn4NSD5z5UKamh4tk7/qDfjrkVNjR68lyZ/Rwzflq390KD7HXqUA&#10;t2aCsRTFOxwb+4/0j3x5TrZfcEYIzdJtrKIxw0zzUy+OLJqR349kQ7IxG8U7fvtX0q6f+4k09gPf&#10;mw79p/+YJt70+2lm67p0JgOCtPKrv0f5RCC+FUjWKBK5utoPmRwS8Mwzl8tq1QOTC/NkS9Sp+i3X&#10;Od9bmLF/2Bmb1VcXynFa5vwa2hT5IfVD6sVYDvfuTU88VskFGWPM6YPDsB2o7MBuxtPcy7GZgeJx&#10;29vJKJUFR3PVJ5msurxaTq2e6mNF7qXcdyIYbV8KEJtR8MnVEKco9uksTxYIXbx0oWyp8Q1H5TXy&#10;6cB4R9lS4x15ICMunDR6Tg4qQLTKdWme+YoC5yNkpTEdcGJoHZd25HB1sAFAtOhkLEeovq6wP0dl&#10;PX/6+2n62//1wgrPL0+7v+yfpR3f/Z2p81MfLtGoiLZn3+Yc4XSmsS33p77X/nya/JZvSMNf+arU&#10;8YpqAcyWn/uZNLJ9XVkEpFxD7PbyjS/ssTYCc2D/eBodzqCY225+kdMwkPvZQjPflXQ6iyP5kEhv&#10;+6b7U8uODVk3Txc5PH54Ph2YytHWyePZZlzM8nEx9x+ZOF+GSQ0FP5bBMKIrfGWnyI5AIPqrWX+u&#10;nPTbwqKdjl0lsmvmvJzKvOvPjkvbG347Tf70T6RjP/uTafrP35L6192TNt7/sfTnb3ljat/1SHmX&#10;7NveMtTfVWRAXa/3lYs6SQPwgRJdJlth29ggOg4Q2bibWVTDTtqeZ6UpvYz8ATCHmj1vAMQFUKzR&#10;B9b3po7u3qLQBEPE+K53vausOjUMhF7zmteUhliIgwCjRTYaGh0ZjUaUN4gy7cgR38TUYHr6mfMZ&#10;dCpwCxB68vLZ7KnZizNYQHVwcCgNDPamJ586W35vjOquPP9YjghPpOMnjxTBo0Qm/DVWOK4dwARh&#10;lE4YHu5Ljz15Jj397IUCqJHv1bxFiZmeePJszsOG+Wr7BO9cZy2n02+WlKHj1DcWL0S4zxDxeniS&#10;jYKwHAoBk7c9iJwGwkJhDMcZW7+eh+q502RGh6rDmsPARdRVN4Z1hTuZgaD97g+lnp/+kXTs339L&#10;mnKM2Fd+Rer7lm9Ofb/3ujTXujkD0Yvfs/DDQd8+LKsfGS1yuFjHSu7ssRrscXbj7hLxGPa0IKee&#10;V52OTvSkoZ0b0vjmdenkaAbRQ4tbPSqq3qu/X+4XfvO/xQZAOI6s4pmKMvDXvk0LTizQsELW9oHR&#10;wbYyBGnlptWwIl+AaSsIMpQWx8gBaAsfysb4rBM+lstZWc2QmrSRPu7lUY5Gy0YeSEe7o63Ay/Dz&#10;/onB6osMC2XSYYabHDq9ZmK4tyxMqjsyQZFP5B3ULB0ja15temqsjDLRZdtonPSDD1Z5DuQosfU3&#10;fiF1fePXpb1f9cq05fu+O219yx+msQyC5ucOTefIt3VDGY04mPnW+vH3pNaf+OHUmSPJnfmd9T/3&#10;U2nHR9+T5hYOL1Cmvag+NTY+Nlp03GplC0VsJ/Dh3adyP+pLp+Y4Mu2xizkCOWfuPgNbBkBzu/19&#10;XbnfW646kubrzL0Xu1jkMzsmCzyPE57qfejK3opa8DX6p96HN0Pye/bZp1N3BkT6ETyPq5OUBjff&#10;m9p+6SfT/Hd/W5r5hq9PQ1/9qtT777417c0R9b3velu6/T1vL3tyzy9E987h7dq3s+wvdkpStKlZ&#10;+XVSF1iA1wjPAh/YIfJlKgf23MwIGEBkJy0aNAxbB13BWZMI8cW0e/ZSettdbemzuXG33357+u7v&#10;/u6C1Bry//1//1+5/4//8T+WyCUAMRbZRGPrFJ0eV/OFmzZvSCdOz2cgzNFdDdzQpcdP54ioKxvm&#10;8SIYGDYxOZyezVEg8GsERHmI4oZHhkujMZM3gBmYWR8uxaSRnE70OTY+mGYPTKZHL50sgPz8ZwBj&#10;FXGWvDMgAuzjxw+UqIkRBopAI9pW7+S1JvkTFNG58pUbgGjuRkfjTzOBuBHhg0iX02C/D54RFKAL&#10;DPXt0m2snj+WnY+RgX1lrsaiDwaLcQEoZ2rDg2Ek3fttdMfDafi1v5jm/9W/TKNf9arU+RX/PO39&#10;f/5/qeUHfyD13X9H2aMXiop48PK2WtIRak888XgBhQDEep3M/ThRZnigsxqi6txRgCXykm/JO9PB&#10;3l2p4yPvTr2//7p08jd/PR3+yAfSfFfL1TSAOd5rRgGIzhgdzYBoCJmh48QBC3L3uRcWzgy+8kwZ&#10;rjSn6Gv0thKYGzt57GCaz1GvuVEf5vVFAh/lLdS7O0c6W8oXF3rbt6XZ6bF0IeuOISD9XjemqyHv&#10;ysPJP76KUFaflnYttD+TvrOw5MDMWDFWAYj0jDFxSICtOAD/4ER3GQJuzqvFPNFSaUTLA927shMx&#10;XQH/4SNlr6tzMscH92RwzpFaz6607gPvSHf/2A+mu37o+9JD73hz6t+9sQxl25oz3LMjbSwLo3yi&#10;qyW1brkv3f3m30+f+oHvTZ/4pf+a1uU+dxIRUEAONLA3dnx0oJRJz+lC8CeuKAz+5xb+j6864M3c&#10;3GzRVTp09b2FQwxQDOvHIfPl2UI/BNFJo3Jr0b/XkvxfSE9lPe9qy20daL2mL67yftuDaei3fikd&#10;/ZavT2NfVR3x1/Zl/09qyRiw7q1/mh6840NlT613OBOGXnfld/ZmR7avd1+W6zOl3qh5PSrSLrwU&#10;sBgyFWTgeYAi+TKVY9P+zSwahAGm8IAr3ob9ZFfZ1GUBIto6fi7dvbU7/fRP/3RZZBMdxmsznKqA&#10;oiD5GQ8oVp5alVqPFF/MhOrIJ6s7zz96rIChCHFx6PNSVvrjOfo0ZzdVVo4aUx/KHqj5wUuPn0pP&#10;PX2+pCvAmAHyycvn8u8ZNCfGCxAG+DUSA4VEQ4YIx7I3OJgjv+PHj+bos6rHyVOHy5zhqQzWTz9z&#10;Ied/KT3+xLlsfI8URVnpUNXNkvpSEBFBvTNFjPgS4+uomWAsRdITMmcJxpYL7QrPH+A268NCC8/N&#10;mZl3sWjEoofRHPWY/xnPEdDkSHs5BxKQXY0OFoAR4PXc+YHU9pM/nPq/+ivTvhwhbv6uf5+2/PHv&#10;p7G9m6uVhwuKGsoq0rPS0KZi9TdcJ/JvNBrk68qVZ0v0eubMiTKsVZ1wsqj46jPTtSPtfvPvpuGf&#10;+KE09+3/Nk1/49en4e/5zjT0529JBzt3VSAuOmyIEOsUeTkbEpApV33IN8NI5oKHjcQYICt1RSOc&#10;HStSnSRiBetjmbcXcuRxOkcex3NU7LzLc2dPlX6LhQaR1zV9swKKepiXNAQowjOMq11Bon8HLxw6&#10;sL+k9Y42MjSi4Mcff6J8od8nhmIlbTNeLYeUV62mbU2HDlWn4NBVEayTeCbHBssBBLaXdOeoZPs9&#10;n0rb7v5k6mnPMleciZ4yz+r0oc0bH0iz+R3bUThRU8MDqXPL5gyEjmebzPycK4dPuJ/dP14Ot7a9&#10;g7NMt6Ktwd9mfI7fkfQiDv0eEWJj+uuR9Phal+141iz9imkhL3rR3b4zTQzG3uGK71f7O/dh5yfe&#10;mzpzRD34tV+V2l/5irT5m16d7vjZnyh7LC2IM9xqURFH1UIsB0I4O3bPjnWln8h08KVpXTJF24Ch&#10;6aAAxCB23JApWWenVgqIiK4AU1GmIdNw+pGRN9NN1rgsCxDRh7ePp99+41sKMBnHtbjmT//0T8vB&#10;swBFdPFXf/VXBckZgf/3//1/r9mO0cgQDGB0pyYn0s6WLemxHAkCuKNH5zIQzZcVno8/eSYD0Jl0&#10;4OD+DIbVWaYtu1rKXGBnV3vq7etKBw5Np2eee7SA4lOXz2fwOlyGVKVl2A07NKNGcMR0TOONVP9f&#10;yu04nDuoO/X2d6XzF4+XMh5/8nwZmgSIGEz46+26FRT8Uz/Ap4Nj4pnwECLKR3GkaRSGG5F3vGsF&#10;FqELgcQLCskQNevDoPgmnk3yFy+eL8v7z2UAOn5sPh07PF8Uo2PP1uyxL66uDKMnCjk42p62v/st&#10;acv3fmfa8J++P21999vSBEXLXmekvWoos+KK8gwzPn6p8vp48vqv0WCok2euFx89W75gEEO6kZ8o&#10;dWTnQ6n3db+cTn3bv0r7v+arUk9W/M4v/7LU8V3fkfo/9sF0fNrHfBfr0IzkWcB1rCONZYcMqCnb&#10;vLnpBAskoi7Bx7jGParPu8Qz3rx3g+JL9bxc8sBARNrIb6VUvWsY7Zk0MTaQo6Sd5XBxi1dE+haQ&#10;WDQ02JvLO589/4WtAepDD3je5MhcpHMz41CFZrxaDuGno/UMj84fmCvHNLI7yqycwefLymYfu7Vi&#10;1jCmk5OeefbpMrypHT4c7RiyvXt3Z/vy2FX+idQBlXbbIlMBXnUyDANeHJMs/6YQrBUIQGzkWTOS&#10;zrtxXKM8m6W7HskD0U2OgP5V73guTf3/oGbPgvxWz1u0+lTmjwVg0yN7r5kjr8Cxut+f+3zbO9+c&#10;tn/Hv01bvvvb00NvfF3a/eCn0vTQ3tTesr7MGwJE6UMHysK0XY8Uvf/cwmlGZKvexjr5HRYAxOAZ&#10;wsewQ6LD+kk1K7FzkZ6tIEfA1f+RP1saayWWDYgdhy+nd9zXln7/TW9Ov/Irv1LAkAE1hOn6Uz/1&#10;U+l3fud30utf//pyoo2hgti070Dw6IhgAGI0+vp608BQZ4nAjh4/kBW8tQxhOr39wIGZdP7CqXTq&#10;VLWNQ6X37d1XIjNDZHPZ2Bw5ejg98SQwvJTB8HgGQytX28pE9PUAEQHDuNaBUQdgpHuengj10mMn&#10;09lzFgbNZjpYFqDwMkLQbjXhlzaLEOvhvjrrSMO3NwOI+CXSZ7xjOBbPKaQ09f5rpABEvEAMCCJs&#10;5k0uZq/eQhMr8kJx6sS7nOrOUdon3pdaPnV7mjX/ZFFJfl6obiizwplLs6jBwhVfrdd+/desL0q9&#10;83NzPJbwizpC4SNKPTzakXo+/K7U/2Pfn0b/RbVaseVVr0ybf+B7056PvT8dWViUU69HI/kduDph&#10;Z2ZyJPOvOunIIjBKHpHCUjxE8Vv9GsNw9TRB+gwQ3ah/lkPexT9Xw9/OSe3tbEl9nTvTYE9Ldmi2&#10;lPNeHcpQTihaAG5ETjpyH5RzMi8/lUZ9hihHCzcLiAzroAhxfi7tzXJoBCTqWKcXPavVjXNuOoFO&#10;Fz7Whigrvi6mrRP5F/XS85UAIpJev9enVJqlW4qkl4ehUqM2RoTYKTbVVZ7kCZExBl198QF55n33&#10;ca3zKP5/4olLqcv5vcOLgBhyHvcWGo3s3ZR2vOftadv735GG27aUbSX2I7pymCIt0ueGWzt2bypH&#10;vUX5je2LaxBbwQGhy40RIjsLxOAMGQibFfZrOSQ9+8iBNC3EyYj88c7oI1u3bEBEew48nv78zta0&#10;bUdLqZhOd4LAu9/97iJ0vGBDDL/7u79bOnOpoVOESQCntXVXzqcve3Cn0uyc7xJ2ZOCbzUA0VYDv&#10;xImT6XQ2eqIUwlnNVZwtQBAAxhg+kT3ERx/NipxBUgRHAQLwlkvyUw6vkDADoPHxsTQ41JsuZkCc&#10;yIbOMAqPWHqdXe/oW0XBL5G49muXjqQIvB4gCbhXA4jSEw68Ft1bRBMKhpcEiECqQ7O6XSW/L6SJ&#10;tFHvi4+eL6vv6oAYoHQVnDIdylHFsZm+ApD+bwTDUFQLZCyDt8BBH1EixkJ5jfWMOjgj0sIVw7Yl&#10;75rSmx+c7t6edrztD9Pu7/i21Pr1X5s2/tR/Tjtv/4s02bvrmoU1jfW5Svk3X6GYHmlPB2fsiazm&#10;QOiIuZHVGMalKAwMQBTBk1vPbjb/in+M6AsF9B69cL4sYrEV4+iR+bIa8sqVZ2tpK88e6BghYqAv&#10;l0+FtZeDFq7LrxsQuRDNm5eePzhb5JB8a2e0v7HudRkMfpAP7+JR1Lnx3UaShvwbeTEiRs+X8x6K&#10;d0U7bAhdWm65dcJX+udcYZERcDYKRNY5WDG8WC0KHC5XNsD0hit9jsNJ2GL3bDYesp/s49Ejh1Lr&#10;jkdK5F+2kGR+c0KOZafR9xxjEZcPQk/5WPBIWwFIEWF1Tu7iqVKo+pTXWMlrz46H08G5avuWttfl&#10;M/qvzhc8hh1G3uiK9wKw9J3N9NaraAN7tVI75x220giYUU18iPz1EX75bUWAiFpnL6XtffMFEESE&#10;vojBUIsEAaL9ij/3cz9XKgAMm0WJCFPOnDmdNm9al3o6t6fhwX2po217atu3M01PjWclOJCF+XA6&#10;mZWeB3oyk04nCJgBFILUxRXjGG/XeL4SEnnJH+iIfA17+D7Y1PRIunDxeBbAziJ8wczozFtNylEe&#10;oFY/hsf/hIZRBIgEH8+bCcP1CC8Rxbf5lXELIdH+KC/6rVn9rkf6+fy506mnfUfZD0jpACPPMvYv&#10;MX51KoZ0CWPqd8ep+VDplWycKTrDoL6haHVSZ1Hq0cMH0kjv7msAERWgy1cKbRHBxj96fXrwt34l&#10;tdz14XQwR45Rnxsa9/y7RSSOGps/6Kitqn+AIUXH02b1Ww3JR7sCiOjdavunTlUe9UhCpL8YcZRF&#10;NFfTVeQ3hpvOcErM8dm2wYhWfGvCq2UQvjs5x2KiuWxYl5onXoqifqIrc0PLBcRIQ54YZ+CynPeC&#10;pGPQ2apwLlfyfhB+619zXvSQnJsGAnj+J1NskSsCkmwWXQCegBOxDSIfV44BEmntatmVdrfuSBse&#10;viNtWndH2rH53rQr0+4dD6W9OytyFFtb6/rU3vJI6sxX+zl72zZX+w3bt5bPoQ117ch6tbOcWDPW&#10;11pW6Pa1b0kt2x5KB+amSp9FcKIPyCpbi0coIlv6gV+xytRzsoW8Y8gUKAK1sFnN7NlSJL26GDL1&#10;eSv5KDNsHadhxRFi0AM9R9I9m9vSa17zc6UDgJ6oSUG//uu/XjK29cKXMuqrTkWJOptwYALQe/jB&#10;u8sJGZPD+8oqpc69meE2qdow2rUnDfZ1pNmZqeLp9fT0Fo87osKlQG81YOgdgMgLIzSAAJNOnDia&#10;zp0/li48eqIM49qvoi6xeqxRkG8F4RchoaCEJgCR0HBGeDYi25UKCfIO4dCPJpsJjXy1j3ACYWWt&#10;VKGDvGdD+vTkcNmzNTrUXhbcjGbP3/Fekz5iOlR9yDSGX5oZyCCG0h4+X/N2LJlhdMZgqTp6xrgA&#10;xPpxYvU84/+T2TMe69iahrLiO+/y/MKWjxvVCUkjb8eemTtVJoXHVzLr/+Ua8xuRPBAnBlAYYmqW&#10;bi0oylq8v/Z3Bgto0BdyY3HVUqfxXKUm/KtTpDMS4BNf84ZMs5EnpysBRGl5/oxgOA3N0jaSdHgK&#10;5MlX1e7llYnIIn7UT09qln4pkl7dgTmHh73zv7zIEVJGXBl0ssYuuNdWxKZ5N6aAQt9FWaLEs9lm&#10;T0+NpLbd2ebu25zBbXtZZeuj2OXj2Bns+rM+2McJ5Np3A8f15ahFG/I7/d/6SDmRZ1/+v3X7g6k1&#10;O5XbNtydgfZTae/uDMK538goAtCubCy9QGxMALuhTMDNHmtXECC12E+EGIBYt2HLoQBEzpFRTTyR&#10;N56SW7wmJ6sCRPSBLSPp1173B0XgGGpzin/8x39c5jQYUx1LqHwiSoQINIFiRIoqMzTYn9Y9cOfV&#10;47546YyKeZ75SV8+aC97W0aGe0s5hIOHVAfEiAaDGoFuOeQ9kaUIi0evowCB6Oupy1a9XkyHj86m&#10;ru5KQcyzAUtC2ijMa01hAAg4BQWAOhD/XNVXR4qiVyMoiDMT36DEW3njBwFWHsVbqVLXSaTx3PPP&#10;ZV4/lQXxUo4iHi2r+E4cnU9HDmePd3Io7WvdWD7ISw6aGckgMlK+kTg+lOXr6eKJA8Rmhsf/yJ65&#10;g9lb9Q1B7zfLN4xwNfSzGBWiZukbSTqyO9a/p/piQVnhWp3gQtlXYxiXIvnoE0Ck7YxhtLVZ+ltF&#10;yiMrDD85JI8XHz2XhntylDzpmK/qqxqicrw5c6jScfxtpMbn/geq5iMdsg8QOazKXI7eBY9i2H+p&#10;IfVGivxD3zgdK9Fz7yuL0ccX/LlRmY0U9WSk2Vb2KZ5FXvX/6/WL3+v/X4+sYN69a2PZTuMgheC/&#10;odDoBycGkXFzg0ifGk4tQ6oHB8swq/ujc/1l7nhycHcBxYlxo2kXin1hn0S87CebQnbphWkwgIhE&#10;rvpZe8PGIf+zTY5ck89qRsK8AxDZNDslOASRPycCr5W9akBsm38i/c5f3Z9+/41vSt/zPd9TPhkF&#10;SBgByq+hIkbPRR6YL1IUOQJF6To69qbN6+8tS+Exv26EjEVbZdbfsSNNTY6WIUHGDxMJOUDSQPOG&#10;jPiTTwJE84rNQe9GhOk6DsNMZCvv8ccy8D59KT397KNpev9YNm5VhEjYMXglirJawjflMAa8K3WM&#10;jmQIKYz6rMZzkh7hpT4SaeKFvJUHaDkFoTzN6rccive1Y3HF5OJWA5ucnQDiKxAhB42AE1RAJ0dh&#10;B2cm0nNXniuGuB6BNSuXwPu6/FSORs8cufHeuLosNkvbjKQtqyK7WzLYn7oKiPqGvEZd6vVbDUUe&#10;dMxoAUPCeKxV/ish5amHOtB3cuM0HsfADXTvLqfyOGZtuKe1OArjRgZ6W9L44N7ybUH9MTPWWVbm&#10;OifUZ5eQvZzl814Du1Nfj4Psq7lzeq7M5eiddGSC8TVipS+WyyNpOPMMpGHKZmmaUeSvLJEPo68O&#10;yymzTtJH3etD4o1plpNvpKtTPHf1YeCOvVvT9AhnsXJGQ/ZD/oHigbGuNDvSlU4cWDywPQCznt58&#10;vKHu9t2byncTyUel75VjX+l89Yxekhnyy5ZpL32ORTXSubJJ1qiIENm/1U4NsZHsu3lZUbL8A3gB&#10;7U1FiGj33GPpHXfsKEZZCGrxTGy3ULjj3r75m785feADHyidKkqMOUWN3L5jS9qx5YFiSOpM9ZkZ&#10;V8vre33p/MBsMdrAiMftcG1bLwZzhDk6OpKN9vEc0Tye81yMFFGA3XJIpGkoVMjOE+HNHM1ew+mz&#10;R8pex6PHqi9IixwBfyw0CcG6VRRCpP0UVMdGJ/JEKTtHgXPQTBCuRwGI5icMI8T4vbwJDAHx+61o&#10;Z+SJLMSozs+8dltGI3leviyeAfHwwZmyvJ7sxbBWszIAr1WT9sYtfsbpxXnfLMnXkK/9kZcePV9W&#10;3pIpTgz+VnVZGwdKXmRAdAiIKHaz9t9qUiajRifpJjm1GMc84tnTJ9PJY9VHZH2TsqLZ8lHjA9mZ&#10;sddvv6+jZLJv0CIpn6ry0WcfX3ZaTl9XS/lg9MHsUKxkHhBJQ47NtwHTiKKbpW0k6dgE+hYOYbN0&#10;jSQdopd4slpHSHq8JNdsDR6vJp/rUeR36dKFtLd1UzmLlwyHPBcdPD6ZTh8YTJN7N6fuj92eZu/8&#10;RDre25ZO7O8vZ7pODe1Jg10+k3bt8LgAp611Y7ZZTlBadAiizNCD+N+99uKXgKcOiAh2WFgkgoyp&#10;IdTMpi1F0rORHNSPf/zjxb4pA9El/XzTgIgeGTyZ9o0eKUCInF5DmOxJ/MEf/MFSuAoZOgWY5hWB&#10;ooa272stE7dldZIOqBsYjN3fl/qzp3n48HxpgEoDralp55lmxRl1pFtvOnnqUHrmOVsvnLiyuOCm&#10;DnjXI2lFRDxuBgzIYDxv5cDBqfTMsxfT5WcezeUcvzreHUMwIWC3ikKACIvOVNfoSE4IABch3Qwg&#10;GoZ2ZJvhIcJBAXlr8r6VwB/5AhDRhP4OparLQpDnAHG4e1cZbsULdcSb8EAX836hLKY5eeJYBkNf&#10;PNh2NQJtlvfNkrr5ZNJ4Nua+4m8/oYjGULThGAq/VjyUjz7iCOl7urRWYLsSinqIYhjvqIe2ohdQ&#10;GQmoDJtnYYAA1FXKIGrLRjmM4Jmni4NUDiTIuvxElnHOIM+eripzuXxUnnpx9JSzHB5F/iFb7M1y&#10;y5NOGerJUSOXq+l36fFLhCmfiG6bpV0tlbpmOnf2dGrZ+lCaGWm/RvfM8/q0Vt9dH0xtv/faNPnj&#10;P5aO/OcfSVN/9Pup775Ppofv/GD65If/Kt35sfeV+cUqUszv5QjRWbt7dj1SjrCrA2KzOgThG8eR&#10;zcW/cPqRvhMhmmOMqaHVAKIrB8Me+vqQKRJ56u+bBkT0yT0z6diFyyUyJEBveMMb0k/+5E8WRNc4&#10;zzWYpwbULLT5wl9/IYfUR9JMDsUDEOvEcPnKdW9Xa47WjmZGVN85xBCMM3xpfyBgHB7pT7MHRG9D&#10;2ahPlsZqfKw4bZxnbEbAhVcHDBkxQyWdnR3lpBpHuV1+2ueonJpTfeYGE5fq6LWiEBZlAeL6ClMk&#10;Cg9AWO0wApK3KJ7hpoiEkTLqL+U1q9taULTPcn4LMexriv5vBJxQUqMJNo2fPX2sLKrhwJA58lXv&#10;D/c+yOtEk/7O7WXRjjmtko8yIs+G0zmWKjsovspQ7mtp3Zs/scLSELDyASKvkzxGW+vtXy3Jh0NG&#10;uTkuYXTXKv/lkvIYK3KiHi/qg6v7AReW2i/8FnWN3+orW2MVq/SFctv0L0Ckp36L/K9H0pFjEbRI&#10;eiVRljRshqh0JX0X6dg8PGGn9E2ztNcjedBDzk49QmyWdrVU6vo/Pl/m8nfvXF8iPmcPk2W215dW&#10;RrY/lNp/+WfS/Hd9a5r9hq9LA84Z/tZvSb2/+1tp/bvfke694/a07t6PprH+1nJG8OnDDnXfm/o6&#10;tpYj3E5lZ3Q57VcXfc3xYcvINvuGB64iRKttrTTVH2zdagDRe5w3ny+EJeQjgFe+q9p2sRS9b9Nw&#10;GhwaST/2Yz9WvoTBe1UY8BM5GiYVNb72ta8twoYBzz5zOT3x6MkcDU6UiVodwbCUDsn/Tw7sTSMD&#10;XSVai4lZTKMgPAmeH4Hp7u7JDW0vQxwIaFEEC3GkxYg6MLoyVo2ACawJISNbIrLurjJk6gSdU6cd&#10;ZH6klKseq/H8VkpFaDMBJZ6iulEOHYi3+EJptXGlAoK8I7IkJCJ5QiFfZWhn9OGtamcoAqX0tXCf&#10;NdLvgKseyYVMIMe2OWvy0QtnSx8SYv0RvLqabyYHDPsigQOIIz9bI6q8XCtHLPY9LpeiLuU+nmWq&#10;Vr925XIrw43HnCt8rtfvZijyIa9kgtHFw7XIe6WkTMYf6Jtz97+6NEt7Iyr1D1r4X16IHtcXxjS+&#10;24ykI7ucSA4f4PZsOe9LY8RImZzO5b6HpGNPLC6kl8t9r07eUXfD0Op+K/pXfsjQNkA0Z0uOQ+cs&#10;pBnZvTEN/v5vpCP/5hvKWabdr3xF2vvP/5/U8u//Xbrnja9PLRvvS2O9LemIDzJnfXDMoo8xb994&#10;f9a7tnJIQ5TTrA5BftdGdoc81cEwANH8oYNDIkJstGXXI+nD1hll4/zDETwOWwojYMeaAaL9iW98&#10;/7r0h3/0x2XcXiMNj8ZQqj+Vsy3jve99bwGUz332M+nKM0+l08fm0sRgW/naumEtGzsZx8HunWlk&#10;qK8YftELI814WwBiT4rFL8aWKaTIriv/BiABooZL60qwMIMBxRjKC1xEQSJBYEsBCDKQVM8DB+ZS&#10;X39P+b7iwICVgsOFidLquOjIxs5dSwphIhCUE0iHoKiDSFXbVyMkyDsEAagSNm0nHOHhGkJV1q1q&#10;p3wpwrmzJxc+o7O7RFi2YVSgWCmoDcBWLVqGPzeW+7hte7r0qEVEF68e51Q3GpGvA7YnRvsy2OaI&#10;f+HkFGdsHpzsSQeneso37MxbWgRgvhrYWuEcqyNP5XLLKjsgmsmCHl+BsKLuxMI+ShRprIreP+5U&#10;mspwkzkyis9rZdSibfqKbHPiXgrnbCkCzAxJGP+1rId2IjoK/M0tLSf/4JGr6Q1ErldSP/qx2uie&#10;/uAJe7HaCJHeAUM2j86vpPzlULTJR6JtzvfdyDoguj8x25967v1IanvNf0kD/+KrU8dXvCJt+5Zv&#10;Svf+4s+mT77zLal16wPlu4jjOUKkW3RnX8sjaXS4J/Pgydz25dVbmuivOhDGvX5n/6ztENmt1tbR&#10;R/jgABI2M8pBHB+2ZM0AEW0ZO5t29s+lL3zhrwsAmk+0qtTcIYGkPAr9D//hPxRA+7v8/G/+5q9z&#10;hZ5PRw/PpqmxgTTmszj9vi/WknZsfTDt2L65eHkMCyDkKVAODTo4fzBNjlefJ2LU5W2smVfuf0Zd&#10;WoBIYQErEGFI/AYwRYMED+AaNgWM8hYd7dq1PQv27pymvbxHOTAvhKlZ564lRTk6VNvqXg1vmbJo&#10;h45erZAAeH3haKSYzA5AtLBoNQq9XIr2+X6ayf3z50+X8w/7cgQIoCgl4hz1tG9Lgzna84X3wT7e&#10;5xO5/hdK/2lL5FXlvZBvjgos6hgezCDasSWNZAerc/fm8nkm324cHvDppbY00NNaZM6pKP2dO9No&#10;vxWRe9P44L60f6QzzWYQ9mUFw67dbVszaOff+/LvAxVNjbSXFZM9e7ekqfGBq/NV5MiQNkfr2vrd&#10;HMmbnDK6qzHYa0FRnrapB0NVf74WJC/yR385vBzD5bYVj/QDA2gh3EpAxbv4ql10xLPlvBt1i6Hy&#10;cFaapb0eyYPDq+7WNdwKhyfqalgTIL7o7Fn3WfcOjLSlltvfkbZ/33elTd/z7WnTm/8gdWcgHOzc&#10;XoBwsGNbfrenDJkCxPbdG9LM1Gg5L3a5dY66sD3kyZWd02euRsjoub2IbKA+Wam9k57zz64bDTOy&#10;opwoy2/6bE0BsfPI5XR/95E0eeTRAoYaZFIbAP3Zn/1Z8vFZ4eov//Ivp9/8zd8sBrj6ZNT/KXOK&#10;Dul1wr9P4pw5fTxHKI7y6czA1VGGxigGAx4C8vRTj6dzJ+bT2ROH0oWzx9P5s2fSsaNHsgKMFbDz&#10;DgA1fLFrV0sRcNFjCJqhGPVDEf0BTUOxANV77pWLkQCiKFZWmGYdi6Jzg653qO2NKPJQJ52lU6MT&#10;gZZ5FfWjvCsVEOQdeZus5oExIPL2PIwt49CsbmtB2ib/uOKt4dPhvt1FuarvKY6Vpfg+gXQhR4U2&#10;fjsKzpCouusnjkzwqspbftX/vr5geHX/9GgaG+5OR+Zn05NPXCrfK3SWI/KZGqfpnDt3qnwNAYj6&#10;1uLhQ3MLKyMncqTZn9/vSRPjuV45onV4+dEjB8vqSXscp81fj+bI8diR9NlPV6fSkBd8peSNbb8Z&#10;kjcFBhIvbvtLQ8pTD7JCz+hOPG9Mu1qSF103kkNvgcRy2hppGFLOMv0l1zd6D0mjXQBe33E2I79m&#10;6esU7+qbGMr3/3LerZP0dJFuG21bCZgvl+SHyPrelg1llCQc0DK/nq/ozJHRNNWzM+36yF+lrR98&#10;Vxpp31qNmGQAdDVqUqYN8jvHZgdS28Kh3uZ+l1tn6bSRDAk8GodN9SN+xocjyNxK7V28I7jyGcM6&#10;IKKYfllTQAy6e99smj10ooDfhz70obIf8Y477iiRmGG/aLiTayy4+Yf/83/K1UrU//E/vlCEiCJA&#10;boLx7LNXinfo/xAwR0pdPHcinZgfLXTu2FS6dOZQeuzs4XTh1Hw6c9zXtY+mI4cOpANzM0UpKBUh&#10;F20BO/fAWqSFQepFiNURSBJG3iVAHh7sz0YzR4i5DsqPA62vLghYqJf6iXg+64OguQ1R3+pg4Swg&#10;qIlQNCPvycOQEQ/JMJnOwwf3DCJgX42AIO9ot42qsfBA3oQOICpDHZrVba0peOS7gMO9FSAaMqV4&#10;hiLHh3rSldqQmauoHw+WqueirHyu9IkPojp02//1A6AX90YC5WqFpOGeoiyZHyJNXzK3AvJK+axT&#10;fj+DbvnoK8rvkFO/KyfyxVv1i6E+1FjH1ZB6clY4RBF9Nkt3q0m5AIMhWelc240o8tIX9JATG4DY&#10;LH0jSadPyLX3Qxaapa1TpGEH6BxD6dly30V0i/6Ek7BSkoe669/GukcZcV9/byXkXfly6vbufKRM&#10;HTiwGwgCRffxgW+gNz/emQ4trNK+cGyyXK8C6AL5kHVbS442D0yXFd7LrZ90+pm+CDyMJNbBKnhh&#10;Wodt4nA02rIbUdhI+cMjI4KRP5snjdHFWwKI7YefSq/9i/vTH7zxTQWIKItTaswpGj4lbABSBQxp&#10;+i32Jzb7fmL8v0gvpE/naPL08bl04uDiWZg6xbWcpJCfH89AefzgaHr0zLHcaJ+Jeb4wG0NFh+YW&#10;DK9avdSTFc4Qx6nTp4p3aFUr0NYR5jGPHhhPp47NpovnT6RnLz+ejeQz2Xi+kD7zWUcoZaOYhYuA&#10;nTl9Ms3miOJoji7Onj2dnnjyidKhvB1pAjjrArEUSec9oMxb5DnpPJ3IIBrq5D2vBhAjPYUDiOZV&#10;8QdxCBgg5WhTs7qtNWkrPvoAbHf7tnIazZzN2pPd5TipqRyh1cEGUSB8uRHghEFZKk31bPG3+D9+&#10;X+p9chjvLVK05XNlDtZIRSwGQfHuzZC8wxmItjdLd6upyHs2+qL0lQDHckleZNACOUP4ZH+5+asb&#10;fQFqHEo8a5aukeQfxtm7KxnujnScBHZlNSMskYd+5bDXV+8GNf5fp3oejc+avWckZOuGu9Nw1jGL&#10;wg5OdZfhU1ugytx6jvri0G/7bI8fGCoAae68XA+Zb68WwVll3bZ7Qzp8aLbYrSgjyq+3sbGe6sb+&#10;iuDC8Q+wYj85GABRmtXaO3YfIArU6E+UgfSzPrslgIh2Tl1I9+0eK3OIwM7CGlGeOZXf/d3fTT4T&#10;ZTO4A8JNlgLKmG9sBMU649Azz1xOp08eTXPTg9krGagWPxRQXPBu8r1TF05nOnFwOJ07dSg3enG4&#10;BfMJPUacyQC4u2V76unuyKH+dGb4sTIUZ7M/MGdwjx6aSccODJe8Ts6PZC9qMl08NZcuP5mZnQHy&#10;2JG56sOjE0OprXVzGujckYZ7WtJgT2v52KqPlfoIqQgi6hDCcT2SDkDpRIuACAYBIWyGeA0HU9zo&#10;8EYhuB6FgGhffZLZ8AQAJpgrMUA3SxVfXsgOy+PlK/czU8NpYsxZlp05OuwqX1349KerYa/oP4DD&#10;UN4IEOO3pX5vTjdOW8+vnr+r+pEffMTTSLcWJG/OGmeSTKysXWtHYcQA860ERLKPj8pDzdLWKerB&#10;3pAPOoJnzdI2kvek9Q4jvJLh7iiXXgEz13jWLH0zivRkmqPBGdAO/cwWaD+ehGNcv1dv5D7SsRXy&#10;9TzqEfeup08dzQ7orrJNwmb63bvWpz2Z9rVuSnt3bUide7aUTznta11fDvp2ZqlDvlH3vs353S2p&#10;K19tbXLW6fbN96XjRw9dLaORoo31tiL1xXMRPZ5H3V3xQl+Y2rmZIVP9YZTStotGQATC+H3LABE9&#10;0HM09e4/VcAQg0SFP/RDP5Te+MY3FmX2zBl1b37zmwsT4iBwoFhnmPsgY9Mnjh9KbXu2lgnc/o7t&#10;aahnV9o/2l6OfOLNhPcCGIHik5cu5LKyYNQ6IOjcmQyIO3Pn7t2axgba0pG5sXR0fjrNTo2mro59&#10;aWgoe0eHJrNnVK0mlOdVOjqR5qd7U1vLhtTTsSMLz8ayUtZKRHU4OludjuLzKt1tO9L8XPUVBPNb&#10;9TYtRYSEl2tYV0RLIaIDeY725tzMJDNPlhdsQY1n8iV8hpZv1WT+9UmfZEXOCi6iN8RZnT70eK7X&#10;5cIP9QllBziGuwMUXtq6Lk3qQZkZM86MfluruslHvwDEl9ppqVPUg2FhSIy8eLbWddHP+BgjFsvJ&#10;P+oRK2DpSMhOs/R1kk67jJiI7slWs3TNKMoVGYo2GGD5NUu7FEUe7KGIyEJC0zvyM9XD+WAPjFwx&#10;7gCELaWz5AGvYgW9aR864up/Iz94oW0cGX1HjkwpjY+NZEd4JO2fHk9Dg71Zr3rT8FBPvu9JoyOD&#10;aXCgOw1lGhvpTz1de1N3555s83anjvaW1Nu9L3W2tWTaWe5PnTy+cNjCs0X26ULddtXB3G/4jU/q&#10;0zhkKq18tNFIlmgfX1dj71w50YZM2c8oA3HoODG3FBDR3W0H0rOf+Xzp0B//8R9P73//+4sB/qVf&#10;+qVSOZ3olBSGHyCKJkWKhlFDOOrCYmzasU+D3bsK2DiUdrB7ezmV3WdJnMw+2LMzjffvTjNjbenw&#10;/v70+KVzhfH1+Tt56QTn7XW3bSvL8X0HzMbvo7ODaaS3Je3acn/xlDr2bsll7Mhgt68s1z8eoJsB&#10;0oIPe28O5qul+CVCzc+rcfUcqWbgtEzfXriejl3pyOG5rGRXlqUo6hjDPiK4ECpKGsO9sQx5NQJi&#10;uIuScUrCK3OlcLy1iNSb1e1WkfIqWhzewSsUdXGlKEAbua///sUm9dBXjDjjFKB1s/WLPPQTY8h4&#10;uL/ZfFdDymTIGFnGWRQc9WuWfjUkL7xjI9BK2koeyDJANOKjrst513tsBQcUyHAQm6VrRtF+Okk3&#10;Y8FTs7RLkfTqAFQ//OEPV59q2rWrgKKRNERffarNlJP/fd/PCsx777230IMPPlh+B6b+F4iIithZ&#10;oIL87jfPjBDdddedZfUlEL4vP/fsoZyPUbw777yrPJdGeesfeaS8v/6R9fl6f3ogR24PPfRA2rhh&#10;fa7T1mxTdpZFgOqND4CG08SuAHBEdgPM2TKjUu7NR+ObPtDf+p+985v6As3V2jtASh8/+MEPFrkl&#10;E8pAZEV9bzkg7jv4RHrngz3pI5+oOkElCIxhU8xVWd4LBgBCEWKA4ou+tJ8F5bnsLTiKa2aiswCP&#10;qO3U/FAZ37b8d//IvnJygmXBQnqfKhns21s+QRR5BYka5+emcwS3u0SUFYhVQ672QnbliG8kR5/A&#10;1bW/c1vqbd9SPo1izH1iMINxp0+kbCunwMeENLq6fDnTmSOjJXIVKbbv2VQmnW3eJvhB0cY6eQ60&#10;CJfOjM6L1XMEzPzsSoUDeQfIck4ILC9M3qJGgmFoopFfzep4K2mpMj3DA8O9AJHsfDHqtxSpB0XW&#10;R+Zo17J+ZALYMtahN1+sdgcgqstaDwsHv/CR8dTP5HM5bY13ef2cSTqEb83SNpL38LQ+/9ss3VLk&#10;ffYNEMcwcrN01yPv0GtgJeJTB/w1dMpBRvJmxEVTAMSQn6042updgBrXagqo+q6sCIuzeySTr4jM&#10;7J/OUeRE5q+vTgylsdGRwmsgNbkwVN3d7XNNPaVNhqDpXVubfd9daV9+Bqy378i0fVsB6fJ/JiNY&#10;CDADbGs14ruGnrE9ABf4wgagDdy1Qb/rB9fQdWnVf7X2zhUgvu997yu6E/YU4eVLEiHaitF+6Mn0&#10;h+9/sHggOg6TDZMSVsOjKuuZRvPMLK4BjLHIJgDD1XJ5c0r2pjkdIQAoKIYzAdyxmf6yOKMzR3gz&#10;06NZeJ7ITK4WwRTBz4yYHh9I0yNZaa5GdRUBRBGnzeB+Q1Y+HsqgW4ZBe3eV30WHwzkitZDHe3Ug&#10;DIp6Ac3B7m2pL4Po+TNH09NPPVZO6/nsZ5oPe2mv1VAEkafa2Hn4tRpAjPS8LePy8uGFyZvSAESK&#10;FMrZSI31bPbsVpLyGAkygz9L1euLQVEX/MRXgBHyuxZ1lId+Cl1ZrqFfS4q2BHCE/DRLu1qKMoC/&#10;YUIGWrs9a5a+TtLgS30FrP+XwyvvKifmf5W/nDKRdIheiexuBhDpIUAEAHUbGBTtCar/VidOS6SJ&#10;vN07tMJc39T4UA4KptLBucnqmp31gwem0qGD+8sWJd8RPX36ePmkmdG0kyePptMnj+X6HcvAdTI9&#10;euFcDjYeK/1PHuile+ReeWwXEHdl/4F4gHkAOgLE1kWwTwGI+kJesMJQp+Fev6/W5gFE2y7oTj1C&#10;5Gy8ZICIHuw5kn79j96d/vIv/7Ic4SZsNZ7No3jjG95Q/n/HO96RXvvrv14iIsOnf/d3f3vN0Kmt&#10;Fg6jHe7dc825l83OozRcCYSsjvIZmd72bWlkoD1NOz0/d/6pE0cK9Xe1lmX9MecY7+230ToDXn2D&#10;OCppMkkP4JzsfmJuqDxvBoZB3nUwdX/n1hJRHsn1PzE/nk4enkhPXDpbgFob60pR91TrgKhjDUH4&#10;jdKLHuudfyMiHN4xf8AjcyWAiCHgsREcwsfbpdgxsU+IUPRJIzUqZ7RnLUkZFElkoo5RZrO0XwxS&#10;HwrPkPPG17J+8iELlDdWT34x2q5MYGHoVhRDdta6H6IM/Uwe6YNnyylDGjLOkNKRldRNOYbwRKZk&#10;fiVlIk6avgcCy303SFp1pXf0sO5Q1dPU863/v1xyeHr5CHvbtjQx5HNcRtaqgyaMmI1lch3o2l4O&#10;qvAZr/7uneXD3u6HelrLwkHO/dSYhTDVR4zrZcT/9fo3/u5ZXPEthkzZOf1ArvSB6Qe2SpqVgiEK&#10;m8e+AVZ8DXuK9JXA4yUDRHR3+1y666FNZVxZGG9c+vu+7/vSe97zniJ89vnZvP+nf/rmdOliFuLP&#10;froc78YAWFRhlebh+bncUa1XI7IAqQrMqv/rQOS5j1jaZ+MU9skcMepI363zza5ND99RIj1zhnPj&#10;HSUyDBAtkd98dSB0I9XLbvZ7nSLtiQNDqb99a9qfI8xqqHc0HTs4nC6dO17aGUITgkMYDLvVIzjP&#10;DH+I4mL4IKiZICxFhMOCFPMJPNq64JlzMDRCqfUVQWFY1IUXx8hTWHkASkMaYRBD+JeiulJEW1dC&#10;3lMGkFY/vIgym6V/qSnaBhDxcCULOpZDkTdApENfrLYrE1iRoRh+apZutSR/bVsNIMa7Rjk4jiLE&#10;G70TJB1Z1i42yf1K3hXN0SeyyWlb7ruNpO6GCG+FQ4UAmOMSjYCF/XREogO64zxh/58sK+vzfXbm&#10;HW1ojYWtF6aoBAvWcMjHt2irOr64nlFm431QtI+u6C/2qQ5W7Itona0S2bE7K7V3YSMFEfCGw6Nv&#10;owwYI/B4SQGxbf7J9O71A+nUhSdLhZxeo3ImZX/t134t7Z+ZLsb33e/+q+LBvPCZ59Pzzz2dzufQ&#10;/ODMeJoY6U29nS1l7q50YgGk8XQ0R1uGMutfzWgEo0L5nQqIqrMqnW9poYyPYw737EgDndvLF/p9&#10;zsTyYl9+FgnWwa2R6mUtRdKoK1A2xGo1bGw6P39iNj172eeCrhV694yByWQGJzrPlXcT83yrAUPp&#10;GQkCwCmhfMqSN4+fMeAxMbzSAz+KaT4sJsIZe96cPPzPeFjNJmKTN8CSh3wZsroxQ9qLoq1B0f6l&#10;KNKZL1EH1+W++1KRduGbxSZ4vVb1izwi+tQvX4y2R5kBVrcSEA274SPPPspFzd4JinfxB59EHMt5&#10;D0mjXSudt0RRLv2kG6sFRFE/R8+c2q0BxBfSU08+kQZ791SAGPaxRmxTObf3QLXHEDX+juxZdAyi&#10;g/SrOq68nlWdqsjaEZ0ienxnM1wBoiHzmEO8GUA0GmbqDjBGBKoMtuolHTK9CoqHnkz375tO6zdu&#10;KquGLl6sjPNP/fRPZQ/gjvJR3p6ervTXmbF/9zdfSH/z+c+m5y4/ls4en0uzY90FDG0ANUyqQ3y2&#10;pGv3xtSy+f5ytl4AUCMoBTliqPxeOlanVh0MJEWGDpHeP9pWPB//K6NZPiuhECIbzbv3bSoLbPyv&#10;7CcePZE7JrZiLAoTJWD4RGaUQqchyspbDoO4UsFA3vGu6I8AKodwUGDGp/GTQuoSoBaT+4yMCIUQ&#10;Ey4GBFhyaIBkEKMCKHl2JssBmPLkE0J/vSFYFAah/j+Z4U1SDv/XFeyLSVE/TgZe4HfUu1n6lZJ8&#10;tNm0QkQ+a5X3Skgbw6vWt/pxLesR7YoyVnraDDIPpw9iLu9G70YaIyUiEnq2kiHpeB8/1JmML/fd&#10;OnlH3RluABD5Nku7HIr3K6r+963J7o6d5YD7sE/o/PGJdCZHhTM9LWlg00PpUO/edMrhJ9lWihQP&#10;Znvr24nsJdtoI78IMb5s0az8G1HULSLExiFTNo9DZE6VLSH/jTbtRhSAqG+MQsacdBA542C/5ICI&#10;tk2cTb/5tk+WlUcYwhv6lV/5lbR508b0t3/7P9MXvoCxL6TPffb59PnPfTp94YXn0pXLj6Ynzh8t&#10;R7QFiIn2rCbd8OAn08c++BfpoXs+nI5YbBOd2wScUPweaeJeB8e9vOPoosb3V0qRp2+FDXXvKFFn&#10;9WwsPf3k+WuEoy4gYfQBT0RaMXxA4XhSqwVEPDfxD1gDnPzGSyKYdUMQ9UFhlFzr9+FpmTSXj/wB&#10;JcFTV+Bri4fIljFXLrDksRliYrQAMmMUeUf+jeQ5cFXXMHaNPPxiUb1+nAv88H+ztKsheTGWK418&#10;1pKiTI4RI8Jhu1WAKELkFJKl5YJTvEuOydpyI7V4T5lWcCszZLBZ+kaK9xlt5caikmZpb0R0whAh&#10;3Y98m6W7EXmPbj733LNlyslpT/T00fNnU39nSzpaFg0u2rlTBwbSyKZ70963/Uma/e3fSCff9efp&#10;4K5N6eT+/hJw3PnR96S7P/H+4txXAUlXGhvqLPsOb6aOSFvZCPZDHcmUazgon/zkJwugBbiFPVsO&#10;xTv61NeWjFBG/oh9JWdfFEBE93YeTK9949vKWaevfe1vFPIh4L//+7/Lin6pGJP3f+B96ZF1D6bT&#10;J4+kz3/mmXQlg8dj5w5lLwYoViG7OT9bIh6+56Pp7o+/rxw/pHP91ghMy6EAr2a/rZbkx6MChuYq&#10;zxyuANEexaefEOFcq+juKaIhUQaH0a+H9pRNNLYaQAzB4HkSMPnIG/G8Ys6lmREPwb0eeS8ohI1h&#10;UG/RIWMuquTxxcZiggg0kSE4ICoiMPwqvfe8D7gJMZJHgHljHRrr/VKS8hlufaddN2MUG0k++MrQ&#10;y3u5kc+tIGWK9Omp+qjXWtdDnkCXvBuGXG5bpQk+kRHe/3LrJp0+M5dOBvWlvJqlbaQo13shm83S&#10;XY8iD6M0hkw5lp4tt/6N9MLnP5edsktpfMzh9N1pYrQn7Z8YSj0ZDHdtfTBHeF1Xbd7xDI69d92e&#10;On7pp9P0D35PmvmWb0pj//bfpMEMjJPr70v9ezanT2VAfOCuD6WZhXUQcxkQRwYt+osh0+b1uB5F&#10;mzkBFlmyT2E7EEC0cCvmEMOGNbNvS5H07BsHHF8542H3kD4nZ7ccEJcioPj2+zrTez70yfSXf/mu&#10;dDFX+P/8gyPe/iE9ngHx7rvvSv/u3/279F9+/MfTlk3r06efu5w+c+XJ9PRj2UCenk3nFqJEdPLA&#10;YFp338fS7e9+a2rf+UiZDI7fApDqVE5ybwCtW0VRJkAc7NqepkfbClifOTJajoF74uLZF0VjhIPR&#10;58VQTGBAMHQcb1dkxNNZqVCgECbvW21FQELwAJAITlSzWuEO8n6dtCnu/a59vDJGg2EH7jFPCRB5&#10;6Ix+LOjhGBiW9TulAJwiXOAtH/UP41Uvq34f1FjXtaQok3JrA2VeyzLlpZ/kTS5eijY1UpRJnhh+&#10;w+/xvDHtainKAIjm4/T5SiNE8uTd4FOztHWK95RJ5uhGyE+z9I0U75tTJa+rcYYiPTm3MR8grqQO&#10;11LlnDlWsnvftvL5splsf6yq7+vYlvbseKgMmbJH7Olc/n3ve96SDvzgd6Yjr/6aNPiqV6aOV3xZ&#10;6vzGb0h7f+e30vY7P5I2P3xn2vLInWXrmTUZM2PtaTRHiFeurP5MXe1zFSGyP4CLrQu75B4gWuwn&#10;+g4b1mjbrkfxDseK3WNbI39ET9naLxogIvsTP7ptJH3+hc+m//2//j79w//++9z459LQ0EB6z3ve&#10;nX77t38rPfzQg+mZy0+kv34hM+i5J9LTl06mR0/OpHPHgFqAzUjat/Ph9NHb35Xe9bY/LsOodTAq&#10;+xUzSScq+2IA4qHpviKERQCPVot7js0NpScunaspeqVQiJG3ulQUxcONjgMchhV4kCsVChTj70DH&#10;mDyFi7wZgJuZ+2ikyCPaFFT/PZTdFR/UgwIwSvXhV3UzpwMUDb/yJA2544Uo00IgaaTFF9FLKFXd&#10;oEQdmlHU62ZIPtpB8YD2WgJi5M3gGkKKvNcq/+VSlEmWGDCAuHqj3ZyiDLKvDOAWz5qlr1OkA6Ii&#10;2OX2QbwXc+kcj0XdbP5OnaTDB9HHap0h7yMjKBaRkOXV8jbqY9+gbRJWicaHro2kOY/0yP5qnQQb&#10;JbAY3HJf6v7NX0xj//ob0uBXvSrt+/J/lrZ946vTvb/6i+ndf/KGdN+nbk+tObK0Ip8Nsz3NN2xv&#10;xmZ4DxlVsaGfXIVNQvgIwPCDoxDgVrdryyHvkAlzs+xFONJRBvvyRQVEtGPyfLqzZTx9ITPmsYuP&#10;pr17WtNfvPOd6c/e8pYslPvS5z7zfPr7v/vrfH02XXnqfHrszIGrIFMHHCtNd297MH3ovW9Pmx7+&#10;VDo8o6MXV0PNZY/GsW7GvoFjI3DdSgLCVrNaYRoLdU4dHkknD40VsCe0jcLBEIiOGPnoOAaewXd0&#10;E2VdjWBIT+B4sDwlEVbkTeiAsPu6wL5UVFf84EOQiJJxwgtAeeHRC4UXgIfxABDaxLMXtTBoPD7G&#10;SRoRm7Z7l+ceihAGL8peihrrej1SV8oFqN2v9P1mFPVQ5xg5YITqsvNSUbSHc4bP5jLrz9eKtI1j&#10;w+nRf8GDZmnrJI13OY2cEjKz3PcQ3SNHDDT5aJZ2KVKu/iGPq9Ej5ZMZMu3QDDyOejVL30hVWqBq&#10;tKTau21D/WB3S9lCEfbQFrTuts3ZHg1cY0+PTPWkvXd8ILX81I+kfV/5qrT1278tbXzDb6eW+z5W&#10;wPDhez5SvpTvqEvvsGu+E/rss6uPEKN9pkcMWzYCov4DhKZ46JXfV2P3kKkWdo/jXwdE96LPLzog&#10;oh3Tj6adXePpwQfuS298wx+kP3/b29Ls/unq6xf/8wvp8597Pj33VGbA6blrOg/F/+hwjsI6Wjek&#10;HZvuLfN1voJx4cRkOjjRm7r3bEt97dvKSqnGPG418aTG+lrL+avnju/PgDxZvpxx+tj+9NyV6gsY&#10;jcLByJjPYwgi0nE198djJjzRyc0EYCmK9IaSrPJVDgXkIQWArJURXyk140MzYnRQpfhVZIk3DBnA&#10;Y0TwbTy3BSjx1ltaWgs/EdBntDgbhmnwoHFBT70eVVkvrkekaSR9hY9rycsoU13iAGflrEXeK6Wo&#10;SyzuWYsh9kaKMvSLEQGGLPqhWfo6SUMm8H8lQ5dR5v+/uXP5ieqO4vhf0+ei6X/QpLs+0rhpTJo0&#10;TUy66aKbJq66aVUWaE3sok0NUGipDghBgUFmGGbsMHeGQSkgIDKWjtCJsUXFQGp0dfr7nDun3t5c&#10;mBeoi29m5s75Pe7vd37n9XsRwufIMXioEYVIWusfIhn1KuIgoIdniOAQImSsWr2i6MNAEXIsZLns&#10;jL+Nsl6ozYkzyZGYbpFg7yA3BHlpZzBWDx4JHjnJFox8alB6vzoqHYcPSefRzyU50C2pkfPS8f0p&#10;ifV8J+MuHdvcoOdShVy2sXNmw7D3g58w9lmQRn4GxjZTPLRHsx6ipcFDbG9v18gbfWVlMPbhlxdC&#10;ITKfeLJvSj774ks5ceyYLMzNypPH/8jjRzuy83BT7lZuydrydE1F5ls+cVU+/efOOo/sJ0n1npWh&#10;tq/F6+6UhUxc7/hiZRRzerXy2w+Q//LVlIYsZmc8vcfxz/Kq/L4yL+XSsh7bFsUcMAVhwSBz4BEw&#10;2JhD5HmjTAFIg1fIdguAwIHhCFFiNaFwYRQQrNfzAm3B7Rd/rBHqLcnG+m0VcByQznYVhIcKrYdV&#10;D7Nad5aBXy164mUn9QbvQs4hn3OWd9YNLn9BD8KSd0ao442jKGlfBgYeOIqVBT3BkDVlUSctq9pX&#10;YUCHIj4Ihci7U0+sWatLFP1BwurCohW8t4NUiCgnW2ltz8O0YUBD/9D+eGr19oGVacZoo6Fg6CiL&#10;voe/4IN60xqgJx0KkbOeG1k4BY3eKTp/TVeQXkkNSzp5UW/aGb7QJSNOsXFKFrjU36VnNbPB3mSg&#10;yUMMeC9xQRKxDsk5Wcqm/OzEoEbgOBt6qK9TQ6VK5zxEzpbm4u1G39VAOtoZhYixj4yy8YZswrDA&#10;28dDxHM25RYl33aDpWFc4yGydzrsIWIgPxOFGF+4Uxfafk7JzdKKPHm0LTvbD2R762+5u7Eqpete&#10;3YoLpbjolF2s84ycPvKR9HzwjnjvvytLnx6RtFOMXaePyy8/fquK0TakRuWzXyD/hWLCMWhMbq74&#10;S6i37uPRcLehH/IKMxK/YQ68OASydRqLA/B28OQQ1s0wBeEG8uZgXfJH2MN0lEOYiDAk5Yfr9LxA&#10;PW45nkjGB2XsUkzSbpAzAL1sSuZ/K8rS4pyUVm9IZWNd7jilrory3n1ZXVl0QqBHJkbPS2r0nF4y&#10;nBjtd8bWjGze82/Nx8CgTWkXPBDm5hBEtAOhG/MoUZw8RwkRRqMNEVS0HQPJBK4pKKxN0mDNWluG&#10;EfWue4E08AplwgMIBniimbxahb0DbYZB0czikVqwMuBL+NT40sZLGOF00Fnokv7hdzD/KFhawrQY&#10;SBidwbxrAVr6BO8Qfmmmf6CnvqTnAGzen2f15AMNHmLBSyvfz+bH1JPjJp5rXlxmptyn/o7rKtH5&#10;QkKVWlBeIT9NKT7dHub/hn4uf9nlGddjK3mOoiRkutmEN2zw6+1vVcLAYg8vMon2M4WIh8gio1YV&#10;InPReJoYlUGFCODnF0ohDhbL0tadVG/gwV8VXVFaj2doMDrvcp+c/PA96X3jZSm8+boUXntFMq++&#10;JKNvvyU/fPKxdHxzXA/0rjffVkD+HEQ+OT4k67fX/ruTcavKBLsxCBYRngsenHUYQpiBymBpNo5u&#10;CpH5CSxZhDdMx3+Ux6cJnai6PWtQlxtL1zXcXMyO6GAsZIYlmxiQqdRFSY8PyMRYn2QS7rvDr5Nx&#10;XVbOqUaTYwO6kIBoAFdwcTbjzLR/HRP5Wvvzrggh2pj2sAU9DEwGCYoQi5/5MhQd7YTSZH6K5wxW&#10;BDb0CFPS0k942+RrZUQh+K57wehRiBhEKOZG89gvUCbKHx61kORuvNwq4EeEZHA/XhjGr4A0fNLu&#10;KEPaiu/2f5DGvhv4TV70I4s7TCGG6aJgNLQL5cIXVm6Ydi9ATzoENqdI4a02UgeiJtNe5ulpXmE4&#10;eaRw333Z93/5ZzIxCKO17wBalCQrV/O5tF7Lh0yLqlct2LvhkdPufJrMY6wCeM3OXW5lDpFxw1QR&#10;HiJj3coBlUpF/gVk5kXX8m8urAAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAon9/IN0AAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kkmBjNqUU9VQEW0F6m2anSWh2NmS3&#10;SfrvXb3oZeDxHu99U6xm04mRBtdaVhAvIhDEldUt1wo+968PTyCcR9bYWSYFV3KwKm9vCsy1nfiD&#10;xp2vRShhl6OCxvs+l9JVDRl0C9sTB+9kB4M+yKGWesAplJtOJlGUSYMth4UGe9o0VJ13F6PgbcJp&#10;/Ri/jNvzaXM97NP3r21MSt3fzetnEJ5m/xeGH/yADmVgOtoLayc6BeER/3uDl2ZZCuKoIEnSJciy&#10;kP/py28AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWOvn5SkH&#10;AAAkFgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA5mtp&#10;hruUAQC7lAEAFAAAAAAAAAAAAAAAAACPCQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYA&#10;CAAAACEAon9/IN0AAAAFAQAADwAAAAAAAAAAAAAAAAB8ngEAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAhp8BAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAeaABAAAA&#10;">
+              <v:group w14:anchorId="7870EE02" id="Group 36" o:spid="_x0000_s1026" alt="A map of the road closure for Clare House School Street" style="width:283.25pt;height:112.95pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="10996,10781" coordsize="375,147" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBY6+flKQcAACQWAAAOAAAAZHJzL2Uyb0RvYy54bWycWOuOm0YU/l+p74D4&#10;WSkxM1wGrPVGadKNKqVt1GwfAGNsUIChA17v5un7nZkB403M0qy0FjBnzv3yzdy8eawr5yFXXSmb&#10;jctee66TN5nclc1h4/5zf/cqdp2uT5tdWskm37hPeee+uf35p5tTu865LGS1y5UDJk23PrUbt+j7&#10;dr1adVmR12n3WrZ5g8W9VHXa41UdVjuVnsC9rlbc86LVSapdq2SWdx2+vjeL7q3mv9/nWf/Xft/l&#10;vVNtXOjW61+lf7f0u7q9SdcHlbZFmVk10h/Qok7LBkJHVu/TPnWOqvyGVV1mSnZy37/OZL2S+32Z&#10;5doGWMO8Z9Z8UPLYalsO69OhHd0E1z7z0w+zzf58+KDaz+0nZbTH40eZfengl9WpPayn6/R+MMTO&#10;9vSH3CGe6bGX2vDHvaqJBUxyHrV/n0b/5o+9k+GjHyaCi9B1MqyxwA+CKDQRyAqEifYxL0kijkgR&#10;hSdixuKB4reBiwgDPvAQLKD1Vbo2CmilrZK3N22ZrfFvHYenbxz3coJhV39UuWuZ1It41Kn6cmxf&#10;IcZt2pfbsir7J52v8BUp1Tx8KjPyOb3Ax5+UU+42Lvddp0lr+BXLJNXxBZk3UJk9Kdmko+Q08l2R&#10;Nof8bdci1eEy7B8+KSVPRZ7uOvpMPrrkol8v9NhWZXtXVhWFkZ6txaiWZ9n2HaeZTH4vs2OdN70p&#10;TZVXMF42XVG2neuodV5vc1ipft9BzwxtoYelrSqb3sS4U9nfMINqlXmxQOuASb4XMuQDtPAZSyxh&#10;r/I+K0jRPRSmTSYJumFBW3c2iEzvkOQv5u3V/BtzGNmHKJkMFkzn75h9iIzq+g+5rB16gKnQTJdH&#10;+vCxszoOJKR9I8nh0D1dV83FB/A0X3LdxezuwQ4bTbxSp0Pr7IZo4e2beP2v7vC5SNscOhPbSWYG&#10;Q2beqTynfuz4ujIt2dBBumn70AzMCpEtCwDzopjqQDeAmIeJb2I+BIAn+DMBCJJYd/CJ/7Oj8T/5&#10;cvA5uvIO/qNPh52tr3uk1L6u0Ot/WTki8OPIOTmaNdfFMiVFso6kPEjQtJzCIdmcG9XOXNGXRlLG&#10;RMKT62xh40gbxH7oxVfZwvlnUoGsE9fZor2OtL4fhSG7yjaakMKpkeDX2YoJLRdRJJKrbFG3owYs&#10;CtisFxDKkZizKJ7xArWBCW0ccRZeV5hdhI1zPuMINo0bj2IWznKeRo7HIpxJCIynic6xEMFc7NBO&#10;ztQ+C8SMl9k0etDiBc7T+EVJPOeMafw4C/hsXqAln1XmXjzjCxrrY/yY8Fjsedfjhzo8UwehH13N&#10;N5ThmZJ5AXSYqQ/qLaMWQezNuJhPgxdGAQ/8GX2nsQNsiec0nsbuhe7Dp5H7TvtB8xvbW1qYOZGu&#10;s8fGtjw8OYAIBMaoA7ayI5xF/Q8d9t4gA01Pq1eI4WAi1p0Y8kA1QwynEfEwGeeJ4Qgi1ijnRc5I&#10;TCLWIOBFYuoWRI0+YLDBvCLUAjT5MiOprjX5MjOpWDX5MkMBeg35MlMtXr43o+tFz1C9kDKohCWe&#10;oSrQ5MtM5dZU5O2Eu1HKpiShoucHMuU6OJBtzUAFaKZM1vmKR+cEaExjn3pCsXHt7KXlWj7k91IT&#10;9pTXupi0vqZUrA5nsuy4LbNf86/TTSZTfObxQJ8mUCWaGUayB4kwPojiJLlYM9PdLOrhPVh7wf97&#10;0lgceiGKmthOQIQR6fsejrV60RdQyCIMs4h5gNFvFvVkXywz4gGzKUsCDGwazIy9MIThpBBPosiP&#10;bBC0DwwuMIt67C+WCbTuo8ObrSGGyIUtLAgCJkwmYjbHwkJ7Y6mFDWavRgXLxcZ+EsUmCbknhDlB&#10;DbbilM2T0ASVY1aE9nhpxHKmQYURqyHDYrEch9sARmgv+oF3mUk8hF89U9VcYKhe5JJFHGavxhPL&#10;xQqCbcaNiGwCw1F1o7VxgAln0wnHqOG4ba01oEGLNWBjudiEeUNCcREHA0i3jIdaRUbpSahbwVkp&#10;jVW0WI1ElkvF2SuBKO1jghoXtvoA8QSgINRnAjGeOsLAmMud1JNerlbgfcFNXJPkWZbGccBQLiTS&#10;XiXZ9DXgRi8QdFlsIYAn5JlaTDyUx8QGxn0ch2w9JYj1xaKBPUYigZrFIuMw8azESKA4plwF9xOb&#10;PhAN2RN1DB7SAg3aWSwRxRHaAmU4njzvC8hKk8/AUFTIE5lXuvuzKFayy7EJ4aU5Mj7ogaJjfj4i&#10;drIqd8OdR6cO23eVch5SXEDc3Xn4M2f3qi1S89WnzLaGWnLN/4LPopP8cCA2B+2t3D3hdkJJ3Bkg&#10;wrhQxUMh1VfXOeFycuN2/x5TuoSqfm9wvk/QQEDW6xecKAgAqOnKdrqSNhlYbdzeBRCkx3c93rDl&#10;iLuXQwFJTNvZyLe4zduX+p6C9DNawUB6wRWDftJXkdpoe21Kd53Td011vty9/Q8AAP//AwBQSwME&#10;CgAAAAAAAAAhAOZraYa7lAEAu5QBABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAHEAAAA4AgGAAAAnRUWiwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAACHVAAAh1QEEnLSdAAD/pUlEQVR4Xuz9d5QlyXXei4701r3vvmv+uUsiKRrQAaQEPYkU36U8&#10;5UVdUqJIiRIvSEIkaAAQBAiA8BwMZjC2e6a9d+W9d+fUceVOee+96WrfPX4AgiAcgf32b2ftquzT&#10;WT09Pd0zXT1da30rs/JkRkZERuxv7x07Ih766le/KjsZX/nKVwyvvvqqXLt2RTKJZonXl8hEf1Jm&#10;RtpkcaJLlia7ZWW6R5anujexMNYpVcXH5Nkn/0yqS49LwYm90lyTL5MDKXuG+18PC3rfrL5jbqRd&#10;FsY7N9LOXvee8P3LU/qM3pdqLpehgW7LM3l/7bXXZHl5WcrLS2V8sl+ef3FdXnz5/D2FF146t3kk&#10;fxwdXPdr115YV5yVq8+vycXLS4plWVufleXVaZmYHLDydXalpL2jVZqaa6W+oVrKyoqksrJUSkqK&#10;pLQUlEhVVaU0NzdJS0uLdHZ2Sl9fn0xMTMj09LSsrKzI6uqqnDt3Ts6fPy8XL140XLp0aRO5/zsu&#10;X758V0Daa2tr+g3LpDXZJJevrmp9RNflm4V/g9W1GamtrZQybTeJZELS6aSkUkmts2ZpbY1LS6xZ&#10;f6/Vem6U+vo6qauvlbq6GqmpqdL/a+w5jhUVpVJdXa6/8y2K9XqxHD9xRErLCqWqplzTqLDfCovP&#10;aJr19t1i8QaJtzbqu+oklW6RZKpZ2jsT9l07O5PS29+h3zkpfQOd0tPXJt09aRka7pbR8T4Zn9B2&#10;MNEvk1ODMjM7LLPzo7K0MiWLyxOyrMfVszOysjol6+fn5fzFRWtH5y4syIVLS3Ll2qrW7Yq2r7Ny&#10;6cqy/U9bA9QJbY8219Yel46OdnnllVfk5Zdftj5GfwN+jvzg3I/hc5crLmfuNbjcoHwvvviiXL16&#10;1foCcoQ+MjQ0pOXvsP5TXl4uR48elb1798rp06ftt6997Wvy3e9+V/bU9knJ6Dkpm7i441A+eemO&#10;oWLqsmFHE6I3WBrF0tKSdHV1yKH9z0qlEtz0cCaSmDhfmgxIqztTJ6cO75ZkU6k0VJ6R4tMHZKiz&#10;eYPctojsZrC0HBHvC8MJMZuuk/6ejLz4wgubZaBB19XVSrY7pZ18LVIQvhUIE932CMgPoYQgWl2f&#10;k2kVbBMq4EC2JyUdXQmprCqVxqZaFbCFKkzz5cyZU1KspHfmTJ4RXlNTo8RiMeu4EN7c3JzMzMzY&#10;t4T06OCQHmTjBLcd0d0MUQR2p+GknFRiiilpIKzvJCHe+A20Xq6syPBot7TE6ySdiSkCYoIMIKPe&#10;voyRVK8S0uBQl/T0prWe25S04jI5E3yr+cVxmV8Yk7mFEVlRgp3T85XVGSWjOTl7bk7WgZ5fuLRo&#10;BMU7KdtFIyM9V/KB/CEmJydIifxxhKSuPh8Qlefbz12J8vPnX+Q8UAZzf6MuOd+uLsKAMJMpFKl2&#10;eemll64jOO9vUUc/3wmECMgfeYXwX1BZcuXKFesv9J+pqSkZGBiQtrY2aWxslOLiYjl06JA899xz&#10;UlhYINP6+1995zty/srL8pm8tJROXJCySSWaHYTyKSWzO4SKaSVExY4lRG+wYG1tVepra+T40QNS&#10;cPqgWnwnZKCjSRaVpKKICUBk430qLNoaZG60TebVYhzuapaB9iYZ7ojJ/GiXkpwS2zbkdrvgvX1t&#10;9RJrLFeBf3azUV+7dk0bboN0ZVObgiQsEN8sogRHLvy+QDghyNZMyJ2/uKDCcEGF55hp9P2DnSZk&#10;Y7E6SSQaJa/gpOzf/5ycOHFUia5crb0KI7zqmmq1VFq1U2a0XFkZGRkxK29hYcE02fX1dTl79uym&#10;lQexRBFaLnLJ6F4A+UIYxWNxVQCKzLIJ1+vtIiCDje8BAUFGSk5r61hRk1qfPTKuVhcW+LkLc2o1&#10;qqW1NC6Li6MyNpZVoahkOJCW/t6kdGQapC1VJ/GWCpmZHpBrG9/Z3wHpBOehdvFy6DwKRmI3JyqI&#10;LiC7LYTLuHU9OM9Ny/8PP+PIvQdcUYJOpBqlp6fblGX6WJQMuR9A2bB2IcXnn3/e2iF9ij42Pj4u&#10;vb29kkqlVNmuk/z8fNm3b59aintUWa20PvdXf/VXMjh3TvYnJyJJ515GFLHdLnY8IQIaA5pRPB6X&#10;A3t2S7qlUiYGUpJqLpO+9oZNSzCKmBzzYx12XBjpkN76Yok/95SMHNorc7EGvdb+ulbfGwXpTA+3&#10;SSqmeR0f0ob84kajfsWsixYlGbTw7QSAwzu/32dHLJINoeJwAcfxRRVum9o5pPtCQHqBlr9i1oC5&#10;NqcGZGy8X63VNrM2ausq1NKrUc3ylJSU5kt+wanA6is6JbHWejvfv3+vuaimp6eM7NBSIYgLFy5Y&#10;J71w8cImcThy/w8jTDY7AZ7vnp4eqagqM2uLes79bm8EfKvVtVlZWpmWoeEOJbaMdGdjku1oltbm&#10;CknGVPEoOyV11SWSaG2QVKJOMokaiTeWSWuLKiaqGBaePqD9oVTa4pWSVTLsUWUs0VQqXZrGpctL&#10;m+0j/F7+d4Sv7wRQHlysTdpeBwb6jRBROKPkx/0CyueWopMi7vv5+XkZHR2V7u5uVVwTqqRWmcsU&#10;1ynWYjKZtPrBdbq/KivHsgtmKd4uokjrXkAUAW6HHU+IuBprqqukuixPrboOI5y2eIUkGoptnPBm&#10;ZLYM1Aqc6W2V1KGnJfah35H+//vfy/S/+9cy8NEPyQBpuuv1JtbmGwFpzSkJdyZrZKi/S156+SUr&#10;B42Z8Z+6etXcLuFuu1EYhQWVIyC6rd/8f3ddYeFhVTAGs7o2bS6ykdFeGRzOSldXSjJtcalvqDAi&#10;Li3LV6uuTM7kn5CKymIV7CX6W5XE4vXSgeutv03GJvplcXlywyIJXGikmZd/ysYmolyaYcII/x8m&#10;Ez/fqfCyoZEXFp6RhaUJ+x7h73fLQKlRi+rs+qJa1p2SSrdKZXm+NNbkS1trlZJag/R3NMpgV7O2&#10;cyVD/XZdHRmpUgJsi5XLULZFRnqUOFO10lxTIJMDSWtzjHnjsocUO29CiDsZlIUxRNptX3+f9Sv6&#10;V5T82GnwcoTLwzmAECE3XMTIRBRRhh0YgqBfdnV12fBERUWFHD9+XPbs2SMnTpyQ/v5++Yu/+Av5&#10;5re+LUeaBqVo7Fwk2d0KosjoXkAU8W2H+4IQGxvqpaGqSJa0w0M4AyooWpUQJwdTNydEvQ6Jtpce&#10;l+b3/YqM/aOfkeH3vFva3vVDkvq7f1tSf/h7MlRdYEE226XxRmAEvJGfPhVo8aZKuXzpgpYjKA/j&#10;aNXVZWapBQR3owsrPP5y7fmzcvkKhLeiwnNerZJpmZkbkamZQekf7JJsT1oJLyaNzTXS0FRlJFep&#10;JHfq1DE9EjxRJHUqOLAA2zpabfxyZKzXLEQEOukxjhQEMUCwQeCCC54A62rBTJrVSP7DhBhFHPcr&#10;vMwTE5NSXFIo0zNDG/UTLbhvBnMdKiGev7BqWv7M9LSkky1m2c2Ntlt7tGCxiaz0dTZLSq30sdFB&#10;aW2qkNHeuLWvpamsDHQ2SaxO8zKUDtqftT2uK5G2VmubCaxYEJWPnQYvy8VLWIi1MjIybEQRJpB7&#10;DU5ofh6+Bjz/fgS5z3mgUJgQaYt4ahhLHBwcNGuQAKu8vDzZv3+/fOELX5DPfOYzcuDAARkeHpZv&#10;fvObcvH5V+XhwjYpHjknZeNKcG8Q5QS63IOoIGjmFrHjxxBpBLgEjh3eLx1qdY33JS2Ks6LoqAwp&#10;MZpw2MZ1yrVF1Zi7awsk9cHfltF/8F7pftePSOsP/YA0fN/fkNqf/78keWCXTA8ExJr7/O1gyYRS&#10;t0WzpluqZWF+Rhtz0KAZBC8qzjcSomMTsYl1d/nqmll4a+uzNobHWF7/QKd0dCUlnmiwqL+a2nIp&#10;Kjpj7suCwlNSqsfyikJpaqm1wJbO7rR097ZZpOfE9IBaeFNm4Z2/iJVHgMRWMMStICyACLYoLjlj&#10;YxXuIo0ijfsZW4Q4ISdPnZDhke7r6upW4eNo5y4sytLSgtXnRcXYyIANCRDVTPsBEOJgtlnakg0q&#10;/Aekqa7UrEPGvfl9tLdVmmryZERJkj5A+4MQh7tjklZLcycQYlAffn59u8vNO+eMVdIesRCdEEGU&#10;DHmr4LLqVhDk9fr//Rxr1yNKaXOMFWIFzs7OKWbNO9He1mHkV69GQlFRkRw8eNAI8NFHH5XPfPYz&#10;8rE/+Zh86EMfkve//7flv/yXX5P/8T9+W3bt2mWK17e//R1ZvfyS7GkZjSS810MUGd0LiCK+7bCj&#10;CdEb+9LSstRWV8mp44elsqxQjhw+IMeP7JV4fbEKkK1xwBvICaKc7paZgaTEju6Wxv/yy5L5iR+T&#10;lh/5QSn/uZ+Rgg/8piRLT9i0iiDA5vrnbweel6nBtDTXFsroEG6dYOCfcOmjxw4b0fUPdCiBZaQ1&#10;0ahosA5epmUrKck3squsLjHCa2yuluaWOunMJqVLLbzR8V4LaV/csPAIiAnC1QPrLmxx5gqX7YSO&#10;C5xcBL+vWwQirt50+p1LiFjGgLHT8ooy6e1vtzq/HQuRb7SwOCHZbKcJvEua7qgSXnNNobabLa8H&#10;GO9P2nji8FC/kly9WYXu0WA8PdZQJGN9rfa/t7/x/oSNMS4sjsgL+r6bfePbhad5fRviuNWutkP4&#10;ORAE5AT1gtJGdPPzLwaBZ96ew8+gONbUap3cIQvRCSl87v+HCSsXub/5/xCbB8IQTAfoM7SfxUUU&#10;oSWZnJy0oBi8Lu3t7Qaismvr6uT0mTOqOBfJ6dOn5NDhQ7J373Ny+MghPT+o5PaMypBDhpOnjsmR&#10;owfl+MmjcibvhJw4dUROnj4iBw/tkX0HdssTT3xJvvDwZ/T4qDQ21snVa1flr777XanrnJIDyalI&#10;0rsZosjoXkAU8W2HHe8y9SPz0mg0hBifOXNayorzpL7yjEwq8fjcwFxycgEBRjubpfKJz0vxL/xj&#10;KfoX/0Ty//Qj0laTLzPDqpFv3Bf1/BsF6UDEoCNRqdp9k1zWzkAZ6AS7dj2ljfiAlJYVSGHhaamq&#10;LpWWWK1FnxJKP6nW3fTskKyfm7d5aLgzGScMIhFzBc6NLtdAMN058E7cqUba9XWytnb2HW0hQmDM&#10;+0qlY2bhR9XZ64HnlldnpK0tJdMzM5bu/Ny0BcuM9gQuUW9HEGQyVimDAz2S1rbU3Va/SYgog60N&#10;JZsBZt7+JvSZ1pYymZ1zt+6daReelhOVA9c+ShkudwjN26T9pgja7Nb9TONgGIBIXbwYuO+XVya1&#10;3Y9YsFdff4f0qLKIt8Tfu5WH8xaI1NRUZ+5CJ6Jc2REF7n09eFpRR7xVf/7nf25ER3ALBEfboE0Q&#10;9Ul+CHLx6RDJREIqK6sUlSazjh0/ZhYdUaC7dz8ju55+Wvbv2yNPP/2E7D+wV0nvoJLhCcnPP2me&#10;oGS62YLa2jtbpbevXWXDoExpHTGNhnmdzOcE/M9QyvhEn/QPdUi6rVkV6SqVMXkqa/bJM7u+rGnv&#10;l66udvnaX3xNvve978nx5kEpHlmPJL7tEEVG9wKiiG877HhCBGhYmUxGaqor5eTxI1KUf0KqSk+Z&#10;2xS3kbuQwsQURiBgeqSHqL1nH5Py3Y9KZ1OZzI8HEajB73eWEBFauLc6001qVZ3TDvUVm35QUlJs&#10;blBcmksKBAlBAtdUI76ixOOCJAiTDwTB9SHtYe06EBB+390AaSPA2tpjNuGb6DYnh1zSuN9BmYms&#10;ZTJ0ItlsrujbqXu+7erZWSXVhAqxCbUQL8nC/JxagtUy3BPbbI9gfkxJr7FUerIZyXYmpStVt0mI&#10;M8MZSTQWWRANbQ7FjjY4O6rPNJXK6FjW2tKLd6h9eLvDZTm/NGaeioGhTom3NkhzS60eEd5apklc&#10;9tM2IZ+x1pGxHr2vK5jUn03ahH88IzU1ZTYUgPAvryiyMfA8tXSqqkqUGI5buvSNQBHcygMWIgsJ&#10;4HFxGRElP8JwsuOI9eb/46LkHIJjnh/t++LFC2bJkT4ENzg4pNZ8VpXxJovmrK6uVqWoQk6ePCkn&#10;ThyXI0eOyKFDB+XAgX1KdE/LsWOH5fDhA3IU6+3EUSWmIgtmK9fyxeKNksq02GIGkBwLWVBH1BUy&#10;gbKhKAQKRhA054rE8xsyAfA/ljQKM0oFz87Oj8joeI8tkpBKNWkdlUth0Qk5cPBZ2bX7cSXlEzI2&#10;NiLf+MY35KXXviafOdkqRcO3TopRZHQvIIr4tsOOJkRAo2U+W37eGSk4fdSEw1h/Sga7WqSlrkC1&#10;4w1hoAIil5wc/GYkNd4lY90xmehLXKdR597v14PnNp5V+Hv82Sj4cwC3aaK5XGZnJ63TQYhlZarR&#10;qwZM5w6Ij87uBBeQXK4A8v/fapAXhBHuq76BDikoyLOxjHciGQLKTVtsamqy4CiE1hv9Rq7AIOi7&#10;su1mTZy/cF7Orq1IRkm2r73Jxg69DRFJ3d5aI73dGSXFNsnEq2xOrf023ilptQQzLeU2vYhrtFOb&#10;9qPXRkY6TIhutbPoPN0qSANvAXNUCdQqKs4zD0eeKqjNsToV9nUWyFVeUawEUK6/n5EKJbrCosAT&#10;glekobFany23oK/SktNSX1emCkalxON4SRKa5y6zfppUOWAxgmBFoOsJEeHPohC0RfoViJIdDr+H&#10;KVx4aYjK7O1Va6qvzyIzm5uabcpCSUmpktkxi9I8rtbcc88+K/v27ZU9e55VC26f7N+/R38/JCdO&#10;HpVCLXt1bamUVxerYsMqPq1m1bKCD6v1sCrPwtK4DWsQH4D1jAJF/fE9Avcy5dkiuTeKgBSDdFFS&#10;CH7DuzQ8mrXFMxLJBv0OJXIm76js2fu0PPvcU1JaWqjW+JJ85zvfkRde/XPZVT8QSX5RiCKjewFR&#10;xLcddjwh0pAZtypXIonVlW6S0ax2+nhDsXQkqzaJKpecwnABg7AJC5yo58K/4ZJlTIaFAJjozzVf&#10;Ki4K/hz3LCgBd7RWSa9q90SHoYUyTsAqG2h2d0pQ3U0EHe+sdXKWniPM2yNNo0jjfgZlpi0yF5Gl&#10;6NbWPVr4jX1D7idSsr0jZWldUEJcW12RlFpNXclaiyClTUN4s6NtAempxj881CttSo5YhvxORGpH&#10;osraGBHXRKD2tjdId7peaspO6zMNJix97mpUXt4oSGd1fUYtjX6ZUeGLwMfaZTwV4YwLb3ZuRIln&#10;QAVzj8zMBUFiTAnC+mGxgaGBNikrPi4tNQWSipUr4VdLUhXHloYS6elutWXdWJWno6vV0gznHQUN&#10;wqyuqVArbmnT6ouSHQ5+x91JUMqePc/Jc8/tVktulxw8tF+tp722jB1R1BA8li6BakxX6lJrdmgk&#10;a+P2k1MDWlbclFqOc3NmlV19Ppjy5CSHRYeLmPxCdJfVuoP43LLjns0+j+Jr920g5AXa8ggF9Q3C&#10;38DBdbcimZt59tysETFR6IPDKnu0/lpiNWp5F8rJU4eUEJ+UvXt3SX1DjVrDl811mhhckD3xMSO8&#10;0g3i4xg+vx1CtKXXQseoaxxzz6Ou3ewZjhDd5hJtOUc/d9wXFiIuDtZvLMo/rkJgQxOe6JKuVI1a&#10;iQQipG95HqETlo0b5vzmvyNsCFRgsnOySYVRa6001hZbx0UIbaaRA/KEpk6k4HB3i/QriTbVFJq7&#10;66UXXzANlcn5SbUEaMjbNfR7Cd4x5xcnpLikQIaGh4wYfPzknQbKzdwu1meFDN6oUuNCju8/MTlo&#10;c+mwOs+fO69WYIfE6ovN+9GTqbclADMxtZ6aSqUj0yojw/3SUFMkXelayWbqpDNVK9WlJ6VayY/x&#10;x0xrnbQ2V0mbWizVFcW2yhDWyZ1WvEjPicpxvVs/IAcUKSOEDSI4d35O+nqSUl+drwRYakFB9BUA&#10;ybOqFIFo3d0Jqa0tMxfr9f2E4zkbc2Q9VoJT3PqLkh0OfqfvEX8AAbLWLgSHuzKYcxusq8oSdpAL&#10;78QyDd7tZEZZtgjK4XWbe416H9Pve+Fi4EXAmzA+MagKAuu6Tm6OATKd6srVraESxlZ5N+5Qq8MX&#10;tO4U/vvWceuc+8g3wW+scIQCMjHVL30D7ZJpb1Fre2s8cdfuL8uhw/uU8JMmWyHFvPiInO5dlhLm&#10;GyrxlYSxcS3AxQCQ0cYx6hpEVcocQY4buNVrBr8W/i3qmsKIkTmGSnabxw2Er903hOjaHcuClZfk&#10;K1EljXwgLQIQUiosxnvdcrs1UsyFk6MRmx6Z4IzQqS7Pk5GhPllenJPx0UEVTOW2qDjky7vcjQpJ&#10;Tg2lLbiBMZ5WJdFYgwooFUiQ4crKgpUBDA4MSF1d5V0RVHcL5HNJBQdWUb8K8HeqhQgoO2638ooS&#10;mZy+vaCVgBSJ3l2S8xdXNl2xBM60NJRLk5JBY22FJOMNSiAd0tvTrsgqUXRJRWm+/lam1mSTdHe1&#10;Sbe2L9ro5OSYLCzMyfLSoqyfXZOhoUFpa0/J+QuLd6Wdebm3K3/4OsvD4RHp601KVelx6VYidyUy&#10;DBTKzkS1lr9IykpPS/9gu7z0yoWtdEhTj9NqdZaUFFowy60SIn2POITTp0+YpRfO482w5dq8sYzb&#10;gW9LFHFzU4NMTU3IxUvnVZEc0DZTocRUIlXVFbZIfF1dtXR2timJLWn9nFfLeE7JOi1dXaoc9HbY&#10;1CsW2ZicHjZrNLAi121hj4uXV+SikudVtcypW4C1euHSgilq8wujMjbRa4ttpNubpaGxQoqLT8nh&#10;I3vkmd2Py/GTR2RwsE++/vWvy9e/8S359NGYFI6el+LxS9djIuf/8LWc30rA5GUlUYUfw3hD10jr&#10;4usCgixV0rsZnBTBfUGIaDJT09Ny+NB+Ixw6D0SEm4gdLDaDCvR6FOG9HjYJEYLTNHBVtbVWqlbe&#10;LFcuX5LXNA+4GNpYP7GtzgiQeYZjfQlbVYTVRVKxKknGamSgt12GBrWDL8/bWqYvvRSEYFMGOqUt&#10;/VVZImtnZ0OdLrpj3RPAtaNH1tdkfIigAsZC36kuUwAhnjp9UoVcdnMt0Bvq7SZwKxGr6uKlszIz&#10;PaUCsEc6CL1vrJe62ippbW2R6elRuXSZpcpWZGx8QOs+Jo0NtdLZ3iarqytGogT5QNIO8odbd2ho&#10;RJKpuM15fbsVL+qI6UGd7Y1qBW71VYf1wY0j1iKr8RTmHZKBwTbN+5aFaHWmhDCrVlZ1TaXWwdot&#10;EyKRoRDi0aOHzEIjrSDd4BiGv8vP3wj8uSklsYrKcmsrly5dlkVVVJhmwSR5PAysLBPs8tIfTL25&#10;dNHGRNnFhF1gWPeYzQAY24zFm2VufkItyfNKngvSptYdwTmJZIta0UlNR5VxJc/FpUm5oG1l7dy8&#10;LcBB5DoLdxCpWl9frmScL2fyj8m+/btk97NPSkHBKX3njHz729+WKy99RXbVDQQkdzvYIEgjszuC&#10;WyNEEEWCYRghgvuFEMHz165JZYV+1MLjMrMx9xCNsl2JK6UWGZF1S7cwjzDcER2kwwT+iYGkjKjV&#10;2aUabLy+VNrSLXJZGypkdu3qVelR7S3ZXGauU1xUbYk6ScXrZKC/UyYnhuXc+pq88Pw17XwvbeSf&#10;vG+ROsfJySkpVksXt8btdrq3HJpHtM+mZi1vKmVC951qJVJmXHVsrUSUoLm1lHAi6+118PyLKBrL&#10;0qEWQTrD1kpptQq6lAiyMjUzrNYdXoSgjRB5eBaXY1+nCfazZ9c3v4N/Cz+HEEdGRvV7NciCCsnb&#10;zd+dQUA6587PS7a9ycY5vR/e2C8DDw/DFfWq6E5N913XR/x8YnpQyabCFAKXD7lyIwzvfxAQ0w/Y&#10;8SOc7p0G6Y6O90t1dZXMzsxuth3/TsDn8+YqNJAjEa5MpCfKFUJl3H55Ra1C/Z3VaSDReCxm0c4N&#10;jY1SW1MrTWqNjo6OaJ2syczstMRiLUp47EBzUo4dO2Ku4n379six40S+HpBdzz4hj3zpC1JYmC+r&#10;a6u2CHjP5Jo8GxuXovGLNxLeLSKa3G4HDwhxW9CgGQNAGJcXn7Z9ENEyAVs8sYybbwcV7mQOJ74w&#10;sAIZ7xvrbbVAhI5EjTTXFUlGSa4t1SQTY4PaMOds7A8LkcW5pydHbV5hh2pdYyODsrw0Lxcuaqd6&#10;8UV5+aVgzdKvvBZ00KCTbp0H/39VG+2YlJQWmTZ3NzvlnQR5ZIyCFXMIOUcQeccOk8U7AZQ5mItY&#10;Zuu/IuxvnxCDsSACNBj/gRypZ9xgAdFuWUdYRlwbGuqRdrUQmR6AMEVwYlkgYMNClZ0gWmKNttXT&#10;20uI2n4UrJqT1j42rAon/Ta6n9Knu234oQ236kqwXqzXgZ8T5FKjFiLlD/et7eD3sA3Zc3t2B8oo&#10;RL3h/biTIH98twFVbGpqamx+ovcT7zO3Ar6jHx3+G9+aPshKNljJvIM2wP8EaHFkiIm5kJAmfbag&#10;oMDWNj1+/KiSYJ4cOrRfPvnJP5XPfObTUlJSYqvjfPs735Hmvjk5kl2MJLtbQTS53Q7eAkL0huFA&#10;awr/fq+CvHJkTtDRg/tkoLNFVmd6rWONdMekrvyUuU1xobLIMYTnbpmgowUkaGN9g2lb6oqAhc6k&#10;WoKNpdKlBNfVnpDJ8WFZXV7QxnHZCBDY+zesOyJFL9uuDpfM/elW33bgWe6BMJlLSf7LVJASELCw&#10;OK4dhw4e3bHuJdDJCaJoa2/VTl5tiyR4Bw+TxTsBlBlh1NDQIAlVjiAbt+Ki6u5mcAEfRvj6dfdu&#10;vCNYvL1fCfSsWl1rKviGzBpgr0lccxc1f+fOrcrYxIBaWENGsLlpvaXg3QqCPdLxahtmoE+G++cW&#10;IQb9lMXKU/EqbWdT19WFHV85LxOT/cJGyBBDuK9tB/og/RU35eHDB23OXzjdOwnaA4oLO8nU1zeY&#10;RRfVjhy30oecCB3ha2Hi9CP1AiniycC6hBxZEQeCbG5uNqJmqygWAP/iF79oeyiiLFCP3/z2d2R/&#10;ba+cGliLJLzXQzS53Q7uMiGGGw4COizM/Z7wvbnX3k54PtEIS4oLJdFYbgsad7c1SKalSkryj0pd&#10;RZ401hRKe2uVuUDDHY7gFzoi20al45XS2lRult5gX5fMz05rA7ukhHV1Y6wvKHvwzusJD0vR683v&#10;CfLo9ejHrd8gD8YMWHuQMO/6xioLRyeg4nYF6VsN8khee/raVZtU63ZxcbNjvtNAuRE2NbWEsxfL&#10;pSuE1m8I65x6ez0EQtmPN28LTogI28CCXFeyW5PZuTGb4M8qKYFAvKAC0Vc3ev103wrw/guXFyXB&#10;fMM6bT/aP538oggxm66VOu3LBL+E8x6UZV2GRrotOIXy0s+2+uGN8N/p20y72Ld/jwVDhfN3J0Ee&#10;CXAhMAbXNpZ8VDt6s6DsufDrECLj/ChuEDLKki8T56TI6jlsFQUpPvnkk2Y9cg/zEyHFL+S3RRLe&#10;6yGa3G4Hb4GFSKOgM+NLpwPxvzcYB/e50OcYfv7tBPlB+ykqLJSTxw5KccEpOX3quFRXllkQwvBQ&#10;n/R2t0tTTYGNBXrnYoWaxYmsTaGory6UybEhWVqclctXLsnzz1+7TjEIIyoPjqj7wv+jcNAR0LqK&#10;igqlurrCVuRg412i/nyycYDojnUvgXyi+bKgNQsLuBuI75HbUe93UGbAMoK1Fi1MFOdbQzru+txq&#10;O1hec5JMxmVsbMzytby8JN09nbbsn4frvxV52w6b71csrUxIgxJdR6J6M1LbFdeFiU4b9ki3lEtx&#10;3iEpLT4la2eDxcnDaVHXKJRYiAS65fbDKNDHARPyGUdjt5fNfIXyeqeAsrKwNCWTExNGTFHt6G4i&#10;TIrIe0gRlyptBKUAomYKCksQQoS7d++WZ555RkpLS02BhxRn167Ilyp7I0nvZogmt9vBnSNEYKTo&#10;hEiDgfyolPr6eqsIdjqn4pwQvPFwDU2BSeTemF6vwd1teKMnL3xUJrcznjg3P29aEI0Al8jZtVUL&#10;dGE6hnc063R6HMzGLEqUyE/qInd8D3At6v1RCD/nHY5zFiK38PiKctn97C7ba3B0tNcmzXonvJud&#10;8W4gEPjrts7qmbyTFin3TiRD4IpAZ2eXCpAiWT+/8LZ8y8CyPC8XLi6q4pW2b4IQpI8nUwmZM5d8&#10;MP8v6vm3EuTB62hiQsmsMs/mHBJgQwANC16wq0dLfZE0qkLbGq+1lWhws4brlnNXzGrVQmfcy/tg&#10;VB910DfZE3Bufs42uh4d67W07uZ3u3KNzbODaGwQ1ZbuJryd4lWDFPHquPuU3YPYMQO3P+OHLD33&#10;9NNPm+sUfmB4h/mJzb0zsj89E0l82yGa3G4Hd4EQFZuECGB/zGW0A5aMosLCwhyrhq1EqBwqLzxO&#10;ltvI3krwfvLBOXnig2GF8X84f4z9sXccE/bDbhkIkejRVLxa1pU0ifwM0ntjJBgG7wSQKx2Thoc7&#10;orikSCrVamX3CjTRy6xkcc0n+IY05ohOdK/CLSCWoqqsLLFORdt5Ozr6vYCLFy8ZAfGdGdN7O0jH&#10;21HgnmvT/ASbNyP4Eq1xi1J9/h5qa54PXLkjw53S0dYobel66cw0SHuqVvtttXS0N5lVODjUZUML&#10;zNUN559zXMash0oE560SIuAe9g18/InHbUL+7UyXuRXQxwmqWT07LyurK9pe3j5CBChJGA3Ifl+A&#10;nLbLeCpTqBhPLCwstEXHkfvsn4gcQz5+V0nxaEO/nB48G0l+UYgmt9vBXSREJw2ODLRiXVFoKgiC&#10;caA5PPHEE3Lo0CEzranYgDiiG9lbDW/8uSCPjonRQVvvkTFGSJEgm+mRNhnqbpF61UzHx4aMxLiX&#10;Z6PeczP4+zhCyoS3s/pMVVWl5Kn11NaekLGJPjm7PrfRQeh4WwJhJyIog2qa5+ZMc6ftoADkdsJ3&#10;AlzzHhsbl8KifFvxBCEdVW93GygqkDGRpAuL8yb8IMRkKqn5GtJ88d0g67e/7dF+3FK8qqTIvES8&#10;JuvnZ1VYT1pEqS0z98p56e7JSEuszv73thdOp6eX+ZqNNuThMiCqrzr8nvHxMdmzd7eNQXpewnm8&#10;U2COMVNo8Ga9HS7TMGirPp5I9DFRyUzlwCBiSIe1XJnryMbCe/fulaeeesrWcsW9zKbCf/71b8iT&#10;5V1SMHI+kgBvF9EkGMZdJERvFBwhAyaHM5hKpBEfjVXe+Z3KIwAknU7bRqi4Tb0xeTr3Ajw/njfH&#10;K6+8LLPTExbNxo71WIWMHaZaKqSs4KjEGitldWXR5gn6M7lp5yKcvv+PZopigbvh4MH9Nj7I6v0s&#10;x+S7zntnsw6d02F2GigDQh8hxuLMjEHQwWgvUZ3wfgZlBgsLi1JbW21rRrLMVlS93W0E1gjbKfEt&#10;gnlteHlS6ZRaWd0bgTXRz74dsL4QgvcTP2K10c6YTN6aqLf1Of1eTwMlIJtNmSBHIQ33ze3gCizz&#10;+vbu3ysjo902phlO904gSO+cLC9PSmNjvXlS3m5CdCvRxxORW7jVGRZD1tOX8RoyjMbuHc8++6xZ&#10;ikzT4F7GE89ffUUeu43xxJshmgTDuMuECLzx0KHRCjCVCbBx1wP3QI5UHFMM/P5wGm8nPD8OGjr7&#10;kzFHkQ+PO6BdrZfSopPSUl8qyVitVJblSyrRLCVFeZLt6rQVK/z5qHeEEX4PigSuWjQnXA2FhQVy&#10;4OAeyao2yzJN7F7gnSKM3E6zE+FlQcA2NdVsTr2gzkFUR7yfQf/BEkMhYg9LCPHt+ta899rz6yr0&#10;ztm3oO92ZbtkbGLQlLO3ihC9jQS4NRfy9c8EYBu0tBJiItkol68ooePa3LBw7XclTNY4TaWS1u9v&#10;tS/Tf4m2ZLNdtl4K5o/eeUKk7LPzY6okVxshQkZvdx9xJS5MigyJYQxhHOExZDyRoJqjR49agA3E&#10;CEeQ/+9+97vSOb4qz8XHI8ntdhBNgmG8hYTIOQVFO8AapIIQ+rhNnQButaHdLfj7o0D+IHEnQcrB&#10;YPCpU6fs2NjA5qHj0tPdZcsgdSkRnjp10j5+OJ1beS+KAY2IBlRdUyV5Z07ZWqSt2mFZnJeOFe7Q&#10;UR3lfgBaPITY3sHCy7XmfqGTvdMI0ctLm2AbKNoBytDb8f15HwTBwtTjE6OWJ/r1zMyUeSsCyyv6&#10;2VtF4O4P3rV1LWTVbcDHmQHtJLBOo+tkuzxxL/Nd2UqJ7aPmlVj83Z4O76UNtrYmriPEKIT7NMel&#10;pUW1fp609IMx/Tv7vSyfWg/sB1lZWXHPECIgD+SFoQ68CAyXYTEznshejyj59GuMJIbMsBJxoXId&#10;IwJSLEmNycn+25ufmItoEgzjLhCipnkdIXrjcOD2glAQbITmMtCKhch9Toq5z99thPPngKg9eAUf&#10;OOObrL5QV1dnbl+ChPhwuAEs6vTKZRtfYN4N7gEmxOMiZoNPd7Pc7N1uEdKQqJOGhnpbXaayigWd&#10;B03YXAyNb4QR1VHuByCIcDMxdYSpJHyHdyIhAsqMYLF9EWvKhB0K3o7vz/sgRHbNaGtLm6Bzwcca&#10;qR7IFfWsw/Ps+ff7AyIKXw9AO+Cdvpn1C/o/rk1IeXZ2xBaiHhjKyshonyxrP2GuZG4aIJwHB9e5&#10;v7e/Xdg0uDXZYEqnkxeAMFPpFi1vZlOBD/fbqHMHbRYLsbs3bWlZm47Ix+3C8wgh1tbVbKxjeu/0&#10;D7cSfTwRUiSPBBsxnhiPx02uIlMJrmR+IhGoGBJE6f7FX35TnirtlDNDtx5ksx2iSTCMt4gQXfDT&#10;YGhQjBNiOlMRFB7ygAz8nqjn7yTCDdbheYMAETx8MMgNAiQqCv825xAjhM59uDPD6WHZ8Qy/8zwb&#10;fyLAuB7VWRxonSgHQ0PD2jDy5NTpYPNTOiljaKy+7x2Jxp/bKe5XUFYE4ehYjxQU5pt2SWd/JxIi&#10;ggUwF5Go2/Vz85vCMKru7hb8nTNKRPF4zNot+brAeOLl4De33HKfcdCWg3OOvm3TFgERMUkw1coa&#10;gTsTtn0R45OTSnyQ15Wr67K4NCM9vZ22MDUBZolkq3me+vt75Nz5RSWxYHd3oka3tlW6Pi/hcjG3&#10;kjF5dtGP67F3oF2GR7ttwWrmINbUVth2cAh1BDyg/yMHkGdYNPRzjvR15BnyBDc3K9VgYUa9982C&#10;9Ki70bE+qa+vM68S3yOqDb0doK/mkqJP2mc8kfbMUm8VFRXmbWMaBpbimTNnTI4SZPPSV74mT9f0&#10;SdHY7a93CqJJMIw7R4juLt2WEIGTAhYTlUC4LZYWncrnIPJ77nN3CmEScpAnN+shO+bKMNALmUHY&#10;zJ3E4sPFS769wecSnHcCNGZIEY2HyCk+LI0hfK+DtPiNd+D/P5N3QgqL8mzqxNmQwLsbHWknwMs8&#10;NTMkR48eNiXjnUqIlJm2ksm0WWQx2+28He2C9yGA5xfGbUyNfkHe6MNT02O2Qa3nKwq2ddAVtgza&#10;2Fx2aUpm58fNKrM9+a6xO/2MElxMEgk2m2020kOxJEpxdW1Z33dRhWswpIDFwaa99DuELTs8nDsX&#10;zMVbWlqQjs60dPe0G6liVQbEqGVQhMtFmcgD0ytaYrVSVV0mdfUVpnyUlxepTDiiyvtBVY4rra/W&#10;1VcbQbbEWpRIE5JRMs5k0tLZ2a6WT7sJeuQJFtBTTz9lm//6u8PvfbNwRYK9Q3u6s5sWe1Qbertg&#10;CtOGjPXxRPeiUUcoMvBAWVmZycxdu3ZtTtrnfuYnzp29Kl+q7IskultFNAmG8RYTohMB52gLVAZC&#10;jgFWfN8QCsSS+9ztIEw84fdCQlhkBGhgcWC2Q3yguJgNThOWHybg8wHR+gDaHs+hEfK/vyP3fZAm&#10;nZQO7JNQ+aj+OwE5pIGW1NfXK/kFefrefEllmoNVZS76KiRb2mxUR3gnwMvP5qwFBWds7IHOfi9p&#10;wG8VvNzsOZiff2ZzLuLdbh/buTBZlaatTfuJtmOEHRHirF6zqN/qvO25uKQEM6fkNm3Tga5cw2Jj&#10;i6IR238vk1GLLpOQeGuLpNJJ6e3rVsIPoogZd0NYjo2PKelN6zvmTYjSj/zbUx+8l+N24BmsEKaE&#10;YEF2drXJ0HC3KRNYkL7XH+Whz+GN6e5tM/coBJbKtEhaj20dEHOdWZDsqp/m9/a4/Z9MN0tXNi1t&#10;+n86E9M6aDaF5eDBA6rgnrKdHw4d2S9d3WmzWP2bOaLq/I0g+B54Us6plR4sgJ/bdu4FkC++F0od&#10;pM23Qf4i95l6h8wlFgMZjNcQQsRaJBoVY4nxxObeOTnSdTcXAX+LCdHh5EBF4YZkIBViClteUc+9&#10;Hjxdh6cFSVGpkCAEzJw25sAQ0YQFx8dA+2SVB8YBWWOU9NiG6ezaioyODEi/kheaararw7Qbd/Hm&#10;vt/LQAPgPggRTRYiJh/LyyvmaqqsKjNrsKGpylxDYe31TnSU+wFeF7i9CovOWBtBIN6rnf6tAEMN&#10;J04ck+lZ3yj4To1J0eaCduf17i5NJw3G0mijWHLzC2NmxUFcCDaEGls/sUEwxNPWnlRiaZWGxnrN&#10;87Apl3y7+fk5I6nenl4rC+NJkCoWJt8VcJ/Dr0XVhSP8e24aCGEsR/oiG02nkgnp6+/ReyCS81YW&#10;lsLjuLg8oRZhqRQVFdmqNFXVlVJUXGgKyIED+6Sg8IxeK1e5USbVNRVqwRTYYhhTU0OytDxl1i7H&#10;2vpKu056LKjP4hL07yDKNCBFAzvTb7iXHbawQc41xkyD87CCEny34DxI79KVYPeR16uvtwv+TWgL&#10;kCKGA25RouiZeWCeso1FwPEeMp7I5H36PYbEXykpfvZIy11cBPxtJkRIBYIi+IT17aggrkU983oI&#10;p8kRKw4rlI6AG5Q5RPiosQTRRIhympqgM87qx1mV9bPaIRZmZWxEO2t3m/Rm2ySTbJBEc6UUFxyW&#10;wjNHpKo0T2oqi1WrGY4kbv736+SDhsm7EBZoQpm2tBw9dlSKSwqkvTMhE1P95mKiYd9pzfF+gNcF&#10;7uOKimLVzFMm4O7lTn83QZkhj2IV0sMjWa2bQBBG1V0uvE2FBXD4N7Z6MsLT9FiJhnNPHwtvenZE&#10;23C/jeX19nYa2bEwBO3b+xdH3F9sPDww0K9kOWakt7KyKhcvIAwDoqJfYim4gAx/T4655/7/rSL3&#10;GdoMQBBDjsH0Hca11mVickwJvF16ejqkqaVOZcQJk0nc50SKQMadh0drYmLclIDhoWFT5rEEGxvr&#10;zNJtTcTV8k3a2ru1NVWyvDJjlpsviD4+NWiLfONuXlLLGUWY4ChIkO9ClCz/X1Fy5hmzKFGSN2XD&#10;Vp8Ivl9w5DlcppTl3Dms7K16i0K4rt5K8G6+Nd8ea5/6JegI7wIGiY8nYqj4IuCMJzKERTv6y7/8&#10;S/nK174uT1Vkt3bPfwOIJsEw3iZCBE4muCGx2LDSsOK4nks0Dv8tChAgg9wIDLQOtA0aLBYajZnO&#10;ihZCZ+CDLC8tyOhgr2RVk+3MxCQVq5ZkrEpaG0okHauQ7nS9DHY1S2+mTpqq86QrWSMzw5rPeJ1k&#10;u7vM2oP8tssnR1yjvkRRZWW5lFUUSSLVZLtnozFGCacH2ILXDXVVp1o3UXR0pLezU7/dmJ+bV2Fx&#10;ynYmDytRVl/Wnq4XmghT7jO3mgpYhCxWXnAtID8imJnHNjLWZ5GaEN78/JRcunzWdkyfnplUgR8z&#10;skMpyWa7jPTQ7FH08IAg2OhbaP7bkZ2fh79f7v93C/6eMCBJ6pPNb5ENlUrwWIeUZ4s4L1nUN5YL&#10;1yiDW7uUn3EuCHRifNwCRbjmQzCzswSBQcTsFTikMi5w3SaUOI08VUFmusrFy7g7z6rSMa7Wa5eB&#10;DZvZ8HdyelgVkln9bsH3unCJ8ddF2/yYcVgIFIWlNaEyTNNH2fDy+Xfw/wH/516Lws3qjefDv0ed&#10;b3fNnydv5BXPAEoHdUfsBdPZGG7yRcB90j7fBTfrN77xDekcmpbHq3qlmCCb2yDGmyEgxddH6dTl&#10;m6JMCfYNESJw4vAxuvC1XDjxObgGgUKCNGC0NyKVcIVCgDRUQnfRLJjWwb24LXn22tUrku1MSaq5&#10;XDpbq2SoOy7D3TElvIzMDGVsI9+F8WA7Jzb0TTaVSmei2q71dcSlO9spL2h6UVZiOK+8kw979Nhh&#10;m0w9PTtsAikQYFtCK5cIHiAAdRMI7VUb12F+p48jhTvlOwEIEoBQRjFgzCqw4kLkZ/W1dc7mvwjO&#10;xeVJsyDGJwZsusTs3LiRI1bI4BBBDUlz4yOoITzm0KK1nzPhetFIzgkPQAhh0vO8RSGqHLnX3mqE&#10;8+fCmXaFvGDcn8hQLBY8O1w3d7AKaRfgKNxcx/WLzOF+91xQP1g5EGz4HdQZz3IvdUkagGus+HP+&#10;3HmVY9PmuWIzZiPPRKstmt7f36t5JBjpnConE+aSxkJva1NlvistHSrLautrVGmsM4OAd/LNyB9k&#10;Ddn4Lvh44VypBJQprMgAyuK/g6g68+/ux9xzkPtcuP7dYue91Al5w/KmrjGOPP4iPGmfOYueVvfE&#10;mhzrWJCSO06IUZbjjSidunJTlE1eeeOE6ITyeuBeXJDcT4UiFHz1FgZd0R5w3QACL2hw3IcV5y7U&#10;cFov6fXubEbaleRmR4Od8H1RbkNorzTIsa21Qu+tsvOh7lZJJ2MqbIJFysPlcfAefuPdaDyMFWIV&#10;Ity3hFc0CTzAFtzaQfBnu1MqfMpMS8ztYO8EUF4EDsIMwdCaaLIgECO8pUkDbrn184xFY3GsKAGO&#10;2JheMsUqKwkTrp2dHSogx1QgnVcL8IIJSDR0BBLRmvQt3oGgzBV6ng9H7v9+bSfB8w0RQGIIYuoE&#10;FzBeJgQ215Et1AkEg+cJIkMJxxL0Nkk9QS5ETPJMLkE4nDz96PddOB9ssgv4DryDnWwC0tR7Ll7S&#10;9NdMyR8cHDDCg0B5F4FDRLRCspSFcV2f44cLEsWcc8ga4nGChoAoK9cpLzIVmYUM9fyRJnIVbwDk&#10;irIEwZJHLxPvpOyef+qKa7yH3zfLuEG2/O+kSDo+nkj9YpH7eKJ72FjvlHFF8ka+z1+4KMfq++T4&#10;mwiyiUIU+UUhigTDuI4QnXheD2GichLxc36HULAcqUA6LQ2BTSb5uPiX+dBoE94IfF5gLgl6eo6X&#10;XnpRhgZ7JJtRbXDDEoT8whuHOlisuytdK7G6Its7bWIwLZl0XNb1o5Pf1yNFxhwIoFne2IkbUowS&#10;/g9wI5wQcfENjWT1e5dvasAgSsDdz6DMCBCEQkVlqbnJ2jtSar2wk74Ks2RCSZEALbVIzp+zPsPc&#10;VvrH7OycCaywEHMhlYvc61F5uZ9AGZEfjGFBIpAgR4ZZOHeLhXsgBggRgQ+ZcE6dep0h2PFO8Qz3&#10;u9B3AuDo59yfW9fha35v7u/An3fS4dtCzH6d/NFXIC535ULg5JnrpMszWMWQD+XFuICEKBNkS1qQ&#10;G0NayFonV2Qw51znd/JA+jxPnVF2foPYsLSpQ/LE+yBV2iN5oK4gXs7DljOuU9JAseB9xH4QeOmT&#10;9vkGkCJy9rnaXikcuxBJbreDKPKLQhQJhnEDIeaSkF8L/xYmQIBLE/cpjZRK9pBctARIsEI/BNoM&#10;HwsNiDE6X0opNy1HOA8OSHZifEjiDSVGcjclxMkuGcrqh24ulZmRNpnoT0lzY40JmIB4X48QJ2z+&#10;EqvNvLgh4KOE/wNEw63q2flR2+mBNuFCIlew3c+gvAArAoGAwOnt7TNLAUURdxsC0Sy7S1o/ak0g&#10;0OhHPBcWrOH0tkPu++9nUF5IBesIS4l6hACpY64jnJE71CfWGGSAcOd3X1KQNBD8kAvuPebTIdDd&#10;+uJenoWUIAksISw15ANwguDdpONwa8stLuCkxzf1/EcRJ9fC4Dl/1n8nfcri74JoAP/zO/dBVvQ7&#10;QL7JPzIYEnRChHi9nnAvU3YIknFnFDPugZi5hpsZUnXypd4hQspOnVCnRJoyhggBMv0CMsRK5Mhv&#10;tHnyuXD2snyhsP2OkWIU+UUhigTDuI4QIYLtCIrrEAnkBzExvsfHpkKoZLRfJrtSacxJca0EYhzR&#10;ypqZmpSF+Rn9sOtKiFf0+cvy/LUrNqb3opLjyy+9LK9tWIhRJBXk4VVZWpiVttZa27LpZoS4NNkt&#10;o30Jaa7Jl2yqVjKxCmmoKZWx0eHNMcnc94TfRdkKC1WQj/ZsCvcowf9mQbqedu5xJ4M6A0tLkxby&#10;7oQIcgXb/QwXYBwRLi6wOPfrjvAz4f8f4EZ4HdFP3WUIAeAihcC4jvXEb9QzEac+nohFyTmEQhoQ&#10;GvELjHtBgpABz3EPBIvwhwTCZICi79YX1zmHEHgG8uB5ZKITKhYdgJhQjCAZjAOAheWkCkkD8gZp&#10;QexOpg7Kk0uQHMP14tcd/ixpgfA9/h4jKs0H9cjR7yMv5JO8I+tRDlxJ4D7aNERH2TGCsAxZzg0i&#10;fPTRR23CPgE2gFgR3Py8c3T+nOxNTkYS3BtFFPlFIYoEw7iOEKkc5o04KUCAWHIQIJVFQTCnqQwa&#10;ULU2AkJrKysqbV4gjQMNi7lAlRXlapE1SmFBgZ6XyqnjB6Si5JRklMy6Mi3SmWmWrnSzZNvjMtDX&#10;IRNjg/LSi9uvSM81SPn8ubO2eS873du44TaEyHWsyExLuTRV5UlLXYHtsD3Yn7Xy3MxCBDSesrJi&#10;6e1rv24JtjsFJ8It3HiN9UCjnt0JIP8EirC0VkHRaRMO3olzhdv9Dhc84WMUop59gGhQX9SlEyLE&#10;gyCHlBifQ0hzjisQwc7vEBXntEUsIYQy6SDUuRcLiv+5h3QB6UBQThZYhAACgNRQ9HAVApR/5CPv&#10;gqCxungnJAqQjxgMDmIoMB6QpQSiuEsTEoZcfHwQYMWRNmXjXf5+DBLkspMqdUB+yTf5pyyAugqT&#10;qMPr0hHVTjnPBWlCoqTJ0UmT+oD4qQPKQdngBhYBx0qEFLkO+fPs6ZZBOdg+H0lybwS5xLcdokgw&#10;jOsIEc3H3QAUjMp3TYn5JbD7vv37jAR3794lp04cU9P4sFSWl8npU8elqOC07NuzS04e3ycFpw9L&#10;bWWBNFQV2Sa89ZVnJFZbKGO9rTKqIDoUl2Zfe4NacHWSSTTIxQvnIkkKvPZaQIiEQ7enm2z/wptZ&#10;iFwnuhR36bhaitNDGelMaqPv7VALMVijNOo9AEJkXJMlnljFgsWJ7yghhkiPJbGYj0QY/QULtpiz&#10;8GzfAeBOE/FbhWBi+DkLL2eycyadsU5EB8sVbg/wALcD2hLCH7mFAEZuQTQ+/oXgxRqEGCAXJ0HI&#10;CqJCkJMGz2Hh4fbzdG8G7oEU/H8nHCcJjryTdzmhQlSQqgdCAQgNYsNixNqC6LBkg2kyaSNU5C9H&#10;CJvyQJhunUKgEA6/uRWLhcw5ZUVuc0QpoH6AvwfwXuQ8+UDukyfyGSZViM6VAy+bkyKE5uWmrDxD&#10;XeKGxZrEcCL/5Dk8aR9yhDQhxZdeelmONA5Iweibc51GkV8UokgwFzYXEUKkwqlsiA+NBfOXazD8&#10;7t275fjRw3L00AE5ffyIHDrwrJw6tldKC45Lcy1zAKulJ90gXck6STSVymBXk8yNthsxLU122dzA&#10;WH2RTZHAnelkRvALhJVti9sKM26hRZEUpMhqNOlEvXRn6uzZKDLMxfJU1t7XkaiSZKxerl69fNP3&#10;ACxjGhbz6O7oDgUb6WA9QX4z0/0y2JeSnm7VcjP1SvZahx3N2kh7NonYifGOvP8tBHkmsIaNgum0&#10;dCoXKA/wAG8GTkYIbEgAQY+VBCFCMlxHdnEdgQ0JQgwI8DAh8j9WFvKOo6cb9U7gv78e3ugz5IN7&#10;IZkw0bgF5uRKuSASrEFAnt1SpawgmALSbgSI29jHB7FInVCR8RAq9eVzvgGBRVxzdzD1xPPUHSSN&#10;pYolzDtQPCBS3g0JAkjWCR5C5DnnFQwpxhUff/xxc6tyP2VZv3hFPnxQ8zd++4uAR5FfFKIIMBc+&#10;Of8hPoi7RvkICDAspaQ2oJPHDklrQ6l0qTXX294kPW0N0lCdJwOdjTbnz0mHKQ4pJcTetvrrSG+o&#10;W83/xpJg7E+vhadIYDH2dqbkeX3XzYgKQmTqRV93xt5/64QYuFYHu1rMEmWOVtQ7/D0AdzFLRtXW&#10;VdkE2jtmqW0Q4uUrSzI22iVJtZ4z8UorT1eqVuu2Xom7WloaimV4MNg1w5eG22nWIvll6kUy3aKE&#10;WKMdemtNywd464Hgjbq+E+FEAkEgvBnbwvpC6EOIyC8ELqSBHHNrC4LBZYpwh3BIA1cfafC8p537&#10;vjcDz+t2uJV7tgP9yeFkSrkcEKlbeG71uaWKNUfZqS+sY4iMeoToID3qCWKl3rA0qUO3PlFCfDyV&#10;uoPwIFjq340pCJAhNN8z8YknnpAvfOEL8pGPfEQ+/elPW/ANhE6eFs5dld3No5FkdyuIIr8oRBFg&#10;LjYJMSCdIKjGyQFiICqpvPiMjPYnNkluTkkw0VisgnyL+CBFSKq9tVI6kzV27mQ0MZBUQi1Wa7B1&#10;837IysgyGzNXJtMq/N2R+EqwyDdjjm1KIuF0Xg/kbbQnJql4jVy6eN7S411h+Hs4Z5yRcldVVcjq&#10;2WkV8G/eQuR5cO2FdZmc6pOWxmDhAOZULmg9UBdgXi3rHlbaqSmQgf60rKwFUz/e7PvfKnheAaSY&#10;aYvZNlyLiwvWiXMFxgPcOUQJzNxrfj3q+Z0GrEKEL0LcLT2EPGWEBCAIjlgpWDdchyS5x4kEQsAy&#10;giT4Peo99wL8222XR/9tu28O/N6btQuHKwxuHPE/pAqhAgjVXcAoH9QjhAqZUtcQJ1Ym3+fw4cM2&#10;BeOxxx6TT3ziE/LBD35QPvnJT9pvpME7KtKjciAz86YsxddDFEnmYpMQw4TggBDRHrAQIS4nuNmR&#10;Nkk2lUgW1+UmIQauUAJZEmoNLoxjOTohpoxAfezPrEQFBNDX0SRD/Vl5+aWX7J2ejxtAfl55VaYm&#10;h6U9UbPpkr2e+IL//b12feN8Sq3TdLxalhfnNon/ta9sHENjiv4/H726usK2dboThOQEMTc/Ik11&#10;RUbqWNSW11CeweJEVq3FBknGKmRayfPNvvutRJBXtYKvrtjWPOxAUFnJ5PxF62DhTvwAtwavt9z6&#10;438H/+cKOgiBa24hABd4/sxOBflHmLqbFNchbj+IEQELuIey4zJEUPMcdeLPUw9YRlg5jJ3t9Dpx&#10;UA4vS1SZ/Peo+3J/ez14e3LrlPpGdqKsQJSMJ+K+ZRwXK9LXOyUCFRcqblWUlEuXr0hhckzyR85H&#10;ktmdQBQB5uIGQnQ4aVC4kqI8FdCNsqSCGoFtK8HEKyTVUmYuU4jHLTYCZVLNZUZYRn4KIj6xEHGl&#10;hi1HzvuVEMeG+zaiP7cnxIDAviKzM5OSaKqw8UjS2CJDjt0yr3kjXc8PmB/tkKGumLQ2lSuhjsq1&#10;a0z9QPtZkyuXL5n1GSZFznHHlJWVyuBw1x0hRIALcWykU9ItFapUBIQeLsNmPSqwwqnHwYHMpts0&#10;Ks17DYyPQoY9ve1af0VSUlooxcVF95XAuVvIFTZh8LsTmQsghD5H2mpYa2dcBwLwcRyEEcSBq4vf&#10;wu8Kv3+nAaFL2bD4UNwZm8IyYZwQIUyQCq4/Vk3BredjXLgSXZBjXWJBoizcD3VyN+H1E4Zf9/qk&#10;PTop0h4ZZ6SO+Ra4XVE+iEvxSfv79u3TdtohS8uMJ16Vh/Mzkj98LpLQ3iyiCDAXkYQI+Tjw8ebn&#10;nZKO1ppNawvCyabrJBMr3xhD3LLMIMRYXaGSYHpT4M8qOWI59trYX0BU3M+zpDM1EeyreDNChKS4&#10;Z319VdqT9TI1kLyO9ABpt9YXa5q1lj7W63R/Utoq8qW3vFCyTdXSVF8m2Y5WScbrJd5UKW2pZrl6&#10;5fImIboiwJqm9Q11Fmnq609GEcCtguexEIcH26RdrcM5JWmvh1xwHaWDpeeG9H5bPT8izXsFYYWB&#10;Mq6tzyoRFpgLK5vtNu2dzuKdJ9zJHiCACxgXLFzzsSAEDECTRsgg1IkURNhDCB78hmuaI2M5jNHg&#10;CuQbQIRo50T7QQ6QJu/wd+bmZSeA/CObfByK+kEJIJCEIC6IkSNWI0LX64PrCGueR3gzTsZ4GNdI&#10;90H7vH14+w1birRX+j/uVJQUAnVQzlBeCNb83Oc+J8/qkdWaUEr+/Gt/KU9U998V12ku+XGtdOKs&#10;FNu7gveVTSohEmUaJkEHBEFBa6orJdlcsWnxIbCZNpFoLLYpDS7YOTJHEFKaVCIiohRrhzGyzmS1&#10;EQHTIVzwQ4jdmQaZn5veJKIwCYbzwvjhpQvnlVB6JN5YLuOW/hYhkh4kU5p3SApP7pfZ4XYZUhJO&#10;PvMl6fiD35W53/8dGXryS9Kad8R2xWCcritVI4lYlZxbX7P3OynyPiJNm7TzZDJxFfKBhfZmSNEJ&#10;cXy82wJosGQ937ngOkoHATbZzmabhhGV5r0ArxevG47sdNHYVGOCGuvFBfwDYbM9qCOsaMZkIDy0&#10;ao8URIgjtBEkHgnI+AvaNvDpUcxVgygRQB5UglDiGzh5EOhAwAOCygVYVH7udZB3d9NxDjjHaqas&#10;gHJTp9QH9YoiQJ1wT5gQUSqwGj3d3Hc9wK3Dvwt1TJ0SSUrdY8ETferjiyhqR44clc985tPy8Y9/&#10;VNt3pQ2rQKTJwXl55k0E2WyHMBme6pqUp1iZKF4hTfEiOV26Sw43ZYwMA0J8LSAeSAFL7JVXXrZV&#10;ZNaVLAoK8qWmLH/TuuM40hOT1oYiC5iB9Fy4j7FCTG2B/R4QaLcRX3trlaSUoMyVuhGViiu1S63G&#10;1ZUFffcWGYVBXhg/vHDxvGTUmsPt2R6vkgklxCA/AYHwjlhtkeSf2GvW6JCSSfNHf0+6f/EXZPTv&#10;v1f6fvrd0vbP/7FkPv8pGVUSZBxzoj8hLQ0lsrgwY+8KEzHvzWTSqmVWmIB3gX+74Hlcn2MjWVUu&#10;ymwcljoICHCDCDfIEPAb67H29iTuiIV6u+C9UYDco/4nr+vn5lVAQ4j12jG2traJ6kAPsGXtYPFB&#10;eFh6WHmcQ3yQHVYehIcVhBsKwoPseI7nXchTz37MBe/CZcpOBERaIri45r/tdOSWNwz/PXwf5fc5&#10;fwji8L0PcPvwuqVNopR4IBOKHlM2cGljvdO2iTz94B/+vuzZu0u/RULb9JLNbihIjsrxnuVIYrtd&#10;OBme6ZuX00Un5Nvf/qZs/X1H2rpa5XAsGxCijakp+a2tLMnczKRMToxIeyomjQ3VsvvZXXL6xEFz&#10;fZrAVmE9OZiSppp8GehqNuHNdVyUBK8QcNPX0WhBNENdcWlTAmqqypeyomPSpZZif2eT/t5g8wmb&#10;aotVg5iQV159xcgYVyVAu6AyPSS4ubFeKktP6fuabPxwaywyIBHmO3an6mzO46JaX1kl5Y7/8euy&#10;+PfeI30//i5p/eEfkNgPfb80/8I/k7Z9u9SCbLPytCdqZWpyxCzQsIUIISJ8qmvKbfoDwj6KMG4V&#10;PH9NLc2p6X5Jq6WMwoBblHFPlAa3DL1++b2u8rT0KSHe7TFE0vb0w+fh/yE8/5/8sL3TpcvLtu/b&#10;3MKYTM0MSf9Ap/T0tUlzS61tn+XuuQeC5uaAwAB1hWvJCQ/rBg3btW2/j7q8GelFXfP7cUsR/Yem&#10;7tZVOC87HeFyAy+3/xa+j3qFDB8Q4p0FdUi9Q4rUK20OUvQgm/B44pNPPiGf+OTH5IknvyTHTxzR&#10;3/v1/mW5dOWaPFqQlvyROzeeaIQ4cUEOFx6Vv/zLv9ggwq2/v/qrb8mufY9J0cC8PMS4WqKlSgmi&#10;XpKxSiOKhup8qVASOnzogBSeOa5kFyyqjTVG5Gi8odhcod0Z1V5T9dLaWCGNNcVy5sR+KS44LqWF&#10;Z6Sk8LQU5p+S2qpSicfqpbMtrkI+Iz2dSWlPt0hZcZ7UaMWg/bKCAUEA+Jlxt7G0EaY17qLGxgap&#10;ry6Wfgvu2SJDiMRcs/q/R7xybVqtv+SuL0r7v/1n0vVjEOLfkmolxuL/8O+k6eAumepPmZXGSjoj&#10;Q71mEbtV6taiRa5VFG9uA+UkcTtwC2p1bUoVjXojxT4ti0eaBmXwqSgtqigUSloJfv383CYpRaX7&#10;RuDphBG29CA6/mdqyJVrK9ool+XchQUr//ziuC12PjysFm6qSRLJZpunWVtXKYXFBbaTQ3FJoQpb&#10;VtGokPz8PFudAneJd5LcjvMAAVwQI0DCLsAtbN2zhS1CvMzvoXQQRi6QctPDokQ7p4/xW5gw7hd4&#10;OVGoEcjuSqU+AL9Tbn7D3Yxlfr/WxdsFr2PqFWUOUvQgG5Q+6hzXKd6KLz7yebUQn5Jdzz6hcuO0&#10;EueErKyuyPnLz8vTNX2R5HY7gBCLxs5Lc2v9BgXe+Hf23KIcbemQh5h0351pNJfntFpPuDaHmVDf&#10;XCFtmaQU5Z2Q+qoCJZBqqS3H2lOiPLBbjh/eJ8ePHbKl28pKWZuvxFxl8XjL5ljGqjZO9nLDCmNs&#10;7sUXXrSFvS9fviTDQ4NqhQUrKEB+jJkwduJasjfUixsuU6zLgEC2yM+tK7/m1wdT1VL92T+Whr//&#10;Xql6z09I/q/9shQ+8WeSUSLv72w0KzZWXyo92cx1O3AAzPbx8QktT7GRwZslRCcdzpcWR/Wdcaku&#10;O2lTV6YHM2pxp2VKQdRtoqlMOjtabA5i8N7bJ0N/r8PTY3m1wNJj2bglC4RZgPSmBqW7Ny1tHXGp&#10;b6ySmtoKOXb8qConBXL69EkpKiqUvLzT1phRWtD2UGSw5LFw3KLBqifAg+sPhMzNQf2EEXXtRgRj&#10;f/QNdtM4p/1kfR2vyoosLsypIjIpY6NsNDssZ7X/+XN8G9yEkCKE4dfD+dnJ8DJCdAQS0UZTqmQT&#10;cdvdnTXXHb9Tbwhq3NHuPr7f6uLtBnVJvVLfKCjIBmQEMgGZwTdil5FnnvmyWocHjBSffe4ptRzL&#10;jRDXzq5J3/SaPNkwHElwbxQQYtnEiqTaWzfo78a/r3/9kuyrzchDHUUnZby5RhaGOoxYIBTcn811&#10;xZKIN0l5WZmUFBdKZUWZNrJaJa6YWnXayLJZmZoK3DuuYeHyZEsoH4/k6GTjFhjnWGEWLKPPQHwg&#10;91m/n42De7vbbWUXLFQnPidBLC1cpaxfSr6Hu+Pmsq08/pwc/b3flF2//ity+plHpab4lHSkGyXe&#10;qFZwpkWSWrbxsRGZngqWQXIfN6swYKE++eTj0tGVvGORpkZKSkTnLsxLf19KmhtKpC1ZI+nWSjsm&#10;WirUeo7J3Dw79W/trh6V3uvBnyMoh01p5xZGZXp2SIbUyuvpaZNYvF5iarVXqvVeU1NhWzXV1FTp&#10;scB2eCfKNpkMlr0iyIP5Xh6YgDClobvCEhYogLokqtEJEUR1mncOKP9WHWzVR3A9+H+rnrwvUa+B&#10;lu1b/SzK/NyMzExPycT4iIwM9ZtC192VkUyySdFgbZuF9JtrCyXeVCWTE3yDrfQIJEH5ZNoC1/yd&#10;9wOoN9ol/bi0tEQaW7SNaztviTVY5HNdXa1ZKtyH1cLYLGTJ/1HpPcCbg8sGJ0V4wscT8QoePnxI&#10;Dh3eKyVlZ5QUD8putRIPHHxOv1mzTcW4ePGSNGRn5HDHnVkEvGj8vJTX5W/QX+7fd6Wnv1lOpbPy&#10;0MDv/JYsf/yjMpp/QqayMVma7rYI0la1VsbHBq0g5zcEIOQEcUFoYcLz8TdHmAD5LRdR94afCeMV&#10;Jc7x0QHpSFbbEnBmUekR9yJLw3UlaqQ7XSsptWhT8Spz3abVNGZ6RUN5kVQV5Uk6GVdhwJp8rCIf&#10;k5rqGqmqrjLBTQADIdoQIWMsfCyIgACHjq7E5oLbuaTzRoGFBkiLNBfUWpyfG5L5hRFZWBpTq3DS&#10;1jn1ccM3S4bsONGaaDTX5hm18MrLS83Cq6gotzLHYi3S1NysAiTYGBTCw80J4fGtacwunL2BuxD1&#10;a+Gjg3RYM9GFjd9z/4FybZUtXE7Oc+vr0sb/fv3ChQ2Bsb4u60p6K6vLsry0KHMz0zI7rVbeyJD0&#10;9XZKT1daFblg+cFYY4X2y0qJNZRJShWoRCPLKtbaVmcDnU0y1NUkkwMpiwSHFEdH+jffCRBGWE98&#10;I8+X53mnw8tJRG1bGys9zVpQ3MXLy9LX32HeK4KRuA+Lhf6OtcIzUek9wJsHdeukiFzx8URiNNgg&#10;4vSZY9KgSlxp6Rk5fGSv7Nr9uBw5ekB6erMWeXr58hXZU5WVvKH1SKJ7o3gqr1SWV8ble9/73gYR&#10;Bn9f/eoL8uizX5Cy0Xl5aPi9f1uy7/1pafv1X5POA8/KbE+rjcmxFNvwQHZzabXtCCsK2xHgdmTo&#10;5wDSdQsxuPaqLMzPmsWajlVKoqlc0nElQEV7qklSrY3S2Z6Uzo6UQrXldMIsWcYemRheXl4mBYWF&#10;m+HrmOsM7EICgI+ExoirlP0eWSiAPAT31dt42p0gREA67oI1gtwgPydLJ0xH7vO3Ap5jx/+a2nIp&#10;UosPix73JlaeB2ysrmytZk+DBS5QXEhydIT/Dzf4MPx30sfC9vGZmz2zs0A5bqwbL1/utQsXgzpF&#10;GBBxu7bKijFLZuVNTo6phdcnA31ZyXakpT0Ts3mxscZySbZU2XAFqyvFG0tsbm13usaC2AgsG+tP&#10;KOklLVKbsXC8JnhJ8JiEvSbJplLp6W7Tbxt8A74tVjsrhhBx6vm8vow7Fy58IcRMJrWxFnEQ/dzT&#10;xxSLYF9E7qONEtjBmBb/R6X3AG8e3u6QA9S9jycid0+dOiGlZfmSSDVIXX2ZFBadVAvxWXlm1+MW&#10;ZIOijmy++sLL8nhZ9o7MT3zk4YflYEWldHZn5Otff1WJ8ZsyPdslzx47LMVDS1I2cVEe6nrXj0js&#10;h75PWn7yx6Xlt94nfdVF1tGYON+vHerFF57fJK5cosuFk1sUIDmAW9R32oeE3E3KkQqgsjCxnSAB&#10;mwtPT42q1sxivpOqSc+bkBlXId+aiEt+Qb7U1gYbeDI2UKIWENF0jEv29vZow2eO1phMTSgpTIzI&#10;3OyUvv/iJvGS9/D7cOdCIsypY1smJ6ooAnqjuBnZvdl3kM8r19akK5vUxlZsGjDasBNeLrzR5l67&#10;HfjzNH6EDd+BTvBm0nwrQQCLkx6BKsE1r5Ot+qGDc4RoAu0XxYLgAeb9LZvyNjM9odbZoIwM95m7&#10;v6s9YYFk6ThBVbVKdGV6ZDpShXQkaqQzVSP97U0WbEWU8bgSHn0Q2JDApAqHCVZh2lrtycA4uh59&#10;LN0xP9YlHZpmr/Zf8ut5hgjwhtyvlhHfY3R0zDxB6+cXNvrDqg19NDbW23fiPoQyljIWM8/kpvMA&#10;dw7eZ5ALget/2ZRzgu/q6sqlM5tQGV4v1TUlajEelT17n7bI07379lg8CZbl5NIFebzm9iftn0gO&#10;yOc+8gdyqCYhxePrcry5SZ45+ll5ZM+XZX/5aSkcXjcyNELseNcPS8sPfb9U/tS7pei3f0Paqwtk&#10;TjsiUZ3JWK0W6qKRxK2QnxMK55CKEx+VQsEYu0BLZaImATSE4qI1eNANDZRxPMaheNbTfFWtRPDy&#10;Ky9vktjLL79qFT0wMCjt7R0qgIbNFTQ7OyOzM9MyMzUhk+ND0t/bIT3ZtJalWlEjjbUlklChNDMz&#10;rmkFy8blgncgNE6ePmaRljcjsXsFnkesw/yC0xY84S4ih3+L8P9vBuG0HJAgE57vVULMzY//H47o&#10;vBiK5Lyolh5Ck7IAAlcW5mdUORuU0eF+yXamFQlJaF9JJxultaVa21iRkl6puTTblPhYmIJALpYw&#10;JHiNrc9Yoo/pP4x/+1SisJXn/4eDxwwb53Zt47dcME+3u61BOtTyXN+YtkFZ6GuMITIkcL8SItZv&#10;pj0p5y4EiixDEO0dSWltjW96LJATECJy5gEh3n3Q1rwPwQNwQH7+GUmlm2VwuEPau1olpjK5vLJA&#10;Tpw6KI99+c/kI3/8RzZfERmGl6Vnck2Otc1EEt7r4Quf/NgN10omzimC9VNLxi9tEWLDT79Hyv5/&#10;PyP5f/B+qTu2RwaVCMf7EzY2YdsmXTwvr22QEHDCgzRwL0JkTlKcU2DcFuwa4ftjMZiP35gjRMM5&#10;lULDvHr1qqXjQTa4MWjUToiGrwb4KvBrCiJQJ8aGZWSwx5Zl61Xia0s0Srq1zqJimVrBwgCsijNg&#10;8yNjMpxtsUXIR4d6jRBzid5JfWZ6WopLCmR+YUyJ5s5ZiHcL5I/OPzjcbcExaFcu1EFUQ81F+P7t&#10;kHsfQoYG742db0okKks0vV1jVeH8bb7/OpLbmp5AZzt/PpjvR6Tmwvyckt68TNKuhpTwutKqULWp&#10;hdcsbUp4SSW8dGu1tDaWWxvrTNbZghHd6bqNObjaxrpjFjnMvFksPNyakF54QfxbQRTZ3Qp4F0sp&#10;ZrQvUCYvN2UlmIThAM6tXiLqbyeCsvA9Ibme3k65cClYVIMxRMbS8Ri5EoB88gXB76c6uFfh7c/7&#10;29jYuK11nO1JqZzql76BdmlrZ//GKr1+Rp7b+5S8//2/JY888oh56vhurMT0bHFCTvSt3EBu2+GR&#10;P/uCPPHM7sjfwriOEI/8P/9FDnzwd6Tw4DOSaiq3pdrSLTXSXF8qfd3t8vzzV5R83HV5dZPpsfYg&#10;PYiNa5AiY3CQGeHMkB6ESANl7Ao3KJWBm9RdpQAidGsSQuVeSJN3OfFFkRZjm73ZjMSIhlWCYyNg&#10;3LyD2ZiMdMctAAeBND/eYe4mBAVCZlWP3NfX3WZpkFY4bX8fwj2/4IyMTfQZ4aBt5pLQvQRIO3AP&#10;pUzoYQ3kdnZvmH49/H/udRqhHyE9vh3A7YbWhjDh26LwEIjEOwFaHdMu9u/fb0E64XRvF56Gp5N7&#10;9HMi04IjZKekByz/bGUD6RECvqBtd1bzP27TE/q6O6S3p106Ui0WrRnTTok3oaW+xMar4/XFqlRV&#10;SzZZY2vysvsLyxQS3EVkM20L0ruOzDaIz92ZbzWwLEeUlJlfjAvXvyX9Fnc2wWP3GyEC5BCu65WV&#10;Wbn2fDC3lsAaFozAKnYLEZmFpUz7pG6i0nqAOw+XJch4hnTYQGF2flhlbK/09GUkmW6U+oZyOXx0&#10;r/zO7/4P+dM//VOLTIVTWBT85Okz8vCpmBSEdsYoHL0gecM3Bt08+qUv3XBtO1xHiEXH9lo0Zmcm&#10;rtbWkMxMjdkao0xJmJ+bM/KCJCgQRIWVB+HB3GhdNC60ayc31wIgRyJSCVDJJT5AulQOwpXnqSx+&#10;x7IhbZ4PE1QYXHv++WvS0RaXNrUAiTq1sZZxtPBgxwsEgwulsLBCe2YtUzR+DxgKv8P/pxxMNh8Y&#10;DHa92AmEyLzC1kSTpFNbG6GGGyT/O8L/e0MNrKRgHUgaLb5+FBsIDxcoc7uIviU4CYEC+RFRioDF&#10;RUuwki+JdezYMXOBh99364jOZ3hSevj/C5p3hP2a5p1IzQXm402zo/iAWnftFnTVoe27o61FYo1l&#10;korXGVmkCNLS/zuTtaYksfUWKx6xefXkUMoCV5iXa20LC09hm2IrvD15O4tCmKTeStD+KQOBOUuL&#10;wRQLvjGgz0KKUQrTTkZQRnBBrl7bCk7DUiQWgLmIlJ/7aNdYiL6ua1R6D3DnQV0jV7EQi4sLZWJy&#10;QJZWpmRmblhGxlTOdCdtPPHUqSPyoQ/9oVmIxJR8+MMfti2jULIPnciTg3W9RmQQ48P5rfJkaWyT&#10;3I40tssnfuvX5GR6aPPa60IJsdQJcWV5QRuKCtSNeYAvvfSyzMzOWpQg2j+CBpcmBEUDAj4Jm8Jh&#10;yWHZOeEBSJAjpMdzNES3KhCSpIvbhkbJFACCYbhOOqTN+CLpu/syTIZOWq9qnoYHuyUdq9ianzgd&#10;FlAco4UFIeqtzZVySTvPdunz8RD4EMxV1Ta9g0WR0b0A8sacw8ZGJft2oguDaROAcwiPbwmoY76F&#10;rx4B4THu58sqQXCsqcl34ch3YswFVygrnaCwMP7LN8MtSjAU6UKovIc2wjO4OVwIeYdw+P9GfnoP&#10;x+Be1SRDc+c87wSvnF1bNQsAt+b01ITmf0QGB7o3AleS0tmmJJBokPakEvfpQ/Lcrsck78Q+2b/n&#10;cakpO2VbmeFKHOlV5W8gaYrUphcBZWpjzV5Ij6X1oohtu3G7ewnkmbIlmtkzcHizHQAUWr7p/UiI&#10;gHZy+eqaKbD0iXXtE9U12hb7t9oibZ72Sbv1Z3PTe4C7A74BRhSbsLPwydr6rCwuT9g86YGhLmnv&#10;iktR8Wn56Mf+2HbcZw9F5paywTCkyCpYedUJebymT3aVJ+Tqy6/K6sUr8mfFGTlYm7LNiCNJ73VQ&#10;OrlBiK+9puSipOCWEeSHsEP4QWJObsCtO8593A9AZJCfCy9cEbjTELAAa4JQfLZi4QjRuIsNV8bR&#10;o0dNeJI2HZXoUN7teYoirNdefcXWIu1I1ZoWHyW8ouDac5sKzcsbhBgmRX8n5UYpaInV2zgEIdxR&#10;RHSvgM5//uKi1NVXap23GFHxHSAt6pbvCelBeAgDdj5AMBKG70vlYQFyD4SH0ECTxmWB4EBBAXxf&#10;Fyx+zAXfDkuSb8/9UfeEQbuhs+DSXFPSW9T3zc9NybgK87HhARnozSrZxaQtzYIKtYbaijNSXXZG&#10;Th3dLUf2PSnx+hKL0uzvaLDglb3PPCK7n/y8EWDR6QNy5thzMjWYsjZCGwgfA1xv6dFWwuc7CeQZ&#10;ok+3VKrwGbDv5N+Kb4qic7+5C70djY6PqeUxtKnEInDLK4qsPXsdIGDxcuAJ4f+o9B7g7oBvMDw8&#10;pAp2maysTVsUP99oYYklIrWvD3ZIaVmefOpTn5AjR44YZyBHfu/3fk8++9nPGkHu2ndEDpTH5Jvf&#10;/rbNI2Re4ezyvDxWHI8ku1uBEaJCCREyCEgHImAsECGIUKQAEJ67PXGBQnxYAwhHSA/yhDiIDsWK&#10;YL4fwpBOh9BFyGJVoJliGeIP9vlwAGsFiwRiJH0EKPdiZUC6TlRhGCFqvldXFm1lDiYj35LgQuhN&#10;svBAsIv+0uKcfAVlQJWCcNqAcpPfuoYq+2h0rnvVbUreAOuPlpTkm4KB0kGnh/T4LhBf+FvwffkW&#10;WImMB/MdcJfybZ30EDAIjO1A+4g6J416fRdeANJiDI+0iHhcVQuPMbyFhVmbAjOqhNff22Xj1V24&#10;wJONkknUmwWfVIGebKqQ9kSNbUrdk6k30iNAqr78lBw/9IzkHd8j+3c/KrVlJ4MdVZTk2CKsvOCI&#10;dKuyRLvARc59WT1iCV5PhDuP8G4GLxPbjLVpG+/OZqyv8l34pnxzAp4gRr/m328nw9sdLv6e7g65&#10;ei1Y7Ymo65KSws3yAoZ+fC/E+6HsOwXUNe0N5aS2vkrOnpsLlpBU+bp6dsZW1CJmo6KqSMnvM5sL&#10;pyDPUGKw/j72+SekKtUv3/zWt4wMw3/l6S7Zm5yMJLzXw3WECAE4IfA/ZARBIcTcEkRwIkixINzN&#10;iZBF8Pr/CFzGkCgwZImVQqPzBXc54lbj6EAYu2WC+5WKw6rBUvToVc+bwwlx/eyqtKcbZbyv9eaC&#10;bVPwBVYBBMru9XNMvXjt+hV3PH1XDFjaDO0FMryXxxHp/CwiUFdfYa4F6pOgJ5QPJzwEBt80LCBd&#10;SGwJhq3/g9+37gn+d5fmlhuONJmXx5ZhkN7S4oJUV1VKaXGhEd5Ab6cM9mdtzJfAldZmJp+rJdtY&#10;ZtMTUs1ltjUWkc0sGM8KRERrsmISYGyYaQpEaTKeh8u7Rgnw8S9+Wo7uf8q2/jq09wkZ7QnaAc+f&#10;PvqcpJtLjUTZTgvCTDWV2pQHJ8TItnIfILwXaW+23ZQS/15Y+3gEIAW33sNCa6eCcjDPkOGCnt72&#10;6wixvKzE5Je3YYZkIETkz/1S/p0AlxeQW3NLve0mFKyrvGzny6vTMqukWFVdIg8//GfmzYIb4JhD&#10;hw4Zr/zBp5+Wc5eubVDgjX9PFjbe1so2m4SI8A+TAeRApmlAHLEMITUiB3GrQXy4NCE+XHGQF+4X&#10;gNCFyGhoToC5CBMi9wDIFysGQQ35ImCxFsP5CsPzfPXqZRszwkXmkaQ3CIcNMgRLaiGOZePSG6+T&#10;VGO5CukueUmt39w64BxCpExol/i33QqLIqN7AeSNVTm6sgRNVJrg8wZIpw/Dr0F+AQKBEuyecFGP&#10;wfXgPhqyEp4KTwTOuXNs/rmg1j3jeOMyOT5q43j9Snpd7a3SwTqxMSWgygKpLjtlUcCp5nKbgA45&#10;sfUXy+4NK+FNDKYsWpP5eFh3m4ErKtAhrVxLDvA7Lm++eVrTPbr/SXnm8c9JZdFRI037zhPa4WoK&#10;pPDkPjm853G1Jk9LnVqUjVV5FiHq7SK3rdxPoO56tI5YEABXtH93+ih9GO9HuH3kCq+dBsqAbOno&#10;aJf+gaxFmdIn5uZHhY0HfIoF5cWjxdJtyCD+j0rvAe48qH9kO/Xf1FynCvyKGRlEx6PMs8MP874r&#10;qorly19+zDxMeB5RXgjee/zxx5Uwl+QDn9snl6+9sEGBW38jq1fl4eKO29o66qaEiFUYjg5FuEKI&#10;uCOw+iA9sJ3VFwa/3Qykg+XpoeC8D5AP4PkKw3978cUXpK87Y9GBixPsMXijYHDBt4RlodZI664v&#10;y/DjX5KRvBMymu0I3hVRB/zPx2Pwt39ANc47sMj33YTlTcEC3kVqmYXnAF7amI4QRjBFwS09Vl0J&#10;CA/hSeDKspIehDejGBnuNwsv25EwsFYswNJjmk5CiSnDqitqkdgKR2rBAVyXLDMG2TnhBSuuRJOd&#10;I7Dob/yWDqxEm+ow2a2WfpmU5R9SwjstbbFKiwwlbVyGLC7RWl8s9ZWnpUIJs+DUPtvE+rp3RaS/&#10;00G52Ai7R/sFc3JZQQeBhPCnzzGezLiMewpArvDaaaBseEDaO9pkcKjHLI/ntT8wLlVeEUSU0p+5&#10;DwuRoQMvf1R6D3DnEcidi5LOpKU10Wx7q0KIfCvkK1Nk1tZn1EIslV27njGljYA/DDCsRXbI+OQn&#10;PykHDh2Vxw+Xyre/8x0jwm9+69vSM3NevljaLQVjFyIJ7/WwGVSTS4iA/yFFJ0QaEoTFuNOtEGGY&#10;8G4G7iUtXHu4cWi0vI8gHZ+wn5u33DzijmuLq0WkAvAG4YDQ0+OiCuPOE89Jy4d/R/p+8d/I1D//&#10;p5L9lV+WzN7dclGF/1f//M+vew/ngI9XVV2pVldann/h3p6cT96uaePCB19eUbqpERu0HIDviNBg&#10;XU12qJ6dnbbxvNGRAdsbkpVNiNRk1ZVEc7VaeXmSaqmU1oYSi+a1RQ42CG+wu0XG+5K2P+aM1u/8&#10;aLCeJqQXJrwo4gt/o5v9th38Xsgv3VJu1h9jhi21hRZEAwkbKarFOKCkSFDNwWe/LAeee0yOH3xa&#10;Lcz4G37nToLXOVY400v4xrRl2gJ9jmA2BAx9z9tIlADbSaAMlAfhOTzSq0J23QhxfLJfZVeFDRtw&#10;D+0fMmQa0f3kMt4JoK6RQYlkQuKtjWYZ+lBU4DpdsUj5srJC2fPcc+Z9hBvgHRQ43Ka//du/bdMx&#10;yuoTsutUrRHiqaqkfOZwoxx7Ezvt35QQcReScUgLUqQzEaDBuJS7RHPJ7XbghMhAP4E4CHEIkWAb&#10;xjggxu2sRPJMPifHhmxrKI80DQsG/mdT4X61Ipo/+Nsy9o9/RkZ/+t3S9q4fksRP/KjEf/mXZKS4&#10;RF7Gbapp+rvcQiQv8da4bSODNnPPW4h6nJ0jaOK4DAwEOx2cV8tvaipYTJoVV7o7U2o11FqUbdx2&#10;CKmxtTWZfM5YHmN4BK4wH4/J3UxPIAhpdkRJTwkGC89Jz+r3dQjvbsDfy/6dBMzgHq2vOK3EXayW&#10;armtRuR5Gettlbxjz8nhvU/InmceUWJ8TC3JCluNaXWm9y3J71uNoH66bXpJokmVRSVE2gJwC4lI&#10;Y4+yBFECbCeBMkB24xPjMr8wsanADo1klRCrzFXs9yBcIU4IMSqtB7g7oO0F9d8iqXTMiJBvBDjH&#10;SmR7vPKKYpvHTAyHTw2jzXLtd3/3d+Xhhx+2Ybbf/qPPyWefzZOHnzkkp8/kyRNFKSm8jfVOr5uY&#10;n0uGTgS43CAqokohJvy5+N3pRHeSEDmSJgOnFJx303h9LiL5yc2j5xNMTY5Jc23xZkh9rmDAQhxR&#10;IZ94+BMy9M9+Tnp+/F2S/OEflMYf+D6pfve7JfnUU3JueWWTBD19/icvVHxtbcXGUlDRZHSvgIa1&#10;ujajykuJTWhFqWFidjrZJCklAXZAyKbqLNrSxvHUypvoT8qMEgsW9vxYYOUFAjW0uEFoTl7wv1/3&#10;et6q87cSCH3y39FaKY2Vp6XgxF45oIRXdHq/zKr16PexykxZ/mF5+rHPyWMPf0oJco+UnDpgc/Xw&#10;IgRlvjH9nQy+D8FjKDuT4yPWFpwQcUXR3zzK8n4gRGDlu3Ruc5Uapl5097TZHp8o3pQdmYOFSAwE&#10;dRKVzgPcHfB9kPfB1K6EfqOzKre2jAy+GVPHyiuL1UDKt/aJ15AIYeJVCOL84z/+481J+sxx/+hH&#10;Pya7du2ylWz2H8uTvbW9b3gR8OsIMYpksLxgZqKBKAjjiWhUBL4wnninLUQKjcbKGCVuUCoCAua3&#10;XKIK5xXCmp4clWRLhQk3F+a5goGVRbpqzki9WonJv/NT0qKEWPren5bDv/YrkqkoVwtxa91UT5/3&#10;fu1rXzOTvbKyxObMuBV2LwM/PBpWOp2yBriyvGjz9rqS1WZFQ3wWuLJBBF5nuYAowvV4r4KysHZo&#10;TekJee6pL8qhPV+Wfbu+JPG6Ii1rEGiFZUv5i5Uoq4qPSaK+RM4cfVatybKtRR2UEJcmo9+xE0GZ&#10;6BPxpjIZGx3a3I4KUkDA4JEhEpxrIFd47UQEC7RfMHcpfRU3XE9vm7AVHLKGsuPhIkgDpeABIb61&#10;CBSSs9Kg34O9Zt1CdNnFOdGmBYWnTWFzfsA4o60yDePjH/+4TedjfiIkiCeRa/v27TOX6omyJjmQ&#10;eWOLgG9LiE4EECJWG40GKw23KX5cCBHyulOECEiLdxHBiisDa5SGioVIRWw3jkg+WbCZydpNNQW2&#10;mLILtlzBANjBI3ZyrxT/2i9L0T/7R5L3Rx+QfEL1R/pvGEME/E89sJ1MWXmJLK/e27teeN4gxIbG&#10;alMoWM+T1V062+IWeIS70+sDeP2E62ungfwzCT3ZWCKVhcektvSkkt1zcmz/UxbVihW5qhYuVnCq&#10;pU6FYaM89vh++cIX98jjT+6XuupKGR8I5i8G03J2dn0A6oTyBHMRqyyamihhJz+EC3MRUfbuG0JU&#10;MsQdNz8/I1c2hjcgxI7OpIXu8xvlRN7g6WKd5QdjiG8dvJ2hkNSpxd7b165y63p5yjnbdpWWFVrM&#10;Ct8H/uEZuACS/MIXvmDGE/OrDx48aG3485//vHzuc5+z+zBiDlZl5Wh2MZL8ohBJiE4ITgS4LXEX&#10;kiFICjMXVwPX7zQhYhHSSCFEplugSRB5ig+ZvEB+nk8HK+y88OILQah/skotBV9gOVpArMz0ykRv&#10;XBpO7pGqfU9IW12htCeqjRCxNKMIEbBzMxsNj4z23KDR3Gsgb/jh6xsqLbSeukW5yHalJBOrMOsw&#10;qKOdL/SBlwVgDfW11ZulyFhh/vG90t/RJEvjGZkc6ZbTJQl57FBG/vDpfvnDJ/rlM8eX5eHjU/Ls&#10;6T7Jq8hKW7JNJvrbZHXm/qgfyjA32mHjpT3dwWbN9CuEEl4e2gcRfO5KjRJiOwpKiMFQS0YWFse1&#10;L7CE26rKkcTmeCHlRNag2LOgCPUBItN7gDsKJ8RA1ldbNHyUhcjiIsUledLU1GguUZ6Bg7AUMZoe&#10;ffRRI0u+ITMfsBLhJjjKtxO8eu15OVjfH0l+UbiBEF34OyAhOgqESKQPR9iY+SMUiMxFkdvtAKEN&#10;sGiIfKOBEmHKGBiuHaxT8hQmqyDPr2klPC89KuyZbxV2/blAiML0YEqmBpLmaoMQu1WDZPoG73D3&#10;bBh8DOb1DQ51qcYZTL24V0mRBoZWzAbBtbU1Vr8IgoE+LWtrzaZ7MFd47mQwvcC/LQE09RWnpPDk&#10;Xkk0FEu8vkDyzuTJ53bXyX/64xr5px/MyL/5kwH5rceX5E9PvCrPVH9LTrd+XfLiz0tR47Scym+R&#10;iaHO0EIO0e/cKaCNs+M+iyGw8LkLJTwyRHXjhfFrUUJsJwG5gRURj7fYGpn0UZZcTKXjNpeNfkw5&#10;IU1cpr5Lz/1Q9p2EpeUlqaqukNGxnhtkKedr67Ny7PhhiwKGEH2xFr4fC8CwvimGE1Y/BEmgDWOI&#10;zFHE64H3g288t3ZJHinttN0wokgwDCfEcggREmCM0C0zGJZoTwiJyFJYGFZmNwN+cwLLJbbbBWmR&#10;rq/CTyMlP7g4ON/OZco1FiIf6Ou0yMKtKNMtAeljZAiGxcku266HydusVjLUHZN4Q4n0KqG+qMRK&#10;eu4uBuSBgCIql/GWpuZqmzx6r5KhA1LEHYFVi+Cjww/2d0tzTaGt+nI/CPpceJlwCTPxHvfpqcO7&#10;5Llnn5H/+sG98rP/9xflb/yjJ+RHfrFEfvY3muWXPjEsH3jmnHwh72tyqOm7Up79riTGviFHSiek&#10;pLxN1ue22lDuu3YSaPsDXU02nYZ+5uTHOVMv0KzdlZgruHYSvFwspMFGwAuLk9YPgr0QtfwdHSZL&#10;kG8M+eCN8oVHdnrZdxKoa+ofA2NianBDlm7JU9aLJso0v+CUrTiEDMbyQw47Ibph5kGeuFEPHz4s&#10;Tz31lMGn72G0LZ67JvuT2qcnLti0iu3AhHzI0AiRQBYirkgcU9RXpPE1MNGmaFBYhk5gd5oQyTz5&#10;gHhw5+DCpDI4bucyhcD4bXxsQDKxYNoFLkHcRFODGZsUzt51Ax3N0pNpkLbWakk2l0sqVi3tqQZJ&#10;xuskk2q2dTQRClQiy5zhRqK8aCgIDFxL+/fvMzOej3Wvu02J3BqfHLDVOebmgvlnE+Nq5TeWKyG2&#10;3beEaOVSoPRUlxyXA889IR/7/F75mV99Tv63n/x/5H/6of8uf+Mf75X3/MdK+acfyMh/+cKM/NH+&#10;a/JUxbekrON7Ehv+nqRGviZHi4eULBKabqBQ7eT6Iu8oCGx3xXJ6Thy0dybn0+fvB0IEtHMU+Zbm&#10;JlsCjH5KxGJLrMFkixMifRy5xpH/QVR6D3DnQV1jxZeXl0au/gUhrq5Nm4XY3t5h3kEnRQgRsoMQ&#10;iW1hSA1LESOKVWyIOsVKfPLJJ+0+3rOuz1RmxuRgZtpI72bYJMTCwgKz/gAuFOCLPmMdYWU4Ad5J&#10;InQ4weL/ZbCUd3pFYLW6hZhrJfr/8/PaCeqKbYNg1qxsi7FLfo20NlVIW7JekrE66cmqRhFvkI62&#10;hDQ31kmnVmaDasiJRKuU6zsRDlQilQsBOhlCjtRFfUO9FG0QYu5HvJcQ5E3JfX5U8vJP25Y3CLvZ&#10;Ga2j+hKZ6E9skEe0AN3JcFIEg53NcvzUGfmPH8uX//MfPSJ/7ft/RR76m/9R/vf/7+fkR/5tnvy9&#10;X6+Xf/1HPfL7z6xKecfXZGb9e9I1LZKaEKlpuyT7j7KWaqA8gKj37QRA6CxCEG8iGC7YrNlJAIEC&#10;MeCduR9IAcKbVkJMJOOysjYjL6hwPbs+JzV1lZvbkAGGYZB1WJOuIESl9wB3HtT19PRUsFDC4sSm&#10;zArLL9zde/c+Z7IXHnDw7ZDRuEWZnueGHLIa3uA60zGYowgxYkXCXfDH4cZ+KRo9F0mEjk1C7OnJ&#10;2ioOWGZYanQQjk5U4fMoQnuz8HTR7rBMISA0AhPkyvJUxHaEyE4VLDeG2zTeUiudSnjxlnrp7MhI&#10;U2O9pJIQXqkRXlFRoZSVlsmZ06dNENApmrUyM+mMDA0N2rsoKx8OvzWEzIegQolkqm+ospDge50Q&#10;0YyZi1hTW2mT8y9o/S2o9RtrqLA1QAMhHy1AdzIol1t07GuYX94k//D9+fI/vecj8tD3/bo89AP/&#10;Tf7nn/xj+Zv/5ID81H8ql3/xe0n5kz2zMjT7Ffnzv/grmVj7nlT1fE8aBr4phQ3T0tcZuOB3ctQp&#10;+Wd+bqyhzLbSckJkXBkvCAKGfn8/EAPlghBbEy0yvzBufZV99qqqyjZ3uuAe5At9H5nH/1FpPcDd&#10;gdc/09iWlqOj9hf1+uEjhywKGA8hQA6j8OC1ZOoFcS0M6TEtkPFhxhNxpzKe+MQTT8jv//7v2zAf&#10;v+PZXL94VT52sElKxs5HkiHYJER2xnfCCyOXsO4mICIIkQ5KQakA3ou1SoGiCNFI8bVg38JhJTRW&#10;o6ipqTKfMudu7dXUVEuiNaaV06Wmdrv093VLX29WBth9IROX/t4OFQrB9A53zfr7/J3T0zNSVFwg&#10;C0sT9zQhAvJ2/sKCVFQW27gsDWl5eVGalRBZEDsgjWgBej8AEpgb75IDpZ3ynl8vkb/24x+Xh374&#10;D+WhH/qA/LUf+aD8zZ9/Wn75jxpkd/6UPFe8KMXxC5Iaek0KUt+QIy3flcLMt+S5wmlVloJpPDuV&#10;EMk7YDWfREuljI8HhGjL+OkRoYICer+MpdHOCaiItTRLfX2NxFubzF1aWbW19yP3YC0iG/BE8dxO&#10;L/dOgdfzyMiofRN2yg/LUj9n6ck9e57V9jlkMtkJke/HxHxIkTaLkoOliPs0PJ6IS/VDH/qQvP/9&#10;77cxRe6DX5bWr8ie5uGbkqER4ujIkD5w9yzA14MTMOYtLE/BsNCoAAgRotxuHBFQYXRuXECYyYOD&#10;A9JrVu+MahmdFmGZaq23aNJUrEZScdbpLLc1OhPNaj1WF0i2MyUvb+Oa5b2ML1ZWlpvmyUfDCssl&#10;onsF5I9ggnii0QIMGCNaP7sm7ZmYbZu008fFXg+UbXa0S54s6JYf/s9l8tBPPiwP/fhn5KEf+4T8&#10;f979J/KfPnBCOgbPyde/8W2pbz8vH9k1Lr/31IJ84sjz8kjRN+Rw83dkV+GSnMmrktmRjqC+FFHv&#10;2glgXD3RVCr9PR1y8QLEF7gOESoIEDR2I8odTgzkH3nCVC1IDwsYeZBIJk2ppsyA3/AYIXP4Pyqt&#10;B7g74BvhtWpoqpGz54Lhp7DcAoPDWTlwcL/JfbcQARGnjBVi3ePV4DsTKcz3RPYztYYYGAjxgx/8&#10;oPy3//bf5CMf+YhxilmJKgdr2yfkQGpKysYvXEeCmxhXQhwa6LXGAYvmktVbBWNw1dhoqLA9UUVU&#10;HiYvBYeUconKyYvd/pl8PtDbJW3JZskkGiTZUqPHOpuUDLqSVdLb3ihDXYwNxWVyKGUT+dl2iMnb&#10;HWn2Yry87XtwI588eVyGhrqMDMMf8l4DeWPJqlYlRCwA8n7u3Lq5kzuTtRZxe/8TYqfsLsnKu3+j&#10;Rv5f731a/vpPPSbf9/NPyR9+tlLGps/LX333e7J28VV5/MSo/KvfT8q//Uiv/MaXFuWjB1+Ux8u+&#10;KV88vixHj5fJcHf8viBEFr9nHVsIgH7FESFBFDl9DMtpp5ODlwtQHi8T8oXfANcoLxG2fj0qrQe4&#10;8/DvY/XfUC3r56+Px+CIbO3t75CDh/abVR8mRNz8uESdED0IEoWO1WownhhPZAWbT3/60/KBD3xA&#10;/uAP/kC+/OUv21gj7f3KlatSnBqTwsG1SDKsgBA7MgklJF+w++21EmF5n3oBKcL+BNt4YE2YqJys&#10;+G1uZkriDeVKbnXmFiSQYLw/JfNjwYLUkEBgGQXTMBAUCE4w0NUs7UnmvFyOTB/wIWtrq2xyfvgj&#10;3osgbyxd1dOTsQhhCJHGxH6FHYna+3IuYhiUbWGiWw7X9crPfzQjf/NfnJB3/asj8vlnM3Lp6mvy&#10;zW99R0amzsvHHm2Rf/gbZfLT/6lc/sH7WuTff7RffvOxZfnY4RfkI08Py5cefVbaYxWb03kgxZ1W&#10;b+SXts8C6Kxny3i7CyYUUIIREBZ+LUqQ7URQHi8T8HP6AVajr1wT9ewD3B34N2Hoqqm5djNAMSy7&#10;mEPd2ZmQAwcO2Bivu0w58u24zuIwkBseReI+8HQQ4wHRMl8eK/KLX/yifPjDH7atoljBhiXd8CKa&#10;pXjxsnwxPy3FI+vXESJkWAkhtqVVC9bOwcTdKJJ6vWt3AqRJZhnzwqohxJbAGgZW8RO/HiFOTY5I&#10;Y02+LeFlFpAKL3cNXocNIeHCAjA9Ix2v1XwE66ZGvQNyrqmtlg79WK7JhD/kvQbCl7t72+TkqZOm&#10;abGE2/Bgr7Q2llgdeR3cj7D1SCe7pDHTJb9/YEL+xUd75b/+aYf0T12VV7/ylxLLzMuv/t5J+Vv/&#10;18Pyf/zsk/IDv3BC3v3LpfJzSoq/+LEBed8js/J7n6mWvOMnJNVcKrG6YP7mTpysT37pB+YFybRY&#10;vwoE00U7x1K636wlJz8/d3ANRRsFgHB9yp/77APcPfANzp+/IMwvZOsndsnPlaPBUnsJOXnyhPGB&#10;EyKAo5hvyPfDo8jvWIrIN8aOMZywEok2feaZZ2TPnj12JOLUJ+3jhsVAeOGVr8rT1b3RhJjWzPEy&#10;XuKEB/jfXZmAhPx6LqG9Wfg7YXnmQaIdQIiwOuG1nG9HiJDY2tqyJONVtrq/E+HrLU7NPWB8IKFE&#10;USYrSwub6YXfwf/Xrj1v7tx0OmbW171sJXreJiYHpLi4YHO+1eTEqGTi1baV02YdRdTLTocFDGnZ&#10;evs75cnKEfnIsXPy3744LV8+NS27T/XLv/iNM/J//L0vykM//GH56z/2R/K///1H5fv/+WH5yV8q&#10;k5/77aT8yqe65dOP5snpo/vkkx/9Q1swnOXPNi3FHVZvBAUNdrXYhs7LK1vbPUEOEANeBPog16IE&#10;2U4B+UeGEDGOHMGVNjo2qv1gwmQXfQASZEgG8P9OL/NOgbc56j+dzhghsshJePiJI8tOtrfHlbxO&#10;2Ld0MgQQH3MNIT1+45vCS3CFjyfiOiXwhghTCJH7ORJ5SoANswsgUdp+a++UPNs8KuXjFzbJ0AiR&#10;zWBnZ6fsJbwA36yboQxMY4aSCSw1WNmJM5fU3gxIj3RxkTLQTyGJHqWQ5AELbTtCBFh3BMywAg1u&#10;0TcitND+U/FK2zWD4J3wezx9opxacedWl9k2ULkkdC/BCPHlczI7P6rKxSnTnOj8zEWMN1Vs1NHO&#10;E+y3CggxKF9WKtr75c+qVuXDB8/Lv/6jLvnJXzwt//PffVIe+vHPyUM/9CF56Ad/U/76D/+W/G/v&#10;/ZT8zX9+XH7utxrlY482ytEDh+SRz/2JPPyZP5HDe56wLaXYPWN1Jkg76r33KhaVEIezMdsDk2hj&#10;F04IKpRNgg5wP9FGcgXZTgJlQn6xIMXp0ydsnKqqplzO5J1U4m8xGYObFJebR19HpfMAdwdOiKlU&#10;UpKpZrly7fplMDleuboisXid5Ofn2b0QIbKXI9YdATMoO84X8BFtF87id/iC78vO+izxhquUZ1jv&#10;lLFErvM7ecHQKU0NS17PckCIaiUaIZYWHlctsdImojOmQKQOpITmyMoxgP/9GmGsNLw7SYqkBXyL&#10;DyxD1wqIIKLxRrkzAdfZ9aI91Wib2zJGdqsWEPew8S2BNxPjg5vRrLmkiOnORNHmljoLWAl/yHsN&#10;nrfl1SkpKy8ytzMusmW1gDOJelu5JKif6Dq5H0DZVpUQZyaycrx1WD5XOCe/+Pkx+Vv/Jl/++t95&#10;KiDEH/4jeegHfkPxn+X//aPvk5/8V4/Lb3y8RkorEsEei6okxWoLpPTMQTm053GpLj5mgVhB+jtD&#10;ofB+wCbPRFbPTI1bX0IgQICErLOVDgKFayBKmO0EkHe8IUyPGhjqsjUxmYeYzsRUrgWkj6zBRewy&#10;JSqdB7g74Psg41tamqWto9Xcoy5DXWaxYz6bsaOk8X3cOoQUUeyPHDlihpnzBaSIpeikyD14GB97&#10;7DHbFWP37t0WZEMbhwwhRbaJIlYFWf/1b35Ldpd3SVH/mlSPXzI81BpvkZKS4s0FUzE7ISRMSwAj&#10;47dFsOKH5T4nxCjkkt2twJ/FMoWAKTSVQGEhSaZh3IwQn792VbraE9LaVC4DHU3BOGKEgAiAIAsE&#10;GmCXjGy6Rvq7M/rOwDWbS4i8gzqBYOho/iHvRXjjWj07I4VFZ/Tjx6xxYUUn1Irua2+4r12mDifF&#10;8bGsFMW75WPHhuXnP9wqf+s/FMr/8rNPy//6974o/+t7PyH/589/Tn72l78ov/rBg/LlZ06qBR0s&#10;XsAiBhWFR+Tpxz4rT3/5s1J85oA0Vp2RkZ6Y7ZyyU+pvUb81O4GkYlUyOTGiRBiQIQIK5RZhQdve&#10;yRaik/nUNEpgiUzPDlsfQOgODHbavOSlpcC7RdAeyq0/E5XeA9wdUP8taqF1ZdNmWLwYkqN8ryvX&#10;VqWxsdoMM76NEyLeQjgBa4956s4zHJ0U4SS8mrhFcZuyag2uUgjRJ+0zpvilL33JAM9961vfkguX&#10;rsqTZdpGnBAhG16OW5IXkwF3HWIZoXWhUWHCcsQvi2ZJhA8mq5OZZw7kEt6tgOchYDKPS4Nl2xg7&#10;pCJzrbYwAqL8iqyvrdpWUNl0fbDNkQqDKFLcIsKthb+JTmWe4vPPB67ZXEKkPsbGx6SislSJJiBE&#10;ECaiewXkC988PnqiuRKJYC4iUy+yqjQw/eSdQIggIMVumRnrlPZstxyt6pJPHWqX33qkRf7jn5TJ&#10;L334lPzBF87In/7ZXvnTT31eDj736KZLGSJhU+HSvINyZP+TUnByr+x5+otSUXR0c1/JqHfeayCf&#10;jH+mYpXS19sl57UfQ37ALKqios2VXHYyQZD3yakpsxDnFkY3+yiEyP57yCrAVBOGZnayArBTATcw&#10;z7y/v2MzFiMst5BZ1dWlNrWC+906BBAYpIZbFK4I8waEyLdFscNgI96D74xFSZAmnk08nATlQIa/&#10;+7u/axGrPMt7+iaX5Ymq/oAQr6l19ZIS4atKfpCLkw/gHOJjEBorg0bEi1hRBibG9GQcgo7FuB8Z&#10;o9C8yBEmve3g90KIZN4JkQrxCNMwSYXhv3Hf8FCPLeC9tfPF9YLBrs30yMxQRka64jK/MfF6MNsi&#10;SbWeLl44fwP5BoT7VTXLl6S0rFimZoauGwy+10C+yB8D1Ilks9TU1mwQ4jnpyLTanDTfFzFcP/cj&#10;IESiTv3bz4x0ydBAp61YxDq2ldqW808ekgPPflnK8w9K3vE9ZkH7/dTTYGeTbSnVXJMvJ4/ssuNO&#10;UijIJ8MIHa3V0tvdYe3gklqJEIgThC9+vZMJEdk0McHC3WW2/Bd9AQsxm02pgK022bSysnodIe7k&#10;8u40eHtjp4vh4W4jRKLhX3hpS25duMwYcKGtM81EfCdEjDWMMbwZvvJMmFs45xr84RGnPjeRaTaQ&#10;JJ4BpmTgOv3v//2/25QMxhNpF+StrnNSTrbPyUPZjlYZGszK7PSEXDi/buNxr2hGvvIVyEAtL+1A&#10;rBfHC8kgHQcCxEr0PanQMiEyXBFE/ECOnskw8d0M3I/ZS+bRIsgk7+PoUaY3I0WsuOmJUWlLVN8w&#10;jugCjvNRtZCSxw/IwKG9Mp9olIXhdhnrT0p7ssHKH0WIpE1ZqmsqlRCDbUsgnTAR3UsgbwiDnr52&#10;/S7VsqQN8bx+t75etZSSNbaT+vYu5fsLlNNJkYhLm5KDd2AqaxG3icZSWxi+taHYNhZmH0V2TAnu&#10;D9yNlcXHpKEyX+8pCS1/t3MIEcWgO10v7emYLWLhhEifwxUVTM3ZuYRIvsHo6Jgprb5OJm65bDcL&#10;QLMyzVkTmCzniGvNn8tN6wHuHiBEpq+NTfRvGBUQYSCz+F7rG1s/McHeDSIAIUJsx48fN8Kj3YIw&#10;dyCfITe+sU/ahxjDi4Dz7Qm0ed/73mfzFLEg+Z1nyd++ii55aKCrxXaJYNJ2Z6ZJCaVB+rQRTU0M&#10;yfzctExPTagJ2qCW4sym+UomfXk1Xk6n4oVYjWhgACanAsIZvxm4j/uJaoVcmYhJRcD04eXbtiNF&#10;fluYY1cHteIGUxuCYIsQlya6pFc1/dbPflSy//U/y8wv/wcZ+cgHZbDgmIxrHbAtFGuaukXocCKm&#10;86Dd9PW3G9nwAXOJ6F4A+QI+fpKXd9oE3iX94EODvRZcwQo9CPVc4flOgLnSNyKRAUFV2VStHNn3&#10;pDz6hU9I8ekDai0etuAjf4ZzNh+GHJ0svW3d6yCfwbBAvaRb67SfbW0UDAkiDOhrO50ckEUQXXVN&#10;hY2fu5eksytl8gsZg7cLoXi/LFe3U+B1TfALWz9NzQxfZ1C4zOK7nTx1zDggTIic46VkbBCDizYb&#10;xStch0N4j0/ahxR90j4GHFYmi39/6lOfsqAb0sTVCpmuX7giDy30Z2RBOzlCkg4/2NVsO9B3pmps&#10;IJ4l0EoKj0trrF5mZyZkbXVZO5JaSC8EY3y4KiFJTFwShRzx9RKAA/tCmM7guQVw+O8cyTyDqhSM&#10;9HFvMJBKxbweIZK3pOZ5bHObowAI/4GWCmn64G/JyD/9BzL+d35K2n/sXZL+2++W1PvfJx2nDkqy&#10;qVzmtHyvfeX6dzghsuxPQ0O9likYEPaPGCajW4U/G2hIt5/Odgi0r3MyMzsiZeXFplVduKiW/fio&#10;pFpr7vvJ+beCcPsYyjabK7Sy6Ji0aTs5fWS3WYruWnaL0I8gKs17Fdb+O5ukpaFMFhfmTTi5yzCM&#10;KGG2UwC5DyvR1dVVbRIiY1KE+KOsQ/rIIpR2+sMDl+lbB29fkFRFRZnJpShCJDL++Imj5h71eBYn&#10;RDyHuDxR7qPIMMwjcAeWIvdimMEfvgg4Y4ks/s1YIvEwuFB9vVP466GBQ3tkqqNps6PTedAo2Vl+&#10;cjBte+h1qQbNJrwdyVq1IGttikNfd0Ymx0bkihaYcQnGqbDoIEdYHFcqxIapy8vI7HYFARQEQKg8&#10;B8tTEUS3UhgqyMkpTIRhQNStzdVK6lvlCcrULQPxKkl/8kMy83N/W/p/7Ecl8UM/II0/8H1S/7N/&#10;Xxq/+DlpLDulFlTP5pilp8k5ZAuSyVabehFMKn2zZLhFiE5gUfffLkhvaWVSCovyTEuiYU5OjElz&#10;XakFjvCdo4TnOwm0DY7zY53Soe2jQgmxrvyUlBUclkxLsBRgcN8WEfozOwnkeaQ7ZvsiOiHeT2Tg&#10;5RlUwVddUy4ra9PW/gnjz7TFJRaPGSEiHJEtyKf7rQ7uZXhd4+kjMHFufuw6QnR5NTs3IocO7Tcj&#10;yMkQ4I3Ea4h1B6neCo8w/BaetA+PQLTw0p/8yZ+YdYjRxhxFpmKQPgrTQ+lf+kXp3Pe0zPTEg84+&#10;tdWJXCMmqg6CZDdyCJKpDSl2jEg0aCEnjIEhPgSvW3ZkhLFAXBRkxEmRzEYVxAmTzDOXBPcH6dCI&#10;eR6yfT0L8eqVy9KZidv6pEuh/AOEXlv+IWn6zV+Vtvf8hMR/5Ael4qd+Qgp/9Zel4eAzkmwolcH+&#10;Lnnt1YAQ/V2OF196UTtXmzQ0VltH44PmftRbgRMfIcaz8yO2q3f4+p1AQLTrsn6ebaBKpasraw0S&#10;l3AqXmNrvT4gxADePiAMplZUlx5XS/GolBYcklNqKWZVCQyUxJ1pHXqemUPJikwz2l/vRzLA4uvp&#10;6ZWGhhpZ39hJgX7ammyW1nirESKyBYFoQwj3YR3cq/C6pv4rqso2t37akleBgcDY4v79e8yl7UNz&#10;AO8j340peR6fEsUhDn7H2vP5iYwn4hbFY8k8e9yljB/CTUzLYIoG1iLRqQ81vetHpOF33y/9uFNy&#10;wsm9M4URCIcu6WlrkOH+Ti1wMBaBGwJmJ/IUFqciuMZEWPy0ZOZmhMh1fodIcWtQAKxCCJFBUSrF&#10;ySmKELn+glqU7akW6UrWWNg8+fVyMHdsaiAltfu+LOX/7l9K2d97rxR84Del5dR+vZ6UbFot33ST&#10;kvDzlh6E6EesRsgZYmZuHy4ZPuAbJUT/8BcuLsjwSJdU1xZLZzaxOSYJop67HZC3cxcWpLikQFip&#10;gwa5okpJMlYn/Z2Nm3XzTsdWu+42j0gnUy1UccJCbKw4IxlV/HrSdcH8zY17o9K5V+Hlm9Q23lSd&#10;LxMTo9YWIJBcwbVTQXmQQT093VJbV7m5kwKenJY4E/Ez9jsCGdmCkHQhHZXeA9xZBHV9WWX6iG1c&#10;vrwaWPAuq1z2jYz1yIED+8ySdDKEGDGGmNkAKWL5bcchDucZjLDweCJGFnzEgt8YXUSZkibk+OST&#10;T9qapw8V/cI/kaIvfFIGUoEmHO7w/r8fHQvjHdKWqJGpiZHNOYuecV6KeUrGIDG0MUJeMUkpKMyd&#10;m3k/pxBoADRa3KSQEM9DplTq6xEieRgZ7JGuVF0QSRnKM2VgysVIZ5PUPfdlKXn4TyVZpiY4C4JP&#10;ZaWvo1HJtEnzsbVOnvufsX4BxH7k6AFZ2yDE8EfNhf+eC4hqZKxbSsrOSFHRaUkkGzZdPCAqrdsB&#10;aV26smKbpPLh0ZCp3/ZMiwn3XOXnnYygfQdHpqVgGTZWnpEDux+TY/ufkoIT+6Q3s7OiS8Mgz0xF&#10;ijUUy0A/Uyx2XhCNE1g43+FzCC/b3WWEyAbZtH/2BWXlE+ISaP8o7D4ck5vWA9w9+HgtsrSissTk&#10;XdiYcNnX29umhLjfvg9GiJMi384n2CObw5yxHXJJER7BQGMs8uGHHzbrkEAb31gYK/GjH/2oPFT2&#10;1CPSF6u8QUDS+Yms61cCIdQcDdODDHCdpvWZ1ZUFtaACQnQXI6SEBsa4IudUBORGQ6RheoG2A5n3&#10;uVFYiFQmFULF3IwMv/KVYHrE+Oigbf47q3n0LXvQ/sHieJcSZZcMaZm6UzUy3p+Qkd6EBRElG0uk&#10;ouSkNDc1WAVBymglmNiQOXMjy8sr5PjxY0raY5sfMZeEcsGHzz1Hg+3qTqr2WiMdnfHrduJ3hNO9&#10;XVy9xlJJdZr/qmCc99y6tKkFnYmV31dzESEzyrJ1vB5Rz+TC750ZbjPrkACbJx75jBFit1qINmVj&#10;m7T82ajfb/bbWwF/N1ORMvEqGezPWp9yIRUlwO4W3sj7uPcGcH0j7w6CxSB4trbq7s6aAnhJiZA+&#10;dOHSogXZEKnuhEi/RkiG0w2/M5yHB7gz8HrGUEJh4buE5RTDO3yvzmxKrbVDxhFwhxMi8SlMqse6&#10;g+TgiSgSzAX3OSl6kA1cxOLfECEcQ6ANMv7o0aO2ofBDQxsrl+Rqv/yP++jEoV1Sln/YNGfGWYwo&#10;+1ptIvt5FbDuWgyTIoWAnJzlyRD+X3y0FDZcKMgzfI17ySAWmQfpALdEc8kw/G7uWVmZl0xrrS2x&#10;xTJco30B4fV3NEmHWrVd6XqJ15dIm95DBG1HutncrL1dGe04nTI0OCSDCs8XRMKgLgE+WLgsFjwz&#10;FywNFaXlEOoNLl9ZVg11SclvTi3KaX22T832bkWPnD03I2vrMxLX9xeXnJaevrRem7VxRU8n3GBu&#10;F1efX9ePnrH5k5TlwvkLwUbKrVWbczXDwvNeR0B4118L2q0LfleAskb4KHkgfP928OdIi/FmVqlp&#10;qMyT0d6gzQfpB/0j9xj+3eHXeb/nxa+/VbB64ajg/USOs5oTqxYx1MEat1EC7E7BCcYFYhi59+Yi&#10;uA/L77zll+3p2Ld1ZmZaxlTTHxkdkTFVfkeG+mSgr0v6tV3H483S1Fxt/Y4+hOJZW18p/QP9gQWp&#10;CjmCEDnjeQgfwwjn5QHeHKhPlBdc2nX1VUaIYRkHIRKkSADUyVMnjBdefnlrL0S+F4RFtPAbJUSA&#10;7MPQwvuIVfjII4/Y0B7Dcsyd5xzj5+Mf/7g8tDDRaR03t1MvTnZJnxJJVdFxaa7Ol1RzmYwqIdKx&#10;BrPN0tkWszVEtyMoCkKmqBAKxkvx20I0ZJKC4ZKkgcLSsDWZJvMs3eOhtwBiJI3tCBE4KbIVVEtj&#10;uaRVG2YqRaKlSsqKTkq6lfmV7dqJBtSKHJCF+RlZP6vW6uqyao9nlfSuyMuvBBqJp+UE76A8+QVn&#10;bPHgwNoLCJGPy/9r69MyMtIpo6Nd0puNG1qZ7qEEfObkPqksPi7V5SdlVO9h3HB2fliaYtXSrMpF&#10;PFG/6ToNE+3tgnR4R99Au+QX5gXjJtoohwf7JNlcYdNs/FtHCdO3EuF2tz1on0FwCxPraYeLSjRY&#10;dMwlHOvVBp5tsQjjgc5mG0fua6+X6eGMte2o9zqi3sXUFDaY5vcb+oa+28gOaF5QLhbGuywvbEFG&#10;FO9IT1z62xskCwlpXsZ6E/Ycz+e+/07C07ej5Tc4593dmTrpzMS0zQeEcCvIFW658Pvc4sw9D/8P&#10;KQH6ka2YE7onN82LStYrK8syoBZttjMpHZm4pOL10thQJYWFBVJfWyGNNYW2MlVrY6nUVJyW0mKV&#10;U+mYBdPQ/s+em7NdL7AMkSssMMLKTcgZrA5fwYlFKzxv5NVh+cg59/w6wnWw3fl28PLm4ma/7URQ&#10;HuqOnYtq9Lu5wuJyiiPKe3NLrZw4cVzlcbDThYPvxVJruDv5jk54twq3EhkGgxAZK4RfMHAIBOWc&#10;YT02Fn6oXa0FiI/ly4hEY6zBOy4dne2RsK4Yd0JzRgj1tDWaVoblFkVOEAlWFeOJBMlAaryYlyKY&#10;ySAFY5CbXTYIp8VHDGOTaTQBKo/nqExMXVwekCzEFH6X/x8csU5x2U7J7My4LMxN63v7pFYtpLGx&#10;YW3w5+Tc+pqS4bTMTquWOdgjAz1tMqSd7pySInMQyXtuuk6M5KGyskKGN3bOd+Jy8hkcapfaytOS&#10;UWu6rbXSdt9gFZSKoiPy2MN/KgeefVQaq89ItqN5060zMzsk1bUl8uxzTynRapn1Gte9obxR+OoP&#10;ngaRrJVV5fbxcS8RVJFsqbQ5p3dbOL8eeL9jO9KZpQ0qOU0OpsxtzzxZopyZCtS+scIMcwZZeLum&#10;4pTEmiolpcoPClCDCsyRvtYbCDH8HodFJYf/12eC5xgzVytPFUeIF9KD8JisT79g7dx2/d6ZWIXl&#10;o6kmT+INRXrMl6QK6pbafFMou9O1d4wQPY/XpbXxv5cVhZb+O6ekzkIVRIenVTmrLD2jfaLfhAz9&#10;EIGRK+ghCtp6+FpYuIXPo8CzkItr5rQ9lF9fTovhB/5HMfa0wiCNi/r85PiIJJqrJGVTYBqkO1Wn&#10;/TUjw8iViWEZ60vKzGibRcC3xaulKP+U7aRw+eqq9U2iGZl2VN9Qb0r2vn175Yknn5TaulppibdI&#10;c3OLZDJpFYhtJm+wFrLZbpNVIyOjMjk5YbJnbnbOyuFClXoDXk9bRMoxOKcMXA/XSxS8vLnnUQjX&#10;0U4CeaeeOjrbpSVWJ1f0+7h8czmF/Izpb8WlxXZ/LiES+ELboU3dqoXocCuRb0aAJot8M56JG5Vg&#10;GxQmvJcsBv6Q7aatpMgYWrqlTNpilRZxOZSN2Rgb44V0LO/MECbzEQmogaCcQMKAPCBEGhkDmdwH&#10;2UGIHja7rBnEp9xYUyO1et0sRG1sZBKrEfcGQTVUKA0VIo1ym/I/eFnJGYuVqRdrq0uytDBnexx2&#10;tCWkqOCkapgxc492phulua5YCatGtctSQSFAcC4vz2+mFU7f30E5yQ95a2tvvW5yvn/QYSW0lAod&#10;yMbrDHdZX1uDnDy8S/Y984gK7jzpbG+US1eCfRWJhEtlmuTYiQMSb60316n71MH1ZLfxvhAR2z0b&#10;9wX/B9NBOOfIJNiionzr5DQ0psm0NJTa+LBPsXkrEYzn4tJUC0+PKFm0qXG1rCYUQ6qYAawqxu4S&#10;TSXSVJ1nBAP5tdQW2E726Vi5jfV1qQVG/TLxvL+rVebnZmRJOxDz7TIJva4WI+9zAok6Z8cTgrAg&#10;XmCEx/h5R6ORXmei2tpJWt9HHthFnyPtJ1ZfZMMJDC8QmAV8ZRusTNoCeaUcvCOqTrYDebPjxnku&#10;qDssfd6DZTrcHbN+24tlqv3a5g4naqS1uULS8RpprC2WkqIzUl5eZu0YkmD1Drw3tA8XHBAX/S1M&#10;lIHAD/6HCDh3wkOoENpOf6bPo+SizZM+8QAEMLC8I3EEuKZQeBFCvC/3HeHzsdEhidFWUWq0L82M&#10;dMj81KAqtSroVua17LjEA8UlrZbiiSP7pL0jYcFkz2s/oC/V2+4JRZqPEqmvr5TGpmrpyqaMODlP&#10;JJukNdGopFklTc11er/Ko7pKrZ8qm9PIyjfVNVV6rdrWRG1qqtc6q1MybdJ6i9kcx5QK2ba2jJa9&#10;XcvVa2UbHBwwUh1jk2KtH0C0I/ItINetWAoC+Zxcz507b2V35NbLG0UUOd3KPVHnbwaULZlMWNTv&#10;pQ0LPizXkJ9NzTVmcBCMCWc4IVJvWIi+OXBQZzcS380AGaLQEGAIIcJLpEM7xzCjD7CJ8EM0Jpaj&#10;Ys+00Z6YLWPFHMPW+mKJKxJNpSaccP/QySHJjmS9rCwHO8znEoiTBxVJAXgxRIJWSKcgA2fPqWWk&#10;DaTh5AmpeuSLklAzeUQbEYRI4WFrNEgqhYZCZrm+HSG+9NLLMjU5Jm3pFnMJJZorTQAQVZdWzb1V&#10;hRYa+kBns4xrGdjvbl4FSaBBE2xQqdroUKQF6u+gTIwjNjU1S1Lfwzihf9SAiM7JxHi3xFWxmFYr&#10;AoHlApf34DqDDKvLTkpjXZF+jI25OAo6bltHTJpaqtVK7Nx0KUBowQK43KeNxyfya+PhN/Jwzcnv&#10;Be1QF5dkZU012oUxSxPSZooIHRyFg0a5uDhn20AxxuqCNVcQ58LHoYD9z3MbxzDB5D53HbhH76Wd&#10;4U7ke4C0tq+UolmJLq7fqblGjw0ldp6J67dTK6vw1EFp0f+Hu1uMNFHSUDQgBA+cYq7sjNb/+loQ&#10;MIGwTrcqQXU2BuSrv0O8c2pRQB4TAwlbuBsS6VRLsz1RaUSX1Ly01BUY8bbo/y31harklJkF2KvE&#10;29terwI6Yf3AyIi8aNo2zWeD7L0+HDxDGlhr/J9bN37f5rMbATxb/wdC30GbhbRJM61tl+X4WtUy&#10;ZtGFZKxWkvE66VRiyHYkZai/R0ZHBmRuZkotnWntJ+OqFE1a/0JwM1YPaUFU9E3qDeJCk0aAIEi4&#10;jqeHRTN4hv4I4aHgEoDGUAj7mBInwGoipEccAEMhpAPZohDTh7Gw6NMAQcm3CgPhH1hdSogjg7ax&#10;8fRw2sptytNkvzDUcXZlQa3Dzk3FCiU+7/RhW7+Xdk+/xHXKWD194PylRRO6l69ubUxr/Ye+pOTJ&#10;uBbTlBh3XFmdslVTFpcmrC/NzLHzfr8MDmdlSNHZlVTiBQmJK5kmkqoAxBu1n1UYAVdVl0p5RbHW&#10;T6mUlBbqeanWSZl5aqqqKqRChT7H+vo6JYFGlSkN+h1SNj2kXUkVY4A5ldQ3c/IAW1vNzs2qQTG3&#10;aalydIFPfbqlSv0BJ9UoV7DXdbjuw/Bv83r35CLqd87JD9O/UEA8ViJMiHyr0rJCa3vc72SIFxIP&#10;A5PnMYxulxB5hraMssZkfNo0eaK94wWAqyDdhxa0kVnH2+hsuFrocNNDbTLWE2jJWSXEdHOZCa76&#10;yjNqURVZo4QooggE8iADdAa0IQqF5uiri490tEnsicck+Zu/IeO/9B9k6APvl57Tp7WBo1GNWUej&#10;EqgQCoHvn/S2I0TmDnZ3pVRjLzOLYEiFHO41XMCzuFRUcLmF66AjMVZEWdMqeEeGWKXm5evSDr8D&#10;kB+0wJracus8/lG9g03PDEpCrYhNQgRap5ABWjyCNv/kXqmrztdOFyxA7GD8sKcvI2m1FvsG2qyB&#10;hC09yNC03vU5GRvvNwwMdmuHX5Sr1y7I+QurMj4xrM8ntZ4bzIol7JyOXqkdM6Ha2fq6vmd5SQmx&#10;1qKHvS42BXNIOAdjTyGBHSG4ffyMOvRrnlYu+I3v0N5aqWRTaDvQ42rE7dnTVqfE1SDDFgiVkMmh&#10;lLknSZtvWJR3VMqLT9g1e7+Co5GhgnfTjmfUYlhTQUmHsu2uOlJqwalSpN+kDXJVBYmxcFyaMSU6&#10;CA+vCAogXhIsUto7JImVh6sxWL80yAttyNrRBmE5vHxY3OHrjgElZQjel8wzhPbkdEDyuGYR/POq&#10;pPJuXJ0spIClSnBYh/bFdrVYaytOS1Ndmbn7R0b6ZWpCBbcS3dLign3jNbU6XDASTMU+iASpMI7s&#10;Ast/x7ojpB1Nmf6GZQe5QWxEWDNXy4FSy70orfRLxmQgSYZHIDyEixMp43PABTLvJB/8D4gMRT4g&#10;nOjvpMF4TkatLdKvrlbyKD5l34L6MYt4rEfWV5cNs6oAoYzw/XGh5ysh9kKI19Y2+w5gZ4VwP70Z&#10;gvu2ngWBYhosmP/Cy4Eiyo7v/E8fw8tz4dKSnFUyZTEM+ij9eXllUhYWx21/RtbvHJ8YsOGWEQVr&#10;Ivf2qqLcmzGSSKHI67G2tsJWw2pQS5UAFBYagFyxVGsUxcUFWi+VFjmOxdrYWC/NTY1m6SPs2cUF&#10;ouU8m+00i5V6HRnR96txwreemgo2YACuoCBfOXqbcPi38jbzRhAmYGQPmwOjTFx9HkK83vMFSSKn&#10;8FxAok6IAGUMskKpJ58givRuBp6Be+AgAnRoo7yH9kkdwE+4Zc1CBN6pw7CpCtrg6Kh0ZrRihHpK&#10;NdBLF4Nd7KMIEUuLzgHrUqkExaBRJtVKHNePE3v0i9L9r/+JjP/990rPT/yoZN7z45J63/ukV7XN&#10;ns4ubQh1lmGIlMpAiyXzTkzXvU//f/HFF6S3O6NaYt0NxHedkFchRFlHu2Iy3N6iQlTLpv9nU6pR&#10;t8Xlec1nVHkA1yFkfM80VjqAb19inUY70fLKuMSbytQCajVBTV5wkyFMqUPce8VnDkr+qQPaGdL2&#10;XBiM95VX5EtR8UntOFnTboNtUrSD6rtwBfX0tJvLKZ1OqcYU7EtJo6PRIlhwzZDH5lijrK4Fkaus&#10;54h2Zg1DBVW7WrjhfRHD8PawpIoRwsbzP6faOOPJWEcIaMbxENBYTrgL+c3bUS48bZQsSIjxVXaa&#10;MEVlo57CeeCbBcpE0P6aVAGrLc8zi8xIeIM4lqf7FL2Wz1nyN9Ilq0vBpOvzF87LyHC/kn+ducgD&#10;93ilBdrgkrUo5P5AaYLQSZN3WZ04QnnPzR/wsnk9BvUWrkPK1q0EGzcynlCC5R1YiqZ04urUa3he&#10;IGHcrbThzoRaec0VagFWSlwtZBblZmwUt397Ji59PR3Sk9U8z89q/2J/QxdAgRC6zLnCtXOIMIgq&#10;jQbtxTcKRigieLDwAgGrlqZaLFgrtDWIywWSC01PxwUnR66TFkII0uNZBHJ3d4+m1xW4z1RAQrI1&#10;NZVKtAXa9kuksDjPIkMr1coiYrS85KSMaHtjdxK+/dxYt1qHi7b/6exEn7bNQLHFZV6Sf0QJMWOE&#10;5X3KBW6YEF0Q58J/z70/F9f/dn26HMNkHMCHMYLj8y+eDSxT7dsc6aMAJRhF+/xFJdVzc9p/lVSX&#10;IdWwpTqghNptpNrdk5GOTr5PWlLax1Par1OpFjl+/JCcOHnMLNbqmjILLKpQK7WqutxItKKyXIlH&#10;CVfP2TzZrdSWWJONp7bZuGq7tYPe3h779rQNAKFOT8+YXIZIllT5Yjcd2sSqfhN3/3qwEu2AcVV+&#10;h6jZfST4PtfXO/K0uDTfXNB44iBCeAQOgNBZau3NEiKcgqKFR4N2CS/RXvkd65Ol3B7yTh4txLY6&#10;fNC5u1T41cjYcJ+Sw/buRQqBtslYBJ2SCsIlk1ZiGx0ckNbHH5PxX/iHMvSTPyrpH/lBafr+vyEN&#10;73mPxD71aWkoVw1JWRw/MunQWSFWKom0b3wnEa0vy5hqyYxtIry9TF4ujquz2nlU685W5Uvqmcdk&#10;8sCzMqvEPqdCGldqd0dC33FNXtumTA72XKuqKpfFZeYO0si3OsHK2qQk1dJAqNki6RtBNbhksV4T&#10;ivKS47L76Ufk2LG9qjkObT5Lw4DwuntTUlVTbC7UZbUigw4UdDCCBbJK/KlU2sYi1s+qRnfueoEE&#10;ED7pdNIIlWcYyC4oLLBGcU41NeYi2tSLca0rVRIgAwS0jXmpgB7pjVm0Ji5C3JZYUYmGEmltLJHG&#10;6jwV7iVm5aWV/GNq6dWWn5L+DYLNbUde/wClAGsNAuXcCYfn7KjwyE0s+DksJRV47UoQ9VWFMqGW&#10;86z+Pz2i1ycH5dzaspw/q51xWa2S+QlZXpyxqUBuDZn2tzgv0+N9am1l7J3elsPw/HleN/PMMZT/&#10;GxEQnlt15HdW2xhHrq/OD8va0pSMDGQswph6ZGcZxhTxSuBNiDeo9d6sxNdcpd9FBZKSHoTXq4Q3&#10;MTqkGJEFJb7FBaKzV6wv5RJRGBAfhGjQvreF6//3++mnaMwsyI/FwG/UGxYebYlz1/L5jX7JkWue&#10;D4RLoIwFe9F1K4G2tuJWbbHxSsaFCgvz9bxEjqmwrlCLp7KqzMaTsIqI2h4b71WFcNQsK9yWF9Xq&#10;ov3Sn/o7Guw7BYTYJWdXF20ccXlhWhaneu1bEBRYVnhMhkeyqpxu9am7jShC9OPtwPu6nwMjT86d&#10;UJE7Lwfjbn5/QKprJkPqGytV1sbknNYjQyeQ6/KK1pXKrHkl1qnpIVsmbWS0V/oG1IrsVwVLLVXI&#10;tU0NAxToxibGl6uVVKts+Ue8Yub6VTKFWIuKCk2Rqa2tVKWmSMmu1oiVnUXwRqXV+MFD2NmpMlfb&#10;Q6caOsV639AQeyESf7FVh5SBfB4/cVgVsOt3ugAQMotwc7wdQvRnwoRI++Y9xLrQzuEqvB9GiGHh&#10;FQUXALis0jEVpHNTZh3mEoeTBy9Cg6CTwMJkhAmxdD6WD+uorZXS//Fbkvg7PyWpH/5Bqf7RH5Hi&#10;f/tvpHrXLikpYKmxmHU8niWjdDK0hch36vteeeVVmRgbkpRq1UaI4fxv5H2qJy6ZfY9L4gO/KQO/&#10;+G9l6t//G+n76B/JYOlptRabpI39EC+sRxBuAK6/+uprMjMzK2XasWdVW+ND+kflA7MkWzpRI0m1&#10;mtqUnLMdLdLZ0SxDgxkZGVHCmR1QocF6i2VSUHRcKqoKbJwiaPxnTXNi3iKu04mpfiPEhaVxmZge&#10;lMmpQXMHNccaTNDwQV1Q5YJGMDDYp9rmoqZ7zsZVCgryTMNbWJhXIaMaYU2BjbswZoz1lGwqCdyJ&#10;9YWSaCw2iwbrj6ARgkqwbtHCWSfW3JoDKbXwtExKNAQ0dOg9uZZeIMSCa5ARqwLxHoJQ5pSMzfI0&#10;klKhNt0vqwvjSnR9MqNCDdfYzHiPLGi5uztapbqySCbHBs0CBGeVDC+odcTefkQkXkAT1eNWPeCu&#10;wVJcl/npYSMq8hG0iw3Sw2254brkmufbQd4hO8jZ3JgqjDkuan7XVGtfnhuRef1Os2q1zCgY35qf&#10;GpKluQnNI+R81tyVy5rfzvaEpFrrtX2oFdiZlt7udrNgR4cHZHZ60oKBVlbRtMOuxutJL0xk4Wu5&#10;CP8WdS/nCAHGphACjAMyVEGf89/Q6iFfgIXnEXnj40G0KF4bxhIRgFgbxcVF5sorLs63YBRWJGFR&#10;CAJXsAr6B9WCnxk29yECGivowqVlU9gY86Mv+S7qgD518dKiZLtaZEAtZ9oKwx8T2peIF8Da7O/t&#10;lP4uVSDaG6Q9WSVFeYdUyPuUqBBBRZBWGLnX+N/H7K8D1+3erfPbxXXv2gYB2V5/r5+H4eXliJXZ&#10;1FwrvexKv1kPW/d6GsiFoM4DueMWKu7fwAW8eJ2lykYB89o/UVr4hqOqZEKqKCA9vW2SVWu1XQkV&#10;MiVIKd7apHKqQfNSJw1KrvX1NZYvFvC+kRC1vV+YlzN5J8x1ScyJkyFyH/nPuJ8Hfr1RQgQ8g0XL&#10;EADj3bRrZjHAVfQJAsLoB0qIEF6IQLYB2vtoX6sSYo2cXd9+/JBrEBeF4mUAKw8XDCS5ppnLqjn+&#10;2Mc/Jof+5S9I+U+/Rw7/4i9K1f79MqiZqlGyZEyCzJJRhDgdMmr80MH7lpaYkF9jQRsuhMk3RzpT&#10;Ju+AJH71F2X+594rA+/+cUkqESf/zk9L8g8+IO0FR809tX52ddtyuXsYQcWeXsOqXYUbYtDYVHu/&#10;QNCQCsOL89bQ0HSN7NDgtPPT8Ghc1WoF7tr9hGrJtTKoGvLwaLdpaOm2mBJuYeDmUKFSUlIoefks&#10;81Zo2hkfE1AnYc19Cy4Ag4ZGg+vpa5OnnnrCnissKJSTJ45IaaFaLGohJ1VLb21hzmap9HXU2zqn&#10;jFsxDsoUG0jPrahNa2qjXnEPMnZnY4GtwWpHuDUXtL5JA1cgwozxSsa9CPuvKjlh43pjau0RBLOg&#10;QnJtWQWkWnq44ddWFpVMVKtdXbIpMheVFAYG+uXgwYMWbm8uwY1J5deV/YZ6CAQ/9y/MjinJ4p4N&#10;2oVbGwu4hTdcwxA2qxhxfQW3pxI0UYzT+tz0KGNXqhCqFTM3OWABHaTLOOW65hEX3lm13s4pAZoL&#10;0wglmPQeTC6/uNEpmVQc7D9o43rkb/N7bZUnXK7g/Pr/bwZvE37Mve5p+Fgh44G4pBAQ3EM+cYvh&#10;jm9uaVZBVm/3sELTnj0sgrxPjh87YsKrvr5KCa9KurozFrnJ5tnTs6q0nJ0x1x8WyxUbL3LBvSWY&#10;g/6yJfTDQtvBsxAiyhueioQqbg3V+VJSlGfjaoUFJ9TKrpCMKqHtmQZJJWpVNgXLKub2zahr9Mst&#10;N+b1sGcgDfMCXf/89vDyBGULyufXg3vC1/zc732zIK1Ll5UQG2tUpmSVEINI+Nx7Nq+F8nXddUM4&#10;ryAoO9eC74gxENSh15lbrAHBsjjJqrlCz13U/rE+a+0C0g2/x9NfVtI9evSwKk/d11mHAEvz6aef&#10;NgXuzRAiMpP4FAJ3UPpI2+e5w1H0h02XKcglQYcLEcY5su1xFe7bL7QNccDqXhi0TgbeMVXJEO6V&#10;zq4uKSsulDLtXHmf/5yUHT4sU6rxMT5Rop3PA2ogUzJOernvCYN3rqhQIsKuK12zGXzhsCi0mnxp&#10;/4P3ycTffbdkf/RdEv/BH5CG7/8+qVFSbtr3tDRVF8rczKS8ukF8Ue/hOvmprqqUIdWM+JAQHA2B&#10;aRREh0J2fHg0qQm1bnAH9fV1WJALLqKYWmdVVWUmUB5//DF5bs+zKmieNS27sanRIvOoL7RwLGqA&#10;pW0uUhVauB/4qDcjRMOVjcamjRfN/ODB/TYmhK+cAXa2giL4YmVlSZYXZ9VSgyQ2XIob9WYEuPk/&#10;ZBhYfIFLEwIJXK0diUppqMpTZalSWpvKVHhV216aLIqQUasIF213V1p6shmbv8ryeiuqwJxdg/TU&#10;itq0hC4HZKJwggDWLkpKTDmCXG4sczS47+LF87I4O2Eh+4tTXbKiAntpWolNSW5G8w7hEYwzM6Zl&#10;0npaXZyS9dV5te7WZGVxRpYXpszCI3qVQLJVrS93I6JxLmx+h638OnLzknsPJG7LkYWvhZ7Zem7r&#10;un9zh/9Pu4Ro6fj0MdoL8Pl+fq+nyT0oqfRLzj0d7mcs5amnn5KnnnlKdu/eJV/+8qPWRg8ePGDR&#10;fgcP7ZPJ6UG5oILuogo8giRcGAaksSXocknw1hAIX9JcXmGeWEqt6XYZGu6Q8YkezWOPuf1m54bN&#10;o4KLlV1jsDIQuNfU4kQgI5jJIxYPv9EvsXjwyhDsMjk5aOkwLoe1M47Fo4op/XZGraA57cNLy4yZ&#10;qoK2jlW7aJZTUGYiVoNyI9g55uZ/C0F9BHUT9XsAJ4lchH97vfvYdR6rnDI4mUfd+0ZAGtdh45sG&#10;pHl93nKxVebANcp5VNpzC6Ny+PBB6e8P9r4NA3nIbhQYVChyb4YQIUMsQdo7aTMsByFifaL8PeQC&#10;blP730AuIaJFd6frVaBh0gbjeduRBn5ZhAbsy4thXlwsFIZMoZEimHtVG+hT0CHJND5it37IKCDT&#10;Ue9x8D6ARdrX0ykt9aUyORRMOt+EloEJ1Ykju6TpP/97Sf3Ej0rTu35QSn/uZ6Tkj35PkuWnzd06&#10;MzW2md5276JsFRXlUlpWICNqMXR2p5SkUhKLN0iTNsTSUnzrFVKp1hwh14yfEGbNvCXGRnEJZDJt&#10;VgdMAkYolWt6kB4KAB+HemPpIogey5hxUs7JA42C8Vii+RBgwIWlCzvqfGEBVwdzGpn8PyyHjx6y&#10;AXIXfFu4KOeVlIwo9BvTDsxicmA1efTkzIDMT/YElhMkosID12aPWrYsCdaRSQhLaLGc1sy0ktD0&#10;pCwr6bLk1jkV1u4GNALUfHh+QbgMDv+NsS2iHmkzfm27Z3LBfbhYZ8Z6ZWVhTC4o0WF9Ls6OyuLc&#10;uGFFFQKiU9fXV80ipU6w3sjn7CyrDw3r9YsWuUkecB2inPAtgRPkreVpK/83A/dy9HTDhEdfob0A&#10;XIcoTazRCFB6iNRj7h/thEhRlCue9XRJk2EM7mE6lL8DAkVYMEEZBaS+scGCt7gHrw310NHRKYVF&#10;+UZGb4TsEH5bwjEQlP6/B44hwCExyMU8KgoW6sbKgPgCy3PepkQwvYjhhLm5Ef0ejIf1yPBItwWY&#10;dPekJdUes7FzAnNw1TW11EpZeZHU1WvfrCrVPlek5WduJH20xLwxTJfgnsqqYqlv4L4SrcsKS4d5&#10;iiwUznZS8dYGaetI2FxG3sV7scjGlVhnlEQJgGHMjvHQIM+QNWS6FBD2CwFZex0EZLpRBxtw0tk8&#10;btSZn2+HlbUpaWiskhmtF78WJqB7DUH+zqliMihH1EIMb/3EEVmIkUCUKTKP9v9GCZH74R7kCMoe&#10;Hg8MNd6BsYXcJWDHCNEm4Xc12/wuc3epEET4OUF6KDnz9jqTtTI9xYT8jWXUIoiDl6DJA15Ex6Nj&#10;8kIyRcAHBWR1cYC14xmmQ+PjpYNSEQgBCGI7ggL85u7MdRVYrc1VMtIdhGmHwfZPY90tUvn4Z6Xs&#10;F/6xFPzLfyqlf/ZJ6W4uM0uHBa8H+zrlVa2gqPf5e6hIhAaac00N0Vvl2mGaTYthcm5/P4JjxIQV&#10;ZV3XD4Iwoi4A9QPZeXooA8DLAAH6eRhc4zeEFkIOQegCMyxwucb7hlV49Wp56IBoxSVlRVa/CG/u&#10;cfAMgn9VNeY5Jb8ZxgXH1HoyN2GPTYTGRXhubUGJk6XuFtVi0oa5vGALIODWpN6JKIMksOCARzz6&#10;e8Ln/t6bIXwv9YNSheskLNhvBVidPLO+thIEIF2EEIIxRyNntSDJW5Bf3ucu2SDPfEvebSuW6Dfl&#10;nLZNPbo7kfx5XqPyAMK/+7nXCdeCPOCGVS1f65F+g2LoXgKImMg/wushPPoUpMWRXVh8mgQRyNzj&#10;UYJY1wiC8LvMEtf/uZfy0P+wdknv0KFDRn6B8hKQMEd/HmUgP/+MWVWBgA4LthutBK7RBgFkhpUF&#10;UZiltjyxOSZFUM3oWJ/09rebi591LSGiuCqaLOmF1QOJETVZWl6o9Z5vQwtFRXlKaMUWlWqBH3qt&#10;rqHSpi5AaoxppdLN5tLt6ErJ4LAqbNquR8dVsdsgrxVVHJkisagEC9mywg3EwngXFiQYHOpUxSIj&#10;WSVAAlYybTFJpJok1lpv72KKRF19peahzPJZQZ6UUKtqSm0P1camGiNUgogYFkllmjWtlPQPtEv/&#10;kFq+k/0bVilkOqn1M7tZX9SdB83k1m+ADRLVc8pTW6cKth79dyefexHkj7wzx/PAwf2b3kEnROQ/&#10;/YzAL+TpmyFEZCcGF5yDYRMmRDxvyJeH2uJVNvmZgAqi35iET/DEaG/CQulxjWFFYnW1J+stmCEs&#10;qHNJwxPH9YLV5u4uBDiZQpjQYRkkha2xkBA2dEif8Etm6YBYUQgGMp37rjDY6YLfGYNqSzRYWL2R&#10;YMjCNeh5X7JaavZ8Waqee1wG0nVBZKOWj+jZ/t4OeUUrabt3cR1igvzIN4IQYQFJujYDaYXBczzj&#10;z3safo17/HoY/s4wuE4d8lGxpl2wutB1YYsQY/5RW3vSxjDRTtF+ifyiXsPC0Z+5cF6F8PykLM2p&#10;MFickdXleSVC1czPYjVtuTCD5wMBGRDI9YiygML5i0Lu/f6M55O2QVAWHYMG7r+/EWylez0u2VHv&#10;yUmTe3k/bRA3C53RlTuiniEtSIffyJ+nHwbPkxZHJxee4xtCdhAVZBdMR+g2hYUy+qR3LDimQ3Ck&#10;D1EHEBieBjov/QzCdgWMDu8CgHfyLn8need9jA9Catlslyl2rpDyG5Pq3WIM10H4SDpVVZXSmU2G&#10;BLQqfJtuwEA448bEDTaqRGdBFgrIAtJCYJeWF9j/xSV5mp5askogJaUFUmZkUmRWXVkFY+lVRoix&#10;eJ1aZ0123t6VUFJqsbl8Pb3tRqK4OgN354BZjusbhIurc12tTAjGAnmUYGx8y4J5GOtSsjHXJ9eY&#10;+4sLNJi0TzlwjQLG47Dk+J0j0ZyQFSAaFpIPrNYJmV8cs2EKyj441G3BcOzkQNBJuq3FFvaIqZUJ&#10;4VMe5h5SJ6ykU1en31jP8Ta1xLQtqELQ1h7XZ1uV0JMWLMP6xCwQgBJBeXHtEj2KG7h/sMPqjPzs&#10;HEI8a4FXjFPTl8KECBfQ5okMpX2/UTJ00Ofow/Qn0oOb3BKFdOl79Gtb3JutkphfRuh8W6xCEo0l&#10;Nl8MkiR6kPlmkCVLP62trlgiCOdcYY6Qp+OTMJnnpbhrIA86nBMimik+Ya4jGMgwHZr/uZ/nIBvm&#10;QPGck8d28HfjymXRcaxet3TDrl/IDzBpnzKvzfVtkqXth6ha27VrV7Z9H++h7Lh/EUpeD6+H3DSi&#10;kPsbEa1RvyHg+KAIQRe8UYKc31sTLdpZg3GV1tZGm/dFXUc9B3gu17ILfuN44/23A083DN5Hu/H/&#10;sU4QvChTtBfaAaSAO9CFfVTaN8dWGcLvduSWOaiLi9b+ICOIi/YLYbmlitUGqXAPz3CN56lj2i9t&#10;m04ICRHFxv20GxRCniNdtrXBuqOjQrZYnJSTd9BJKT9uctKiTqgnCI738D7ySL44p89RZ6OjI+ap&#10;oB8y96u+vkHTZvmyCjl1+qS58hlTfuzLj1keqG/yyfvJp9eDw+uGI3lg7hpC2gkC4OLEhcp43ehY&#10;r+QXnJSjxw6p1r/XxhxPnzkmBYWnpaj4jFp5pZKXf1KVtBJzW1ZXl0nDxnCDuTIVjc3VSpZnlKRP&#10;qBXISjhaP2oVnjlzQk6eOiJHjuxXAXpYcUSOHdPjieB44OA+LeNxrd/TNk5P+rhES0qVePW9rIbC&#10;PMcms9jq1IIkGhLiqZe4HhNqTeIGbeuI23QE3KFYrENqWQ4o2TA/GEtuchoiGjESYkySSMzVswSO&#10;zFp/u3otmLTvgTmsLvXSK4HbOCDiVVvPmNWlcAvjWmXj3GW1TrFIJ5XocAN3qOLBijjsm1qP5Rur&#10;3VAsygLFoqzALFELwFOFIihfhSkkvCuKhO4VOGHTjvAIsLA3/Ru5ihEEYdHmUDppm/SB2yFEnqGP&#10;0A+PHz9uBk0uIeK1RMHdDKqxYIrJYEFgJk2zOgQkwQoQrFJDdGDe6SPakBrNpeLmKxYhmXdyJNMQ&#10;BhnBckKYIQC4TqbQatF0GZz/9Kc/bR2fe9FauU6mySQESTp0VieF7cDvkBgT9LuzGVvHMZIQN9zA&#10;ueOl/M88po50k1xRoenpbfcej5qlfK+XtzC41+7fOH5F07J9HF9jq6yXtfO8YKR+6ZJaE7ZFz8WN&#10;et2yMHkngo2P50JqS+hvESICPJmKqaZMtN+qaem4d/kGfl/4ueDalmWQ+9ubQTg9zgGCnf8R5C6Q&#10;ASRAm0FQA6wWyBAlAGvNidPTeyPwdzu87vyctAH5gdDQVrHEISvaPL9BaLj1afu0AzRX2imKHHmn&#10;s3EPeaY9M62BckB6PMc1LEAsMfoCz+FNob3zPggHwuNd9AvPiykIG9ZdX2+fWpRZS4P+yGLVrFxS&#10;WVWhRHNavzN1V6DXK0xwsgMEbsP+gQ4ZUgFPQAyCvqi4wPJO2XkHngfyxnm4DiB8iJa+SX1QppMn&#10;jxpxoNmTfhBu36ACu06e27NLPvWpT8kjjzwsjz/+ZSXE/fLcc7tVCd4re/fuUeI6YmNCBw4e0N8O&#10;WuTqmTOnTCAePXrEhBY7WjCHkejq0pJiq8/qGtYS1fLW1mj/qzG5Ql1TD7QZ8o7Cwu+0F/oJdc7/&#10;xZpGhaaRl3dG34WLOd++K+mjLGCdsMHAseNH5fChA3Lo8EE5deqEXjum+T2q1zXPqkQc0t8OKg4f&#10;OWjlOHXquIGJ8KeVrI8dPWjHQiXx06dPmEWMJZhU65b6x13L9nFMqcKKO6dW6/lLCxaQh+VKX/Vp&#10;KJAF5BlYqaoI6j1Yuetq7UKgK0qg8wx1zGv7UXJmebkRVUZw+Trh5JLQvQbySJmpo9OnT1m7R/47&#10;+B8ypN+8WUKk7/DNaS8Qor8DK5S2Q198KEwY15GEAlci42ssIcXk8nSyxaw7GiENjkaKAKBj02F4&#10;OYIDwYDgplPRQPmfzsU9dCYf70A7RsiRYTJDobmPzHIdoU9mX490nGheffVlGR3u07xW2SoolCNc&#10;vu3AfSwgnIpVaxkYz+N917/T3wEhYn2RVz6W581/Dz/j8N8gNzZUZgGAKyqEiVo8t74iM1PjMjU+&#10;LH3dGenryWg9N0hS89LZljCC9OcB2gz1jyALC/frhf5lYd+4ZCouy2tTpoER7VqiQgHBS77Dz9xJ&#10;hPPkQOBy5L0QII2Txo2rkG/sFhMNHzc6QoxxMqwV2oErU+E0w+/a7jwM8uAgH6yoQbtD4OOyxxJD&#10;iSA/BJKwoDN5OKn5efTRL1keISqCaBC+PEsHQ3jTpsk3/QFtlj4CaPe4QkmXd2DBUY5cwiOt5aVl&#10;Ixy+W7/2IfpDa2tMEVehWiMVSnYlpUVaRwXaf/LUEijS6xV6vVgSqUbJqMXG+BjRz7gMF5fHzVWI&#10;AMW9FwZTIhZXJtUSK7ZhCuoYoHwgMMg7Vip914hIlT9IHfcq34h7jitREDCGHCgrK7U2SV4zquCS&#10;Jv8jG2inyATW5uR7Es1H/8HqRQGiPXKkbqgT6gJQL3wr5Ii3LeBj8QBhRn9wbZ9rHLmG3PBnOCcd&#10;v0batENkjb+Lc74N554njsF3C3bs4HuPjY1beVCG+vtY27XfysW3xiJnrWMjY5ShQqzdMiNfyP6k&#10;Ef5hPT+qBHrULOaycsg+cA0nVKlgjJHxTtY0RnlhrNaiXfV7QYBYfligILDQA+L0Y4DwOdiyxsD1&#10;9wZwctpCNIHdSfi7UAQacZFrO+Ib8V3dQqSv0OZok/RVvleY7G4FPMO3RfGkv9InnRB5D22DNst3&#10;vI4QnRzsuHEOcC8SSj81OWqNDfAiBBodl85Dp0FoIBy4xgtpVHQiMkKGEDr8DoHSWSBGhAC/0XHo&#10;gHQCKoU0yCCV4mQQRTbAf4dwpqfGbGUTFnG+dULMyuRgUtqTddoxFsxiC9LccltChBz//M+/qh9m&#10;2Ro9Wrtf93tulj/GqcZHBiTbruZ5qkmSLcH0BCJcWfAA93Q2Uyv9XWxvFOxOcH59bfN5wDgl2gzC&#10;ms6LsPeOD5wA0Op7+7rl7Ll56zi4X0pLA0J0ggg/92bh7w3DyQdhB/imCA0sEQQtGjlHlCPagweB&#10;QIDuFuT57dKPgr8TgUcapDU3N69tcFQGhwbNbUlbo72a5VCsRKxEg2XF0mHsjFDfSERhg7R3tJrr&#10;7PTp46pVJi192ivCnDzxHvoAgpIjHZa2TAc8fz6wNMkD7QVwD32BemAMj04ei7dIVXWlvhdr+IwR&#10;XlGx1o+SFdYFY0yZtlZbA3JyKpgaQDAIFgLCkUjiwHJgOsCyXg8iGxGiRO6NqkXS3ddmY35MlGbC&#10;NC7JGrUen1WrDU8NQTm4alnLEZAvpmNA/gh6CIx8Qw7U59JiIJj8G1HXyAQIib5L3w+DPky75YgQ&#10;Cp87cv93gRi+th24F0T9FoanF5UueeKYm074Ge7hd45ehqhzQF1436CekBWzs8HOCljZKF5JVaxw&#10;1aFc0wbw4BDUdOrUScUJ2X9grxxVK/ToscNqoR62dsjCB7hFCS5qbKwxVyNLuNG/GbNlDJMxTSxP&#10;pojgwjYX7caYKWSIi/t68otGLnFGkdqbgb+DPDJ2ikcAcvLvQJ3SzvDCQFiuwOQS3uuBZwD8w4pM&#10;9D++kX9jvhFtnu9yAyGG4YRCcE1nuknOrgUT1xHyCH9viCSIIEBYoD2RCV7EC/jYECPX6FRYhRAn&#10;1xGGCGgKyjU0bzoW6aGx8py7YnNJJgx+d2JaXV22nS5YIzKKEJ3kw79BiOxawM4YU5Mj8sqrwZSH&#10;r3yFqNmX9Pz/z95/sGmWXfXB93yH9zFGSCQbBAZssE00yWDAmGgRTRIgECAhQFhISEKgOMphcuzp&#10;HKs6VM45dFV1V+fcPd2TemZ6RmFkgQEbP89+92+fWl2n77mru6q6eiTM1HWt65w69z47rL3W+q+1&#10;0/lcej5HaoZkn3ry8TR/YDZt37Y5e/XVgQFIR6p71OPaOlb1wz/bQmxk94keZ56auz0+11+OTYsF&#10;TM5tdG5sb8fOsqilyrPKl5AYZuaEMMiNwBbAwEidOcubrDZGG1opBwrMzV5NU3/vZijyUxd9yWhS&#10;fLIAvAGeyIkzxPC61wYOD0MBSALI6nWL+/oz6dxLS+bKWYr5fbJ3MMsXZ2t4xCeI2nOU0pY98C0Z&#10;/LaX4avtOx09tTk7XjuKQRkY6MzeeG/xxq3ys6oQmFiAUc0DVSv7Ojpbs8LsKwAX5aOos/b6CgGg&#10;rABvvAxpOlFI+zmFhvuq4cwtmQeW/OfIQITWnaO7bNSGh3syYI9lcJ0uhu3U2fmymdm8kshA1Ger&#10;A8Nn2M1CEsOVgNtwZXvHnhxl7MrlVIdAix553D5bpN/NJdKxrhzFcT4mJieKgQB29AwP6ai2aBt5&#10;jkiMzIXxQPF/HTzCFjSmWQkt5/2VPm9GjWnr5TZSs3yvl34pinxcGWOOQjgR5Ihs01n9wHnk0JIl&#10;kajo2iemGG19CDgMLwJOQ8z2h951153p7nuA6X3p4XXmo62m3FJWvlrh2tOTHZyR3jSaZWb/TCXv&#10;Reaz40S+yvDtE6eKcwWgONEBoMDrxeC4eF/93xhhvvi3OhDW0wNuUbKRoYgQg9gTgGiY82YBES85&#10;HHApHDVE3gUYnOUbAqI9itO+QD7YWTqtbvADiOIZIizhITF6oj5KpjFAztCLEFiUwGiqMFAEkIyZ&#10;dzFFeuUFIEaZS1HUxWkhw337CtDUga9+bUai4JG+1vL1gPDoGLnxsaE0OTGUpsYH00QWqKGc955d&#10;G9K6B+5Ic/snc9pq/pMHo/4Bis3qZohUVOjr6dWcbTWXCQTnpxyFNlIt/MnPy77JtuwwnKiOyYt5&#10;REKiHPwKHtWpMtYLRvvpJ7IgV14YQPS1f3sRqzRrFyVGfhRY5KVuhtUMgxpKjGgjDC/+1sGvTvX8&#10;6hTg46R+5TjP1UEGGzfZS7a5DEOJriy6AHZWLVooYfEHA2BuxeKHaiO3YcTKc64WhVyr9PG/e4bB&#10;0vq9e/dcjciD/E+GDTVu2Wr7w4MZ9B9JFntYKGJbQFlm399Zji4DZrYYPJqBzrYDiy7UwRxRWV7/&#10;7PkM8EfS0eOz5TisoSFfLqjA+5H1OYLNTtgD2Qhuye1FuzLQ7thhFWZH6uvtS0ODQwXkkGgOvxkC&#10;/Ma/esSG6Grch7Gu37s2M/7xWyNJG+nr96jxnWb5BvmtWV0Q+7DUb9rW+KyR6r/Ffb3O8VtQY17S&#10;XK/uy6Gl6ud5naKtrsET9yh0L+wnZ2xudq44Y0ZAOGL0zopgI3HIcOGdd96RPv6xj5Z53Y989EPp&#10;k5/8WHEW7777U1l2Hy4LnSzSMR9sMQ/HKw4psCWF3hiG52jHyVv0JShArk71034WafEdQGxBFQd2&#10;KUAUUd8MIHqXg24ExEhN8FgZ7Ar+wKXytQtG2ZmfAYRBhk3PHBoth1XPTo+mT+eOsBCk0diHwad0&#10;vHYdxsPkzQBFzyioeQXDZLZcIIZNZXn3okXXqKRrBQQ3BkMEMMz9Pf30U9WHYTOIN4KOCMzc4skM&#10;fs7iPDTVW7Zo+GTUcO+utHfnI2kPY7q9WhCxI0c2G9Y/kHZtfbB8dsdiHel9365r39Z05NBcAU2e&#10;jXYy+oAUiF9bt6oNTz99OQ1mA2nfZ8XziXRkvCsNbXkoTdx3RzqRDfjp2Wru09FpPfu2pONHD+Z2&#10;LToF8ubhAB6dzDCHctRJJ1+8dK4YXULnWhZZ5LpSIH0V1Oz9lVCAg/42AiACEf1xFPQ7oeT9SlsH&#10;wvr7cUXSlAg3O1K+Ws6zk6e6r1uXo6wdWwsAOfnHcn5L7x1SfCwDyenTltz7DM/Jq55uzLU0biSv&#10;K3AoJwJQFN5Gakvpze8YzlSf4Jd6qiPD88CD95Y6iDQdX2YJvCjz0UsLoJejzCeetGjiQhnm5I37&#10;DND8YVtjusoWAt78vn2taf2GddkoVfOF7e37sufaWoYt9TleIh/XroZjH7vKQzrHGQuDGQof+hTU&#10;+H9Q3ciH0W9m+Ovvh5Gu/xYU9QBSbAFD56pv1R3v2AWyKCKKYWdOs3lGRIbiigyp0zH3nEIefZ3o&#10;oOEwJC0DGNcy55d5GFGx/9mfKBdfY15TdIY4b+rIoYg+1w7t4/CHc1Fve9wHTxp5WP9tKVqK90tR&#10;vb/dq5t6qnPokjYEv01LaCt+BE85fKYQHA8ZC4/uvvuudNfdd6Z7s7NpVfIDD1TR5yOPPFimFzhq&#10;9lhasDcw0FWG9Yvjl53PQ0emykgHEHUsWzX36eza80W/6Fw4oX57ZP2DZfg4eBqypV/YFDqg/qsF&#10;RO+SC3nVcQZJA3+UcZuPtZb9hgAjju5aABFkQ769ij6gu9QXLpCMVZ7A6QiVMFRGGN0TdAYtltDG&#10;WC6jTugZeGAiH52JAhCbldeMpH3++StpfKSnbBUBeiJFn4+ZGm4r2zEGfH2ie1fq69qVQW1bBqh9&#10;qT+D1OR4X4kEDx6YLYJCcCjFxOhA6m3fVg4tAKqOMgOsY/0ZHPc7+eWJ0pHmxoT1GB9Rbb1e2gIQ&#10;fWbKAdn4PZ9BuOdD70r9v/mr6cTP/9d07L//UZrN4Hgqg6HFTL0ZEGemhjNPsiOS8wiixPgYwBZG&#10;MYjiMjqTmb8zByeLAFribU7MysLK+Tha0kT6oMa8lkPeUw9enPkoClfPs07S1e9RGEn8ZpCc4OOQ&#10;AysPnaRvI/iuXRasbCheq0jrQgYqUVUAXgDbcqm8Z24lg5RFJmXeLQOZLQP2ctl0DXA3bnooe9Wf&#10;KBGv+ql3gDpDwxu3X6zyms9n4DtdPF570QxHMQ77Z0aL0fB5Hl8O2JmjR6sSHRIvijYcazHG5NRE&#10;0RPAS44ACP5G5LMU1ZU7jGmjQb2RgV3qd3nX848hVNeY3sALRoUuV07MkUIBYob3TYcY8mMDEBnk&#10;dJIXVx66IfWwD2xH/B9X7xlhYiu8b/jdcLS08vCb59K698xv0riPhVueGaFyjXvpg6SVt3LiXc4e&#10;h54DRNcBMDsR4EIX2S98IMuhl/oQSOFV8NL/df7W7+v/r5T04fXeb1ZWPCNjFvuxu9GfRR+zTT94&#10;4GDpR22u+nFfGfnDS2TRkMirrBK+9+6yAvfue+4oIyUPPXRvpvuK7u7MkactIUZcHHBgGwv9sClf&#10;xMp+NMo650XeHCDypV4rpQBE+ZszJ5v1MuRLtvThbb6M39u+OflMEcBwIHP1rbrhMnwHLHvbtqaz&#10;p08Uo14HoDpREJUGbphKSAiVISUV8n94cTwSwsUzUxkCRvgIEgHiufHOGoHlRlRFiS8UEOvYszm1&#10;ZzJE6UsWhjsnx/rLp6sOHcxG5/TJdP6sj8lmwc306U/riOyZ5DI/kwUrwOfYkQNlbtGQKn5wEgCi&#10;TxjJz2HO1eqyalIWg+Pdq3Vb+N8c5NTYYBrKgDwjIv3T30sTP/p96dC3fXOa+LqvTUP/5pvSwG/8&#10;Wtq/4f7yZQhfopiJyDy/r214okPxFngQXhTgFAaK0S4GKYO8lYVAgCfmUPIHijHekqOTwdI3kUco&#10;8UopyuN1MyhLAaK00rkS0LNnzxQAIDfG8Lds8QHaR9LGzetz/apTSWxANsz42OMV0ACyZ55bPLGj&#10;ivp4mnG/SPZ9PZ+v3jFPcTlHjGfOOx3lQAafwTIH51M5vnK+eauFLBl8s6eqXHu8RG6AsSsrsG0A&#10;5JKCkVm89//GjZuy13lHWfxi43j5anqOKIH5ju32iTGw1Xyej7fGIpUj2ak5f66K9PCdwWQMwtu/&#10;EYA1kvRB8X/997rxa6T4rTKKFdCpE8Bn5PUV/dVefcU4ithjJWqARswRx6Ip954j+sFxdGUDOBLy&#10;QuSGHMif7JBv5aGIiiNyq9+7MmKucR8k6pQ28nCVN/I/pxL5PxYNsVXqgegy4tCzW2G7tDnm8uqA&#10;qb3uGVYL7qpVt9W5xOxdRPnKYffUnxzRv3CwIpIOOQhZaNZnQY2/r0RupK2/35iX/0ua5yvZ8D/Z&#10;UEdX9Sa/ok/2OvpEG6f3V6tv8Qy/9mV+sQ2iTwuGRJ9l+80dnypbWSzwIlfkr14HfQIQ9QM5RI2A&#10;dyPCY6Qu8sL3ehmcOLKr7rcBwNmx9mJ8u4Bj25by3TYkyrIPsbt9Rznv8hojv0Bh/Bk5nU7wNAoz&#10;CIhCNIIQEg4eBePn3jMKh2GiK0wmGISPQF8vQoxykaHS6loBxuOPX8qezeFyiPTpk8fSuTOnyqHM&#10;ZzKom5M7d+506dTyfsmvnldVpquhSqtWfQnDnF5EzYaX7dHs796bTmXlM39IOUTHBMe719R3IW+A&#10;a1vIaP+etD87IJ1veUM6+l3/Os39i68uX9/oeMWXpbZv+ZbU9fa3pIODGWBzGWM5IrryXHV8XbVv&#10;8fOlQ3nBylsKxAiqCLx/sDs9kaPDRQC5lA4f218MuGjRPAMDQnAawWu5FO8wZDx+BkC9gihOgIgF&#10;Aoxga8uu1NK6Mz308APZoGxJ6zc+WIYPnT5yNoOWoRYRl/ou1n0R7Nyb2K+eLZ6BaZjTZmegJ+KT&#10;n6GcPdkz1eZt263Q25IV4OGy4ACAdWfQ86URy9wNZVqd6V3zJnNz46mtvaUoLzklu4wh5WYEjXQY&#10;hjGP2dVpQ31fkX1GnrENowdcyHcYurpC1g3RSgwaqqdvfDfKcSWX+orchyELI6bfyBKDHXv6yDPD&#10;bn5UFCW60l76S6/9hgIgOIU8cIZLPgyZ9gc4IbyIYUjkf9cwWKhuwOoU6Zb6HTUawMa8UbP3PYu0&#10;je/4P+rJVqk/A+qqbQGwMQyr7eSf8Q2ngY6RG/wKBwJ/3XsGRPGQHcF7wCAfxJ7qI6Se5CicygCm&#10;ANBGQGtGZKQZNUu7GlIHFPUJ2YMJ6kvu8DXkjvPBTiHP63mpFywQ1eFv9J3rSij6Em8dCKP/6vXV&#10;r2Rbna5+MZ+hN78mIpwb60jjhhc7tpePv7bt2ZYN3hPXGvkFKoY6E4GhECqgkyiW4YUYRnAlCB/8&#10;4AfLQguVI1A6nHGnSJgnHYHCuOsBYvWbla65YZmefdYcxeXsdRtuOlu+5jA/lz28iYEyhNrT2ZL6&#10;ujPot21PvV2t5Rt0vqMY9beitF4WoCzt8hWNjp3ldBs8qvg1XuYBDbf6hiLB5Q1qA6+TANTrKh/1&#10;BdYnjx8p+ySPzWQved2dqfOXfzqNfv2/KB9Kbv3qV6WNP/Af0rb3vbN8o1E/jGaQEMEWMFzgB48M&#10;LwnTUoBIaeYPZTDv70mPPubUisXFIwDFEKHN2Ybudu6sNvrLF7DJ80agWP897vUdJafYBFB+vEVG&#10;weZx88frHnkwbd7ySDmA2PDn/KGpssfKUVvqZwL+05+1GGixrnXylXFXc3KiPouFzB2Oj1ffY3OO&#10;pUjv7ns/VcpxYorFLcDP5vRJx17ZnH50/9WVdlZ3Tu8fKcdjtWTg9AFU+/zM4/FeN27aUOqubTx/&#10;gA70GEJKxGAGD8hwUF3p4n4p41M3TCsxUGGAyJwIIzx3hpN+qZ9RG3XWL+rPAPOIkQULroYsGQVX&#10;7WSgGXRyQb5FNYi+cmwAHMOi7fq9DiRL3depbqiu99z/8ax+34zi92ZpbvTbcp5dj7QTL+I+rigc&#10;j4haY96SkY8INKZc8B3/9ZG+YBsRx4TOA1bE3oiy2Up5yEvfKEPd9T95BEQRddXl8FZQM7kN+Yyy&#10;XZulq+tLEJnGD+tN8Ct4Hf24XIp35PWxj32s9FO9HL+J8gsgRtRTKBv6YvQPj1Uf5JwbSIPdO9LE&#10;2GCpcBWJLRr6urHnKekgxpQh1Ik6Obwrnf7ud7+7eNQ6PhrIk+R9eh8DGFCRJuWuA1SdMNSXCU4c&#10;PVRWhVrwM5ojIStA21o3p8Ge3WV/31DvrnIg+cSARTYZYMY704GJztTTtjUdmp8pANW4AT+oAGKm&#10;ixcvpP4MoD6KW+eVjfwiZ9siGAQeIYOi7tpfjxK1o+LT59KpHKH2d+4qQ7AnsvPR9vF3p50/8gNp&#10;1796dVr/X38i7fjQX6aphY/tKqOnY1d69MLi+bHy5WlRGkZ5KfDynAfW19ddFndEpFWPuERU9qk5&#10;nPjuu++sosUsFJRJns0o8g+jy3HR/uh/Bpb3q289N2z28CMPlPMbbR4vZy+ePlTAzPxdrDaror16&#10;3exPcl6k+b0TZaVbfM3A4cqO9jKsaUXcxk1Os6mGWLuzk2IrQ+zNCtBzSsjkZDY6A+0ZGJza4+sG&#10;20qU7MO2hjU7coTH2JBVvCWbNmIz/GQYTwN06EModyj7SoHseunpgjTKYdDwXNn4GtGJ+gE7RpGu&#10;BZAxnDF0GQYViUZEt4wpiiFLeUREx2Brr74L3UXKXS6FEYr7f2qk3cvhmTThUAThPVCL6BPIsYmi&#10;zwBP9pOzIuAIAA2qg6b+jqFbuhlybTSAbeDYKJMO02f6TbbZFzJH9poBVch7nUKWXZtRY/o6LfU7&#10;mTciwabgSfC0Gc+vR8FvvDBkym7V2yBvoyB4seS2C0ZfxDjStzsdPzafwWPpBTWeU1Idh4HugYMI&#10;RkV0sk6hoBoIAHWKBlJGz1RGJ/BGI1p8cXn+96mnK2VuzcdC+zq2pbEF0JsZbStzoBbT2FfoC9u+&#10;hdi4UGi0f3faPzWSmQHkm8+LBgA988xTaWSg+mq3b//ZL+jkHsPJ5inPnTuV01VzqMHoqHtEhQjj&#10;/X/hwpnUmQEZ2OHzTI7Et9/+jvTgH7wu7bzzw2l+rPPqXKW5XIcF2FsZ9XRlmHk0QJggNwNFzwj8&#10;0HDmwbkjVyOuIP8bbgSKokWHD99z9x1lKBP/5Rf5ogDAUGT9Zmgn5lLs7yG4DDGngJIxruvyM3nb&#10;31SVuQh6i1Q9syoUGe7cn6O28iWB9tYcreXoJUd9Dz18X776isCW8ptN84Y4D85Pla0K5hpdHYDc&#10;09uewa8j82lzjhA3lZNVAJ95SpGSbRvkFWkPJ4YhwLtPf7oyAs0UvxnVFdp9/T33QfG/NACPnDBA&#10;ITv4rC70h8Hi9eOx0RR1prT6nb64N9JSXwiCODWMH6JL+olRZVzD2Mo/jEtcb0R1w9JocF6m69NK&#10;eBY8rlP0kd/r/QZMwzmKyJPN1ed0mJNEF9leckFXyQ3niH127wo4AShwNSIQQ98BnCKncArD3tAV&#10;Mkx2yTRZbpTzug40uw+iD406JG/gLaIzwlTnwUrJe3iFBz40Dmvq5eOf9rMB1wXEozN9abhvT/nk&#10;D0P8YoBaBA8ModCuvE1Mp4QqomH2wJhrMccEqTFZIyOyCg+Ft8tIYcqLy6tAyiKTuf1jOdLamo4t&#10;bGgHeGVTewP4oXqbyoKYnp1pYrQ3M2Nx9ea15SwCYtnGkSOOvg6nyVQnyvTmyLAvR41bNtyfZmem&#10;rta1TgBB2w9mo2YzfP9AfwGoy08+kSPZPWl+uoo41XUuR68T3TvT0enedO5Y1HusAHpvBnwOSQCi&#10;vAlVCLlODNCqA6L/lX/y1MnyFe1GQKxAcRGMzMHt3z+S9rW15r66tygTQTl9ujrHkofqmTIZYJG+&#10;fmOEGWweq6hfv1IYdVA3kVd3996FaHBxU24Ao7oBZCvNbDDfu3dnGeYEgIDQsOrIaE86dHgqHTk6&#10;U07i8K03w6SizZEcMVrlaZ/ejl1WKNrgay/k9lKvwYHBotiMBXkL4LtyZTECCyWsK8lqSH6Rpytj&#10;oSx9EYoJnNQF0KHw8ukLxwJPDY8ZxgR8nnEypMH7MHLATp/Ii1zpK7xnIMMAuKK6Malfl6IwJC/T&#10;F4eiD5r1Sf3/+u9B+hrp/yAyAdDIB1mhz3S1MfJki+lMRJ1kT8QZzhbQ8Jwcsj+cNI5XTCHIkzwC&#10;Z+VGndkD9p1NoA+IjoSe1Ike0Rt1ZWc+/OEPlzqGPEeeK6HgC2BtXFRD7+mkIWo2uykgFoOcDfX8&#10;ZFca6W9Pz1x+shjiRtBADLVMo0Eaw8PASEoKjTHa/yJDUSJG6iTEIGCu91Reh2BGNZz54vLUQ3nz&#10;B/aXvYMArtkeymYU7XJKTG9nS7r81OJZpM3Kqcr6TPlw8MzUaI5KM0jl+9OnjqezZ06lnTtydJqF&#10;QbpwGFx54du2bklbNq1P6x+6LwPnQ+muOz5evrTv+4jmHh0mXgFfRcD8ah0X6NT8SBrqbimLg+qg&#10;qyMJYgBiRHJ1QESe+2K84ccqErsWEIMCnJ5+JgtdBqeeXD9fRNiSIyurwh64/4FisPVfDMeYBCdI&#10;hC2iG+VZdeuYMjxgtEVkorWnnvaJnSpCLGdp5qjV52t8bLWlZWtZpm0vnoUvU/uHS6RnP5+VseXr&#10;AhkMLXzxNYJNmx9J23duzXlnwGipltaTof37p4vCE3h1MsQYkVgoQF0RGp/VqfH3+v/16A6f8UA/&#10;kFvOoMgOaNGD8LwBHaWLFZgxZxdGh5NI9hkm78qDwWJcUBg1+lQ3fGEkXJtR3TC8TP/3Ur2vG/s/&#10;5ATFfchPM4qRBLoE4AI4gR7Z5JQZtiWzZBvRQbKMyLYr2ffc78CI3ec4s13yYDs5hRxWYIqANYAW&#10;tVpvQmfoVb09KyXvsQmwxncVtS/A11X76OINAXEqA8f4SG8Gq6U/0gsAGIMS/WTjAP0pNoZRXoSR&#10;yHOo7zcK7h1M85uKqShGMWYRETVSAYUXPp9B6Vga6GlJxw8MrAgQDUfOjnemoWz0n3qy+rLFkuUs&#10;/Ga4OJgX55wyiNpDKBjIOiCezO1av+7B1LZrQ5ob6ywHAPS2b08tu3bkDnq0fF3eXsQ6+KGoY1yB&#10;/UCOSscyEFihGnVChkUInY4GRo2AWAEUAnTViSxLAWIFlhUBLGmdyN/f35Fuv/39JVIxdMLB0deE&#10;TBkA0P/60m/6kcDbYmDVpWFK53JazGLI1EbdmdnRAmjODH3gwXvKeZ22K/gAK+DzOR2bes35+Sac&#10;jb82vm/buik9kiOniKgIMUAGerzP8Dijn+pXFIDWeG2kRuCTh7aSSfKpTMNSFJkcUyRDxbE4xUgI&#10;GRfl8aqBHUMAsIGdflP3iOzoh3z1I2NUN1qN9ygUfKlnYQReppcpqC4bIU/Nfm9GjTIpfcgq2Q1H&#10;jdNGN2KoP+a36Qng4xyGvQSOhm9Fm7HKli0zEkKH6A/HEXAqI+pYr/NKKOrPdnDq2Sz6HfZBvemq&#10;dLdZ3GEBTdl0zjAvLKyxcdz2gPkD0yVaY4SbgQYDQrkNdTLCCtZAnoR7hFlQHrMwiBegojwCFfFc&#10;hKhiIo/rLahB6nPq5PHqtJiFM0sDSK5Hkc47/V3VYhXfHWxWRlAAUCNhpLYwziIFzwIUCciWDAQz&#10;I+253GpYdHxgb9qycX3hw8RofznIO3jeWL8gv48PZIdhbKB0XpSt/fjE6CororNGQNTxhw/7cOjh&#10;MiTaDAyXItGclZwWqxBU/SXPKAsIzc0dKL8Zntyw0UbnDITbNpSPn/ZmEBwbHyhHlw1mBwDw+Uix&#10;fX5bt29KvkM3MTVUFsoMj/aU7+G17gYgW3N+TqLZkvZmhQGwE+MTBTwILIcLv+tgh24EcK7xToCn&#10;fFy1h3dI+fQPjxV/AR4w47TFvAuex73n2i9Sp2w8W540eSbj8oo5O3kzJNqwXKordZ0a09Gxxmfx&#10;vNn7L9PLtBJqJls3orD9dQoAdY0IFMEH+sJRBKYINninXn5jvZZL8X6M2LBhddtAX+k0p/c2+w1t&#10;yp8ebiuRzLHZwRKZWJQy3Lc7nTl1/CogNiMGhSFAjJUGCpMZFZXQeMYFeGgoRqikxkZoHB4+g+G3&#10;pYZLUSm3RKUXU2fb9jL8efrw4pxhIwDW/0dnM8gUQOzYkc6eicPDm5e1FKkD8NMeEQDgiWdIe3Zu&#10;35qGMujGvObUcHvansHizJnTaW5moizsibnOuDo31gpfi3c4Kg74HuzanvoywOBt8BzpRFEJYQqg&#10;agRERn5wcCiNjvWn6pDvF88jLkWiRV8Rt3ndp5D0V4CuvPUtD+9Tn/p4ATyrOkWVhjoNhRredNC0&#10;j7Q6nd/hvaOjPnaa004OlAOH97W35Dbcn4VxU/YMNxQnikzEECHH6JlnrgW/RiBsJL9HGhFezOPJ&#10;KxST8onyKIjhfIBGIYBbzN/hbQAfrxbgkWFRcER3AI9DIk/8iGszqitmI13vt6Coe9yHrsS9esQc&#10;jrpFWmleppfpi0Ehu43/B4WM3uh5Pc/VUOQpaGOz2Oe6vQjMYsdvA4TD3TvTQOe28oV8p9L431fz&#10;W3c8kg4emClG0Mt1g4yAA0MjtKWIQM28kXCYsVAJ4bKFNDHOzOMPb9m9tAyt/L0f5TSCUJ3sPzQ3&#10;5qSYrr2bk+Pn6tGWa50CDON/q2cdx3ZgdnKhvOblXI8AKcMqGsZ0dY4IEcO3bd1cNvRHvdTx4Qfv&#10;Sr5mfujg/rJIxxyto+Vmx9vT1Iij5Xankd6Wsk+xr9PCnV1l7+T+qdHMm+dK3sEboMFw68xmgIgA&#10;IiM+Pj64CkCs5hbt2duw/uHSVnnqK2URHn1qSPTY8blyPJmjyXyV3KKYHTka9HFam+KB42SOBm2C&#10;twn/zrvvyHzblfu/pwytMObyA2BInwQ1A8D6MzIj0kPkjWyRRc6K4XeknvrJ0C/QA3RWaLoaoQjA&#10;A8j4pU7AhQwbCgbO5FX+QXWFXQ3VFbWen/rjR0SYylYH5bs3iqJ9IlH/czYpOs8XmAN3z+RTNwov&#10;08v0pUZ1PViKGt9ZDcmHjhnxEcCwY2E/2HE6xS5Id5ttCWU7wUJEMsMw58iwdev9afP6+9LePdXp&#10;CjHRzwAztDG/wpCZH6G8wNH4sPT+p5QqAfQoOcWNBTV+Y4j8zotn2OSngoClEYCuoQwKn/vs57KR&#10;OJMG+3xGqbNEWRFpBR0/MJSOzTmDtHpeIsScRgTsmDqnxnw2M+WFBZBZCQEmzI75tSrSrABLe9oc&#10;lrv9kTIcrcwjM/1px9b1OTKZSadOHk29HS3VitWOnaUNg33taSID/P7JkXJu7JHDB9L5c6fSxQs+&#10;mHzlKtgG4aFOZLybAaL/AfPU1GR2WHrKyfSivmbg14wCEM9fPF62OYzkvpMfQAwiEx/68IcKAD74&#10;4L0ZDLfmvt5x9Vi0kVFzbD6SamvAxiIX5tHU2fBEXTCXS4BP27wPKAL4yJVoDsiZf+AsIE4YkCCD&#10;HDd1Vr4IkSwjsohCcUIRXRvvl0PAy1VecR//R/4xlEp2ODeeGTICyOpqYULoh5V2ANuoC+CjR+Zj&#10;tN//otmPfOQjBRCBP6c0yg2j8DK9TP8YKHQFkeG6/jRLvxzyLr2LxZ7sR92p5nxejRDthzu8v/cq&#10;oIhoYu5qKhtoX/BmPMLTZnAYGApJMQ1xMUYKBoihsBrimQjRsCgjRNG95zeGiHfufeCq0kATMC4H&#10;EIGCqMnHdoHbNWCYge9ABvbOjQ+mqX070um5kauAaLGQeVLtGx3qKQuGAKL8mpa1BEkPILRXNBGA&#10;qO5Xcnu6ujrS7h0b0un5akuIs2G3bVpXzg91fqqhaID+6IWz5f/Ll6stK/bAWdlqfFtei0C4WC5i&#10;wEXehvCWAkSgxYjanO8s0OUCYiywEVH6TNH2HRtTa3aMOEKRLxKlOEXCIhlf5AeEvva9q9XXGjZk&#10;Q/1QjiA3li+L88KAGWehWdQX1PhbRH9khuCSQw6YiXeAZ/uHe7IUC1e0mbwBmnp0VVeuACZETuv/&#10;x7P6/0HyiLRx1RcAzlV5ylZXbQZOfhO1AW/pOYvqS0+Qe79xruiXvVIUV3voz1/+5V+mD33oQ+Xe&#10;oh0LAxw2rgw6pf1Wz33qU58q4KhfAuC142V6mf6xUMgsLIANdMizm5Fl79JVDjEsglN1GwOLYoHi&#10;bZsfzsq38Z5ybqZj2yrjPZQGOnekw4dmyguMM9ACAF7myVJwwEhpebUKoYSiFgqpAhTWUBXP3VVl&#10;vKuChn0oPw8ZEABdeTKIDH4jADWSNABxZnK4DDWeyVEf0DuZo8KR7Q+lLW/949T1G7+Wjv/pm9L8&#10;uvvSsdHOAoZWpGrjdAZMJ9s888zlFQNigBKe4AGjhkfx3P3o6Ejavvnhsk+yqtdwaskR48BAf27j&#10;IuCVRT0Z7ArwLRw8APwiL1QvOwASIDGkeC9aWgoQ8buru6N8xuhGQ6YBhLEN45kr2eBfOpFaWreU&#10;CER/1vNm2O0tLd8gtAdwsxPtq762woyjIB0QrAtgI+lz/AB88ic7FIE8GHHAY2ARc3tAgHMGIKQB&#10;fOSSQCNKII9QhuWQ9OSXIgZpnza7VwYFpVTKJLeAz2947DlnTx1FaqJUdbTvCYDRgZhX9+4HPvCB&#10;9NGPfrRErNEmw7icy/e+973loANRItkCdO973/sKCDpCTrSoHGAr6vaevICmOVG8V6+6UXiZXqZ/&#10;DEQP6R09iJWmHMrQ02bv3IhCv+kG4GOTwu64XjNkOjHQmoY6t6cD4x3VFx0yWBg+Hejemc6dPVWL&#10;UBYpngFBxjGGPHm5ohaGgmGimIy2ijBswJMHrXJ+UzkVZggZBgqugvKug8CLabEes/vHU2/7llJ3&#10;Q6FDWx9Im/7bz6Su7/32NPdvviVNfdM3pKH/+jNp7I6PpuPjXVejyJnR9rSvdWO69Oj5nE8FRM3L&#10;ak7K12ZGUNQS9UYVII6mdQ/eneanetOZI6Pp0HRv2rrxgTJ3ZqGIukc+Ky0bAQ5GVtn6YClAPHfu&#10;bO6XmeT7gECuEfwayQZ6B2TbJ2gBjLNBP/axDxcDDhzCKWLcGWMRIoPNQItWT548dXUhzPMLJ74s&#10;RfXojxIw9MCPgZefg3g5TRwp/JQ/MKEgZCiUJAQ+hB/VlSEookRpgV+UC9A4ceRUm/AU6AF24EZu&#10;DV+K1ERoolIgJzIDlOpGzv0vjfeAGl2QzjNXIKUegPwv/uIv0rve9a4CfKJB73IugK72U1Bz7Nps&#10;OEcav+sH/wNHgOm9mIuXp/rilz6q8+Flepm+1Cn0FH5wEjl49Iou0tdm7yyHwjbQa3plpCtsEDvF&#10;ntAvaW6LIdJqyLEadmS8B3p2Z+P3+ILBvjZiCQKElJzhFS2JVoAcIyNzhoayQmBAGF6rxhnPpbgx&#10;L6Wy0gXYNgLAtaT86li0E8cOlUUo5WzQmf7Udu9H0uBP/nA68c1fl8a++itT9yv/eer8mq9KHb/w&#10;c2ly84MFNJ0GY5i4r3NXAcRoT/OympP06hpeh5WM8Vy9RMCf/PhH08aH70k7t65LO7asS/ffe1cB&#10;ULwKQFwpRV2Vx8lQvrHvRkAMUBQ9+vrHs1cyEDYBQGTfoX2CToGxHaKjY3c2tj4Cuim1dbSUrz3c&#10;cdenUk9vT6k/g8wQM/L6jSNEyKoh38rrimsQJ8HvAJAjJXqM4XTRH+Mu+hFV8Q45TECKsAYAArBQ&#10;mkYiV83Ib4CQHHIg8AyAccCAq3JiHs6wIwVUL4B8++23F0UBbIDy/e9/f7m3Ydjv2k/GRXEAyrP3&#10;vOc9pR1ve9vbCrjLyxyge21QF4DpSCr18Zso0jvAn9wAXRG5dOpDvugWw6AeDIb2yJMexRCtURbv&#10;oxvx5WV6mb7UiLyGnrMz9IuOkHO6ulp5lqd36QqdihErNomdgjvKku6ajfnAEDA6CHvICTXPxH7A&#10;a8EiwEAhDItCGWAePmMW3jelZSQ0TmU8k5ZRkI4xVznp3atQVd61ILAUqcOZMydTb8eOsmgFsI/t&#10;3ZT2vOl1aeQ7vjWNfNWrUucrvzzt+spXpS0/+1Opf8O96dTB4dLOY3P9qXvf1nTqxLGS10rKRQHc&#10;jDbvXPsBobYwSNPZ02d8fRKoq7srjWfDyPt//PHqdJyVlhfkPWUDVTxUNp42B8QKFJ966vH0zJVL&#10;6bnPLEaI1aeSzqVHHztRVoD2D7Sn+x64q2yWb2/flUbGetOBg9k5Oro/nb94Im3bsTndededJToS&#10;MYlcAgTVpRkIBqmLtEAQgDLqAIC3Blg9A1IxPKk9ZOtGJN31SBr9gU8RbQI0n5MRhSkTAKuD34AZ&#10;sAdwQFpkp73veMc7iiIZlgRWgBF4ykuf4oX0wFO0rN/JvXe0SR7ayHGhfNpvsYzfyL1774i61dvV&#10;c/kCXFEop8BvHEttokN45Z7eBK2URy/Ty/SlRGSWnpB3OsAZNDrDdpD11ci2tHSDvgPYeoSIjKbQ&#10;e+maAuLkcFsZivRZpcpwNwdEigr0RHkKZBB4xIAPKPD+jQEbCoXylFuhKsBYeM6IxrAT4y3felnX&#10;I/W4ePF8jmYXzwYFeN2b7knbfuMXU9vXfW1q+aavTxt++TWp5VMfKAttzi5EwScOZBDo3FE+APzC&#10;woKYZmUsRdJ/4QtfKJ4LJutEHaa9og4OQAAGpgNLFO+utLwg7+ER70bUwJDqdFH2iwGxihDPnq2+&#10;GGGzve0Xjz1+Jk1OD5UvQ2zY9HBat+7+siXCgdnHTx0sZ4sePDxdNtKPT4zl/r2UZueqhVUMsggP&#10;CKpDXbCCPJeGXJADAEqwRUKxcERe5CGG0OvRXwhxneoCvlzynj5RpkjLPZABxkAKmafQVxTCECan&#10;Tl2BpCgNeInmPBdFigSBqD4HigASAVhAyvmLuUdtpNgiN/8HaAHFmPOsD+OSoUij7nGtU7Nn0dZm&#10;z1+ml+kfE9Xll47QV5jCTrAlriuVb2npDf3khLNLdVsVozbSlO8hlpWXGSTQ4hcuDmYD3vwLF54x&#10;7jxZwziMPiVnRAzfqACQMxTFaEN3gKhBCpWGB+1/hlVa7wPHiLway2wkQ6bSiX76u3eXo9DKVyIy&#10;sB+Z7E6td96eNvzaL6RHfu+1qW3dnelwflZv56lDwzmy3J72T49lxixvIU+dpEc6iHHUeQyf4UOG&#10;zb32RLrIP66rpchLR3IiGHodWkWCi1Fi/K8vxsfHcn3G09T0cJkX3LxlfXrwofvKNwKdJeqw7LPn&#10;jpSvRRw6PJMjxpHszFQfiBW9WCAEWA3TNgNB7fTc7wRQvwJqfQ4sCKFIlkACBv1NDhqNe6Mg3yzJ&#10;EwgCMIBGxtTL8Cy5FSm+9a1vLQrHG426RrvJs7oCdM94qgAyImR9Lfr0v3aJ2FwD4Ooebb2tcR91&#10;XA41ti3ebfb8i03LrVez9tWfrYRW8+6NyozfG+l6v71Ma0PRB/RJgEGX6GiMNK6kD6Slc0Yz2Uu2&#10;rG67lEHXpbnNhnHzaaftlzs8Vj6EO1K+cHF2yWiNQQZkCmAUZMpAKCyMHePAeCgI+DEoDJLKiQx5&#10;4e4Z0og2wtg3K7ORqrQvpCtXnkkTI31l1agh0wA8n1Ea2P1IGm7fmqPGwSoCvvoliepYtInBvWlm&#10;eiTXf+mvXixFkV5HiTJEOxgrYtY+/FhJfiuhiBABD88mALERDBFhAtgPPHB/uu+Be0rUZ7/g7Nx4&#10;On/haFlR6luEJ04eSm3tQGsw192JLFMF0Czk0H8AXz/p6zoImhPUjxwD4BBDi3jifTJCJmLIL4TT&#10;FTUK71qS/CkPMAaC2oH8r98Md5JLUT6AFN35TZ31pXrLQ1r1F/mR61DI+C3aEc/q5cf9lzrdqK7R&#10;tjrpx/htqTR1kqbe93Hv2kh4HI4Fqr8T/I/fkH6IdJEmnuuzGGJGnqEoI/KLd+t5Nz6LdNejpXjh&#10;eZ1fS9GNfv+nQHgQ/NZn7Bg84VTX+6HZu40UeQFTGOVZACKi12wkGbltLEcMFpeM9OZorn9POSps&#10;dLAr+fr8UiDhmSGxMHaMIo+aMWE4NMBvwCHmUwBnVM6wosYZ5mNYRZgrGSoNAojPPX8ljY/2p9G+&#10;1gxy1Z4/gOcq2i2LaBZAECDG8LDnVtgO9zuL9OmF/FYOiNoABES9QAMftBfj/baadt2I5Inw2nAg&#10;g14fMgWE/gfShvUM9W3YsD7Xc2canxhMB+an0qEjvK5j6cpzl9OzmS5cOJ9B7VQZ5pWHPgXsJpsN&#10;Meqz6K+Y91WufjTcKLrS7thMDlAIWt3Y1KkusLeKohyOmCjQECYii36jJOroPupJKRoNZShgXRGv&#10;R431+FKlqOtS9a//X/89qJEfAUoBPCgcCbrhnr1wr0+MHLnSHffkVd8gzooRKHP0MU+rDzkuruwL&#10;46g/3YseyCibY0RA1G5UwD0ZNVoV11jrII33OELyMJpl1EX56hROrjpHvTl+2hVy0owPy5UTdL20&#10;9T76p0jBG7zW56ZaELvj9zqfrkfSyEsfs8sxhxjOfQCiNLddvvxkOn8uC+qR+fKNwfHh3nRgbjKD&#10;VHVUWDOD7DmjSWCEn+4JG8EiJASfwCELD6ykYyQV6HeRA6H0nuFFpGIrAY8AJFGKA8j7u3aUE2vQ&#10;qQUQDHAMCjBETq856PNWA23piccv5bxWA8hVpEzpdBgQ0QGUiUejXTFvuNakbB0t0g5AjKgQX/UL&#10;gwKkGA1pigEZ6kudXR2pr7+3fKvx8uWn02c+XR2BFgKC8JXTwwAxIqLRMGhADxDrWxEkp0ff+y0A&#10;ppEahfSlIOWGUgXAofitXrf6//Xn/1ioXt/GdtyIgkdBeNQIbvoVATAgETJuaiCAhL7T8wAiDjLZ&#10;QdYXcBwZNDLrPuZ2Y3FVGDz/i+hdERlmsKTxv3fC6Yx8455tkT+ZjCFuIKluwA8FGMawfgCl0QJl&#10;RF7Kco3ftEee3tNGMh9gSv85kAAcTwLk6U0AKv7hKz1i5N2jkMt6P8T/QfX+QfVnN+rzkIs6LSfN&#10;lwJppyue6UdywJ6RyeXWPdJxqrzvWdg5pF/0NZ7fxmC/8MLCV90//Xz2/u0NeyY/u/4QovTAQIYq&#10;TYgIhYIpjEUGVtyJHAi3ykTHUxaG1vvS+g2YrAYQ1ePYkYOpq3176ti7NbW3biqrZIEh4GsEwiCn&#10;1Rye7k29OTq++Oi5nNfKADHKFy3xTBFQiWFEYAJgbkWEiJStYxkGvAwwBIw8IIrIONnnhr/q5ncT&#10;yvrgsceqrRp1wUDq7xrDo/LRr4yGYVARIyBkEAxBANq6t9yM6sL5UlKzutQp0tTT1t//UqWoayPV&#10;f2tmRKOPGGF9JtphaBhuURFjHhEYQ09+AIG+BzKMCXkDZO4tMHL1v1EC99IDDToOfBgxciLPAA1A&#10;yllzVS4bENGie1d1Q+oZQBL2g7PnyuF0j8g1Mo9NB+gf4hySfc/pZRC99Uwa6b2Lf1EGgxuRLMc/&#10;gB/4aQ9AbQRVbccnthCw44l75Lnfg5/xHv6wHfIVCeMP3qCIUJG64EVEp3Uwjb5uvDbSUjIkfeM7&#10;zdLF//HbS0H1sskqvnBoOBzLrYt02sdp0yeNi2rIFxnG29vCsFdULVRBzYww8hsjLzMGEzGKOp1Q&#10;K5yQG6YTPRAAAqTzVE6jeFw6n0ASNBUltDcqu5HUw6kuzz9/JZ09c7Kc/znU154Bsf0qIDajiBit&#10;NB3q3ZPOnF78okezcppR8AFDRV4YDWA8lxdaazAM/gRRZB4swGMUKA6jhr88XQbKVYdHfwXgucZ9&#10;UBiJEDzKGl45x4ahY9R4u6GMIXCNVBfIl2lpuh7vmv0WRMGl0Qf6gjLXjThHhh7SrwAjBhzIMcSi&#10;KkYakd2IuPS1/xn0MPKMdzh9AJOMyZ++k60wqACKsQkgIktBZI+TFY5WjEgE+T/kMuQxfov/m1Gz&#10;9PV3VppHULzjGnV1pSPaoH2IztM9Tqh+0R/0h46wiwx3rCkAqGyhCIezQJ8i4sTzAFQ67d613k/6&#10;A3E2OCz0Uz7sp7yRvkH6PvqIPJALpG5BgBWpcwBrIzXKXTNabrqQ65VSvK8cPCXL2rKSfL2rD8i1&#10;d+p9jT/sG/m+rZnhXYrqhpgiEPSIkHScZwpTsA6Oo6Z0evymIQy1TiNYBIaiEqzVAEipU45mvasu&#10;E6N9aaSvNZ1aWGDTDBBRBYiD5asXgHSpFbU3IsBH6Ayn4EvwqFnaG1H9vcinkZRnu4crJcVLvGfk&#10;GDUkIqcchAdfGxW+biD0Ab4RGv0m8jPvKA9Rvr6RFwUPJWmmAI0C+DJVily/X4rq/KzzF9C5BtAh&#10;Ro7O6BP9BeD0EQOKgBoZoPjV3PGGcnqN/rTNhJElq9IyzkgkgsJIqm8YfDouoiIzAWbNAAQ1e15/&#10;Vr+XT10Omz1fSm6Xejcofm+WvvFZgF2z39xfjxrfuxFpj7QB/hyHsKFsR4Crfg9Qjf4GqoII4BdD&#10;v3QVUAZo6mv9H44wG6zfXfV7ODn6vw6qiFMvSuXwiNyVeTDLxOFsQ9gRdUFkUP0CTMlngGncB/k/&#10;qJnNWOp56Ewj1cvw//XS1inypTN4477eL9pnD7IzhFcEiIgh1lkyD28Q4FHK6EiM1kk6yDAb5nuu&#10;QYBR52E+RTMs4l5eVcS3MjBZBAtR62fTwdnJ8q1BX5m4ESBaaTrS11K+T7jarRfqTEgYIR0V9WmW&#10;fimKd+rvuZd38ITS4BEeKo8xJMi2DuhIw5gcE5EdT53xCsVrpDAC0hF87+knFPvs5E8ZtSkMc1Az&#10;ofunSM140uy+rvT4yZDUjR4PlVLqO0aPbtEhOhVRGvkKo2Z4J4Yp6ZIRAcbRUFIYNpGhKEHeEQWI&#10;YhjciODIFApZqRv4ZmBU/32p35pR/b16OveNIFH/zbMgdQzwcM92eO7/AJYgeqKd5FubXQPo3bvW&#10;gUe/BG8AU+Qjb/UIRyDq2MibqG/9Pqiephk1S9OYV7Q/2q1u0WZtDQpd1Sb9bsSIfnN2yEIMh5MP&#10;8kVeEGeazruStZgzJXPbsrwBEbLnOcAFqOTSM3InwpWffMlfjCKQ5yhf0EDW60PhjbalriehQ3Wq&#10;/369dI0knXe1nc74v85nDoCzgjkZywbEMNA6QsY8FUpFwAyzYEQ0UEcAPoyg4JjjNxXBDJXCUHmp&#10;MMXnBTeCwnIp6gasjx45WKK+EweHmg6b2qdYKACxtyWNj/QWoVtp2VEuZhMUHd6sDfFsKQrQ0zmU&#10;LZQfT/CLgRQJ4DODGJ4gwkfASMAosHY0Kmz87zeKr3/kKT+epAiCsANBihOCF8JUp7qg/d9OjW0P&#10;avwNvxAZd9UX0XdkAk8ZBnpjuIwRCbADaPQhojp9ywDpE06lftG/+p8ehbdOz5RHB8OI06cw4kHR&#10;//X/b0SRLt6pvx9EllDcB2iE4VaPyIMRBzZ4FUOLwa965EsutS/uA9TJJSPLccMHfMQ/BtgzRt01&#10;nIIYMYlI2H04EJ6FUcdv5J5Rl6f8kcg5hiKVJ0JTL2CD9G/0u/awg/pBu/WFNrtH+FHnlWsj1fl/&#10;I1oqfTyv63/kH/2i/KhXgKt66x9UZDu35eih+dSXeTfe15sOlLle3zydKf2AJ3gTvMI7skxW8T5s&#10;U8i2Z8DT/9J5pk/ItT7DX31NR/C2GUjW9XKlFHmRI/aOfgZ/ELB2khWZWxEgYjSgwwwVx2BCQok1&#10;KApGYRgIOMMQwkNwMJGAUgidwpshYPJXTrPyb0QiRIuDfFJpqGd3Ojrb/yJADCC8es00O9qexoe6&#10;0zPPxjF1zfNfirxDkBg0nob/6/nE/81IZxBQ3h0hYPAoHsWkyIYsGUdK6xmlx0/80tHeC6Gud3AQ&#10;ReAk+D3yD1A1nBaReoBgUF2IUF24/m+maGu97fjR+D9eku064JF/YIcYAEY2+g6vKWLMx4bBZhBQ&#10;OI2AQX7yVg5DpX9RGDR9SmbqRq8ZhXFc6pk85Oc+DCQ5IVPkmZ6qA73UbvquvYjOIwYMaTtDqR2M&#10;GxIdyE+Z8mJEA7h44hGh4BE5ZDCDbwFi4TgzuH43/cJRqEclMXQIwOTtSqbZqBj6Y+g45+qk3q6h&#10;R/539b8+8I535aUv1ccITDih6sXw60d1Uy99rM6iLPXSLnUTJGg3/qiDvsU/8hNyhd/RL676Ovoj&#10;AMxv0feRzrWRPA9q9nud6umuytJnq7UPFzIvxh95OI29/c/TmTvvSGczP57J9fxMThdyiEI2OWKG&#10;e+uyw7aHjuAt/uMD+xZOBv5EX+p7w7v4iPfS14GxUVdXQvG+cvWbOtZ5oW8sACULywZEUQwF1QiC&#10;gwk6y/8ElzJH5ZtRVAyjCBwBwyydIi8MDqBoVv6NqZpfu3DhbOpp31G+RB+gh2yzAJCiQvsVDama&#10;Qxzp3ZXa9jjOpzrIvLH8eLYURdRMGXR2RHtB6uSqnYQnhCWiZ8pDsQAqg0kBPQOAPBpKhG8xxBWC&#10;fD2D6DfGSMfrF/kRNAZFGRRdXRk5dQnBqRv/ePZ/A0Wb6m1rfBYUxgpv8J6y8CAZSrKOKDDDyJjj&#10;a8zTuFJshlP/4TPF9648GAj8ZjiQPiIT+pP867fGfvW/3+v/139H8Xv9iuQtX3pL7sIgB4CHpw9E&#10;ADNwCTBy1abw9P3PmLhGJBCA4EpuTZ14l26TXe2jD+rAkSaLrngQkYArvusTzwOIyW4MY2qH39UP&#10;X+vDvQHs2us+AMT/dA+pA77VddKzeO7qWdx7X57yUi4e4E/US321A5EPugRk8TScAnKivogcBFDL&#10;x32k8Q4wUV/9JB/5kRl2lp1A0uovz72jLzkreIZP8kABUAGodd641uUpZCn+l+bUZI7E3/m2NPbz&#10;P5MOfPd3ptkf/L408advTse6e9KzOX/HeUb6Rrre8yD1ib5TV31JF/BW2wRLMX0DLLUvdFNfrIbi&#10;fXlb6Bm4E/XjEPlqD71YFiCGQdf5OkXHRUYm6ilECHZUPO7j//ozBVu4QTCCYa6YFUJLMJvVZSmq&#10;VsgCp6fSyEBHjvw60kmgd3AwR4t9aW6is+w7nBjYncYH9qSh7p1psGtX2r19XVr/8F3p2NHFj/yi&#10;xXwXwU2d6v8H6VzGgleoHd7TJgLGCDIEFIMh5eEyNNqPbwxLfVgZb/GBsNSFt5FCmBvJu3iNt4yT&#10;cswvKpvxC6NcB7+g6Kd/zNTYpjr5PdrNGOMDw4LCmOEbRWTgGXYjGfgX86tAEPDhJwXzHqJkjLn+&#10;C4Md/eFaN9RL9V0zirRLvSM/ZSByRg/VhRFliBE5I3MiVe0hqwiYATdtiYhG+xnliJrkh/AteMYA&#10;a2tEBdpLXgGg3/EOT9WZfgTYuKdDjVQHqNCp+v+hT2wPoNXuSBdp6//f6HmdGnU8yLt+0yb8wc9I&#10;W8/XfZ20JdobNoAsyAcBVLxD5JA+1h0HNpYtEHHrOyDK2WbIGW1Dez6L5DQoW6o8I5dkVZ/qT+nJ&#10;Jn0n04BGpEw+QvfD0VA3dUSPX7qYhh+6P8385x9MJ77l1Wnkq74ydX/FP0+93/atqf9Nf5TOTlVn&#10;T6NGGaz/34wizfXSRt7kz+iYw/XJZPAqdHil5D1tJuPOJybbUQ/9RL7xEZ+WBMTo8CAvUgSEeRSB&#10;4aBgvN8wNM0qFBSNUgFKyrhQMhWjXDpNPoSjXnaz+jUjaQnV8GAOw3dvLGeyDnS1lK0VfV2taTgD&#10;5WBfe5qeHExzM+PpyKHsjU2Opq1bNuayD2QBuXKNciPelmfqx9ghwqT9rtqFJ4RQ9EVpeX88WUZI&#10;G3mY4WUSUvzSKWFUQmnwuC4gzUiaeroQZnXEP8MNMbTEmycEhgIYScoQfVCnxn76x0aN7QnjzdhE&#10;hFc3Mniiv/SJ/mFI9BXgi4iIbIusGRSAp79EBPLX3+SCnAT/l6PwdYo+XKrPPQ8DQTYQeUP0h3HT&#10;JvKmPZwfys5wahNZ5Gwx5oyqdADOe8EzbYioItoRZYfOh16FTjZe6+QZ/RApkrdIE3nU9TSuyyV8&#10;CIBQR88ivzot9XylFOWyAQCeDsWzxjLqz69Hdd4FhRNGFAJgAACUn0lEQVQe/zf2uT7Sz+Q19Jg8&#10;iyLZGTZFHyNgSHaj/zlA7ABwIRfsAvB0yL4reZeuOEbZVnR0tKf1H/tYav3Zn0iT3/C1afirvzJ1&#10;vOKfp11f8Yq0+TWvSUMtrel81qtw+uqAqh11+dGGkOV41uy+GcmXzqlfAFWAYqPuL4cCm8gOJ4Kz&#10;Vq8fu8nJ4PRcsw8xOrfeyTpJBb2owQBHg2TCU6aMDM9yKysdYwX5dYZKqJy8dTzFZnBCUKI+dYrn&#10;jb+pq2enTx1PUxNDGfCyIcuRnw8dP3bpfHr68lPpSm7Lc89V4IMIPGHjYQExwu9KwIB2DGlKA2AY&#10;TP8jaRlTcwjGoONjrwRSHoxqCDHDo6yVCEZQ1NV9KIw+Acr6gdFWB1GMPlFHvAQGjSDYrE/+MVCz&#10;NsT/0UaARdjxg6HQP4DOcLT+xR984sTpT7Im4mBcAB5+UTwKr68oe2NfNKO6ctXvUfTbUlcUhkR5&#10;+pX8q0MYP0BOmcPokS/tiCiPnPmNwQOCEckxWtoREUtdZ+J+KVoqTeha/b6eVr8ARP0R+lhPtxqS&#10;B97QqXqE2CztWpIy6Bh5EbWETWqWdqUknzoFr1zjd/cIOLBD+tLzxvfxg9yxzdKoM3sTIEIW2CG2&#10;lqzTDREk+Q9ZKlFmth0P3HtPuv0Pfi9t/oHvTT2vekVq/ZqvSh/+ju9If/nbv50+mR0uOsRukz02&#10;kNyx5ewN4KJD5JYukgV1cFWfsIH6MoA09KWuD+79bkjY/C25dl/XeffLpUjPgfDlGo5hlIXomIhb&#10;HzcFRJ0gYQzDaDAljcpiro2MlI+3upIKRlqGi/eCqcohbBRYR/EE5et5vX51YamTZxVVadQxGH2t&#10;MVgUuviNAVKWoSLRG0+a0FA8Ckh4KDgD6n9DnwRLx6snweCVASGCq228eB2PlNNoJIPqQnA9wgfE&#10;0BG2iAoIMWFRB+V7rg4cFF5ReEbB85X005cKRf2Dok2UXL+RRe3WfwESESVxYCiBvgR4ZM778tU3&#10;vG981T9Bzfh/PQpZi76s3weF4odDqVwKrx76lDxRRm2gD9pBt7SFMQaCjBd50x4KTP60hazJG4CS&#10;T7JLrpfSlevRoh4tGu3GZ0uRtMrUJ+HU+n8leTSjqBve0UVGF09vNt/lkDLwFf/Jzlq0p5GWys9z&#10;pK3h4NXtYdRlOSRtgHncu5IbeZJFYAVIyeTc9FTa9f73pu0//p/T5tf9dtr9wINpIsvdUMYBzhfi&#10;aHIy2XA2yNSZ6Rn3iA6KUEWnKECUTnJUAbw2hW426oz/6Sh9sCWCDaYrYQfCPiyHwm7QH8AH0+rl&#10;0CXb1wogMixQPJBcodCYkuoIFZEQcGCeygMADJHRSisYBs09oBVZ8YB1jo6iSJSeR8zr0Fk60m/R&#10;ACS9//3uf2k8YyCiDF4KBQUi6k8IKJY2xri6MpSvY/BCXvIMRwATkQ70v3d0lHR4xiBTFu/KOxhd&#10;p6hz47P6/ygElMHEB/XnzQBqwiP6Y+h5aSIDAuY3c7IxwR5tX0mffClR1L1O2hRyCQy0l+PESeEU&#10;4AuFo2j6CChwCshCgBD+Rv/UeR9y1Hgf/0vrGvmQDf1DBhiRqLf6IX0WkSrZ0H/0B5FrjgxZUleg&#10;F33KoWFoGIBwyuRBfmOIKupXN3BB5Jte1gExfmtmcNeaoixtZzPUea3Klo/24Zv26ZNb3a5oDxmi&#10;a+xB8LRZ+rWmKF9/azO5CVvYLH2dGtNEXjci7XshBw3k5+SRw2l0d2uayXb4macXRxnUxz1dIJP6&#10;mY6SUzyCD2RdndlUtpOjRibIOGK/gCTdFQECU7rSTC/pOrCSNvCmbi+WQ2FH2EqASCcjf1f1Nron&#10;mLhNBSkSr5RiMjIEDyABColVFANUGsIzPjJnoOoAt1yK9Iy+/D74wQ8W0AqGYLL/MZbX4jnjg+mA&#10;OsAaqGGY33QmI+UZ4RHJ6QRAEnUNwwbUPNM+gCgvZdXTqJ//KTigQepLMdVRnaSN9J4tRdJG26SP&#10;ZwRc3eWrLPxVL/UXGTCWBIEXxhuLIT4dKj2jX+dndPxK++OLTUvVXxv1uT4yN8ow4QXPE2/IjiEb&#10;/ABGZBTV+6beD82onib6MUCPMSR/ZJGiqwcF1z8BaOrDOdRf9MLwLEclnklDr/zPcybr3tUeckh+&#10;tVU56qLsALw6qDVS42+ME70lQ/F73Sjeaooy8Ymc4p9nzdKulOQjP31Nv4M3zdKuFSkTsW/6lQzE&#10;s2bp15qUo41kgiPFjpHPtS4/2hQUfP3cgn36/ML/jWmCGvMp7y70D6KLAaZ0033oF+LgxqgOG+ud&#10;0MuwkTDKUCfZXo1t84688dH8aWCaclz1rTlEv9/GqPJEoS/lBACMCwVDXgJQBBFwMkSUmbGqG6+V&#10;UryrPAaO1wDolBXGCcBhCOYADfUTAQCN8KLVG6hIg+HyVP8AMVGc3+setnx1hmtQGFO/I2nVwTUo&#10;fqvT9Z4j9Zev+qsLI8iAa4coh5HH19iYjQ+GaBDABtaMDIqh0Dr/ghr5+6VKjfWO9ugr7dOfZA1/&#10;gEmAIB4BFsOKgMm7ACsclGb9EM/qfeFKFsiEcvUL+Sd75CmiOGAb83XqANBiHjmW0nNOpCeX8qBo&#10;5Nk1IsZ628kssAgZp/wMRBiSMCyNBibu68/q5Jl2AFr1WCrdrSTlaQ8+igjI/FrUIdpCX0XQAYjx&#10;vNk7a0GRP/kkB+zdrS6zkZTFBrF35J7M3Oryo42fz/cvxP0CNU23BDWmif/JSP0ZQGIPLQijW/TZ&#10;s7o+s4O+mER/wm7U9Wo5xL7QV5EgGxw2Qf4AEeDS/9s8qBceyBnEQxdpMdSiFAaAoq+2YkH19ykx&#10;bxogiEx5y4Q+6qB+BIMhCaDGONQIYvW2xLP6/410vd/rXkTjb42kfurCSDNOmMz7IcyMJ4OujYYI&#10;gB/HgqFlxACjzqbshAPPUSOvgl9x/VKmep3r9Y57hoaQAkDEyRLhkDF84iSRB8ZV9C49vuIzfkef&#10;NOs/z6QDemQGL5VBsRDAi7k6QBdzdfpIn/gdAV59oi/VlVGWp7yVT0brCl6/D4WPe2ljCEn96umQ&#10;tKuheJ+zpe4vdSQTpDxtNOykz6KNzdKulORD58kHwH0p2hdlsHVk5KUGxCgLH+kGJ4zcNUv7j42i&#10;bcFLssvptaWEzdRmFPpMZ9/97ncX7Ak7EnZmucR+yMfwK52u588+eE7fCyAGhVEHSCoJnBgLlRW2&#10;EnYZ1w3bzVDkE5ETIwV4eeLqEMavXvm4bwSrZqDlWZ0af2+k66WJurgGGKtjGFvGjiFgZPEK3xh1&#10;wy0MFWUO4BNReCciiYj8Gnkb9/VnX+pUr29je/CKYSGQ+ACA8AcI4hUPURSAPyJizgUAqvO/kUIe&#10;yK1IHz8NrYgwORt4r0/0h34RoTEu+oJHCGxFdeoFPJUnT+UBODKxFOi5ryt43DdekTyVyUGSZ/x+&#10;sxT547X2usbzxrS3kpQXoG94T3vXso36xpApufB/9EOz9GtB8kbkQoRIhuN5Y9pbQVF+yA2+kptm&#10;adeKosyg6vmt57F2iYDN72ln6HQQHX3/+99f0oRNabQ716OwRQAV8MGxuu0AwhbuGI27jYDxupAX&#10;eLCAKeY8KJlnDHgYt5VW6HpUz48ho0wW2iiXYaQIjQxq/B81glk9zfXug2JoM4ZQI7oA1jEMhke8&#10;CNED8IuoVrTnKvID5tqgYzE4gE+HiDLq7Y7OrVP997j/UqbG+ke9tRU4Bd8AATBiXMgVgOL8hJMg&#10;HV5zNPRHM2eoTp6L2CIal0dEmIZaXf1PiUTd+lD+jYDHiNeNQB3wrvesmYI3o0ivztHWKLNZ+tWQ&#10;+nE2tBv/V1rHtSB1oIPaxxnRRs+apV0JRVs4R2wSm7DW/GtGUS5A/GLxVVlsEnvCiN8qQIx2oeDt&#10;NTKfQTGe1Z83y2ulFPnQY/N7sIZu1vUeYBlShU91G7NcindEiPIJQAxiP2BOiRB56GGcGHhGnQDw&#10;1EVtopf6EOlKK3MjqucLIAggpqiTlUiMKIOKYYxZfb4PiDGgMYzKQCJAJr0rRULxLMrUJowAwvKP&#10;4TTRg7bjgYiCEhp3xhc8Ui/GFmDHikCMBHycC/kG8DUDvKCoR/DhHyM1tgkxzPgAAAEAmUK8P06D&#10;4XeRmXQAiuDrS4LZDPzqz6LP9RvDiP+InCjDRl5l6FP1o1iMSKMyNyr2UhQKG/eroXhfvTlS2h5l&#10;N0u/GpKfaQfyStZvts4rpShLXxne0+/B98a0K6Voi9EYtoDcrDX/mlGUy1EjU2xHPGuWfq0pymLf&#10;tJtzTQeapb1ZijYpi/19NNstthY4fu6zn0kv5Cv5ZXvDYV2ruihbf7Kb7CzQq+s9HebQsh+c27Az&#10;jbboehTvyNuwbMwhyh9ps7LZ/9sYliBKxbBLAAhlUjfqzQpbK4oylKdsTACMsUKP4QNUvCWevwiN&#10;oDCwhlIMt/kfkBkm8z/ynjzcG6IDaK5AjQGJ/D33nvSu8kW8XUrOqxC6qxc+xfAf8Iu6L0XN2vuP&#10;laJN+knb9RUBExHrH3w2xA6c8NmzGJpkVDguhLEukPV7xJgGSDLwymIQ9IUIU18xUvqNEHNI1Ils&#10;IMobBqUZNVPMW0VRJmOCF/iwlgZdPgwXJ4C84u9L3UakTMYLGOqPtYri5IHIAd0OQGyWdi0pyqXr&#10;yg2+ombpbwUpK+SGfV5rRyDycqWDdKytbU/q7e5IUxOj6fGL59Nj546mc6cOpZmpHPkPDaTR4aGs&#10;c9WpR95pzHOlFG2ivxxb+kyOwg646oP3vve9xe4HHjWzTUtR2Ct2yGpWtjyiUMTBFjly4m+T+HrU&#10;rIBbSY3lYwYjAt2BIOEwLIkAIPI8hioRTzwmos2D8iwYU/dAVsdjvHwZcxGiqAZjGHjDaxHpqUN0&#10;Qp0a61z///9WqreTQgBB/Ad+ImhOBqNMcHnW0ofg1QW8kfweIMgA4Lf8GVYACwANp3BW9LMhFIZR&#10;Wu9RKgZYH5OTMMZraTxWS1EPIxdR97WuGx6QZfnz4L8Y7Vam/qOL9GmtjHfwiiwZBSBXawW21yP5&#10;awO7wPkywhR1aZZ+rSnKAsT6lRHX7pvla+SLQm98YP3KlefS2OhI6u/emw5M9KT56f50+rAPI4ym&#10;k/MjaS4/GxtoS8N9bamrvSXb1IEi07ZlRJ1cm5V5PYq6cHhMpbDV5IhMB+lzESLbbVRpNfbWOwDR&#10;HKJr2CTE3lhlquymgNgsw5eaoi4qG4AU81JAK6JY5DfXADH33nFfp8grfot847oURX3q9arX9Z8C&#10;aTM+4S2noz7ULipgBKWjJICqDnhLEaEMAJQvD40zY6Ou6E8EL2/AyzEyjCP6u6rIC8qE5McJ4ui8&#10;FAazTlGH6/1G4YE7A3u99CuhyIfR4OQZKWFMmqW9lRRt0ffauNaAKC/yxyGi49HuZunXiqJckZkR&#10;o5c6QoyyAhDVI57dTB3i/c9k3Xv88UfT6VMO/D6dTh4/kjradqfejh1pdqwjHZrqTgcnu9Ph/b3p&#10;yGxfOrQ/03S+z9eJofYcKQ6kJ554LF159pn03JXKCVtt3fCZflhYx6klw3XAovv2CXK2VmN/w3Zx&#10;sAFiPQpFAqCr2y5WU8BLSVG/Oi31fDnUmH89r8b7l+laPotuAJVxeHOojDDHBEgRMIY5hKyRCDii&#10;4ICNkPN6Y5gbwAJA+QJBvys/BDcUp5nCeSZdDM++lIAYRmApUmfEs9W2tZ4Dkw++cxqMgODxWuW9&#10;ElIm54bxXss2ygMxaMCWvMWzZunXiqIMQERGte1GbYp3YhFKpG18p/H/pUg6kSlHhz74Xx2apV0u&#10;yQM98/TlNDrUlTr3bkkjvXvSYHdramvZmDr3bEw9+zal3rYtqQft25z62rdk2pr/35z6O7blNJvS&#10;vpbNaWIkR41D3WlmaiRdfPR8ybdZmTci75lOMZwJ9OpghTiRhjT9FsFLo526HkV6oyiADyAG4NId&#10;MmU7HHt222pD0C8GhWFuvG/2+8t081TnJ6E0xh9j8AyE4bm64DYSoSPcAFA+tlsQavOAVuYCQFGm&#10;YU6GRzpRBiENxW1GzRRKXQzX3oohyaUoyuAQKF+9GawwnGG83ItszKmKhNeyfvLBY8NJsSChWbpb&#10;Teqh/4D+WkZxkQ+QxT8jO2uV9/UoyiCXHK36vPSL03tW/dZIIQ+RpjHdi/NaJL9bTKTdphBCrpql&#10;XSk988zTaXSwM82MdqQTB4bS8bnBdGSmLx2d6c8RYaZ87ypCnM+R4pF8PTDRVWj/aHuaHNybDox3&#10;pMnhvam/a2c6cfxwcUSblXUj0iYRovOxyXGjHdH3pkz0A9laqY2XHpByGmO/YQAiopOcfA7lbTo6&#10;XmrM6GX6p01kAhEkAmlIwzwrwSdIdaEKIk+iQAJoftYwqAgQCBpeNewFFAEXQeQBy6cOHvVr430j&#10;+Q0BUp48wxHPmqVfS1LnixcvlXLb92XD0NubhgYHMjBVX2u30OVUVmZKLHLdunVLiRTXsm7ywnPD&#10;2DxgoNws3a0m9SAz+lp7oz9vlqIvyQoZIldrlff1SJnkXNTAEMfcLHpxeotS7E+2Av5Kej7ffzo7&#10;KRwV//uo7mc/S1equfJmDt+L86xI5CQyNqy3ljx96qknU39PBrXJrvLh9PrH1IPKB9UzVb9P5Ovi&#10;89OHR8v1+IHBHF0uAOIqZC/azw6YKrHugz1oBCyRndEH/Y8abdX1KOyYvjQXaWeAYdnIn5MFjDmU&#10;5XuIDFi81CzDl+mfHpEFhg0YxqetYigsBAlRbsLL0Bt64OExzhbZGAZ1ZVB4ZcAUcDEUdWVoRnWl&#10;WQ6RYdGJMlabx0ooyjiTlXXj+gdTx56tqWff9rRv18a0d+fGtHv7hrRjy4a0c9vGtHXL+nTvXZ9K&#10;99xzd+HtWtZNXvjJkBhWe6nnT4MKL3L/G94T1fh/LeohDzJH9owoMIZrlff1SP5kO+ZmOR3qEWUH&#10;vfBCNX99YGYiTYz0psmxgTS7PztE06NpsL8jDQ10poNzk2ludiIdnp9Nhw/NpRPHDmUAeKLk1zzP&#10;ReADiGs5dxp5XM6AONS7r0R/QO78sYlCdUAM8Kv/5v8KIKv7kwcH01BPSzpzYnVfA4n6aCcbY7qk&#10;0dEGWLE3Xf+vFKcC24xs+SIH55TOKEcfy1/kqOzb/uZv/qY8JMTxYrNMX6Z/OhRyEEbIgdSMgiGx&#10;urCSG0OnPC7ee6w0JVgmxxlIAhzvNFP+oGbKslzyPkAWqa31kORSJH/tOXrsWNrbsi0d3t9XvOYT&#10;B4fTsdmBdHS2vyxCmJvoTvtHO1LLtkfSpsyfAItmea6G5BXzTKKILxYgKtdqQPVQn9UYx2YkD8TR&#10;MXR4PbBd6nnjb5//vGfXr5u05Nt8EweP/AZv0ec+t7i/1XdWh/vb0lhfa5oc2luGE6eG9mXn6JG0&#10;d9e6ND64Jw33tqSx/t0ZPHaVebvJ8aH0+OP2Sj+ensr07BVTEM9kXakO8EbqQX/o4FoD4tNPXy51&#10;NgQK3Oqgd/74ZDqTZfnwVF86Pjd8FfxO5Ghwfrony3VPOnVopALEA0MZWFvSyRNHrvKkWblLUdRH&#10;vxpBstKT88Fm1AHLh4JFyviwUoySXh4We5nyiZWsYZfYDIBYVpn+7//9v9Nf//Vflx+hdBjDZhm/&#10;TP80KGTAEMLtt99e5vv8HwIUYBjDOX5nNESTgCmWTYewI4YjFKBRKW6GIn+KApQJfpR1K0mZ2mho&#10;tG33tjIP02hYghiOgc5sCNvbCm/+xxryQFv1A+9Z24MfQc3eWSS/V1TSAooCFisn9TAMHo7TWvWB&#10;eskL2Fvtqa3N8o72+g1wBdlUXq75eaGFdI3ULD/ybsjf6mUR1dkzp9Lpk8fKB8dPnzqWHr1wLl16&#10;9Hw6dnQ+9XXsKuACSM4cFkWNp9EMFEPdOwp4nDqUHcRDo+nU/HCayADZm9MDpJFM/V0taXigvVqg&#10;Mm0euDpFCcVQMb30f2M9V0raJZ8nMhj3d7emg5M918gqMDw5N5jGWzem0QfuTsdyFHlqdrCsLt23&#10;46G0/oFPFJrKwC89kBzubU2nThxLn3th0WFoVvZSJL2RI2sUYlFN3dbggegxhkwb7dWNKOyZKRxD&#10;pjEsG/nLU+RodOs2Sv23f/u3VysVLzfL+GX6v5+i/w2/ifYICoEkJyFA7kV/DjWwN4znJSrw2xe+&#10;8IWrSlGnZoqwViR/BlOEqB4vVZmfyXwQHe/dtbkYhmJQFgCxDooMZG/7jjTQ35M+nXm0loCoHvrL&#10;sBpA1Aef/rQ+WozIm71XgDD/5vdIV+iFhWumAMrqvlkeFfkd6HAOGBujBst5bzkkD/UzH8v5auzf&#10;+tUHwEVrZ86cyIB1PBvpo+n8udPp7Onj2WE6nR5/7FKmiwUMqgVcT5V5r8ivTvJkNDmFRjwuXbqQ&#10;Rge7Un/nzjTQtTN17NmYgWxX/n9Xat+9OY1kULAgpfR5BkOjBcM9O9No3650Nj+rDzOSFSMKSMQF&#10;SOcmOtN4jiAHe/eW6C3qQc/ItT6+fn8ujwzx6vcnn3isAHIMmaLzJybT0bH21PeJ96e+1/9mOvYL&#10;P5eO/tmb09zWdenQaHvavf3B9PC9H02bH74zHZrqSefzOycODqXR/r2Fx1X9Vg7a2iRCtA+RQ9W4&#10;7YJcm1+MoeNmdut6hHfyMMcOWGM1duRvJEwEyvG5zWTx//yf/7NEiX4kKGEUm2X+Mr30FP1Rp+s9&#10;vxmSB4+J8Bi3t3KTgQvhIUgEiNfKYwecPDrKEMJ9s0q7ElKWstUjhutudR0if47B0NBg6tq3vXj+&#10;xajUAdE1PzuTI4TdOzakvhxFU/ar9Vuga+q68P81z5YgaQARz/fjFh3s851Fh1EMp+mpyWI8It3V&#10;PGv3z+Z+vXDhbIl4Ll08n42Ss16fSFeuPJP7tDJK3r+RIfYb2TDfxsuOBSjN0q6G5CX6ZBCjf9Up&#10;qALx6ixVkVtX27Y00rcn9WXgGuxpTb2dO3IUvzkN9+3LoNaeRtBAR752pjMLhlz9q6jSV0yqfLU/&#10;Vu9euHAmg9WeAgQxJH6srMbsvbo683Tu5wAXgDjS15KjxAyIC2B4fG4gzef3j+f3j+X7c/m56NF7&#10;Z3N6qzeH+zuyvi0ComFoQ8V0sxlvVkqR7xOPXyoR4uHp3qt1PjzekTre+9Y0/BM/lOa/41vT1Ku/&#10;Lg3/m29KA7/162l8XY6g9m1OPXs3pfaW9WlqeF9plzYNdO9KZ7ID8rnMsyLTTcpdiqI+cMfCFuDf&#10;CIhGnTjm+p9zvlI7F7bRimHbK0T98o8ygKXvzprmuY0y8b7+7u/+rnj3jNvL84lfPAqeAyUU/YDi&#10;/2ZXFO/H/WrI+66GQK3sMncT0SEBioUTVhOKDMsQYE2wGwX+VpMy1S+G6yyuudV1kTeDSVe6u7pS&#10;X8fObAArY1gHRCQ6ODU/kva1bk77yx7JynB/5jOfLcN3YdQN7cU94/5CThftqFP1e/xfDQ/u3z+T&#10;7r3rjtS9b2vas3Nj2r7lobTuwXtTd3fnVWelMvYVRRR48cK5DBh7y2bs3q4dqS9HP725LaODHWly&#10;rD/Nz1VfHojymvEhSJsYlGv2Qja8U0+/FF3bvup/79r2Y1j4qaculxWc6m7vWxX1XSpRn+vhg/vT&#10;+ODeMoRd6OBg2j+yL/fRlgJmRzN4uYrIBnKbeztb0/EjB9OxTGcymJ49e7pElY9dejQD07Ml4p2e&#10;nirAOZQBsQDZAoCUPq7dFwfI9ehEATkR4vjA7vK7Te47Nt6btm24Ow1370h7crQ13u+L9G0FlIDL&#10;bAak0eHudKU4FBUfOHqAYLlzz8G3uF8cFl/8HU8fB4g9u0uUCphL+RnAO97+pnTie74tHfyXX5P6&#10;XvXK1P7l/yy1f8M3pN2//7tp+70fS52716dt6+8q+xG19WSOEEXH586dulr2VVooczkEEA2ZitLC&#10;3oTN4QSJEGMFc9io5ZL0iJMPWAEiuxX5SwOM9fVtPrxo06MoIBbY8PCgcmTUWMDLdPNU52vwuZEC&#10;2FwJgmFBAGVrAUfGyk3zdkhn+y0EBkX+K6Eo1wZ8gLg4DPfp8hugtHpUNBBDYwQ6rreampWjfnih&#10;bgAgFLIx3VpR5E9P9u7dXYbNLE9vCojFix5MLds3pIMH5kpdz2eje2BmPB07PJfOnDyazp3JEVo2&#10;7k9lo/d0BvTq9I8rxfB/Nqenk4AsQDPKd494vq07NpWohSE237Nnx/o0nKNXS/3P5wjw0MGZdOLo&#10;oXT29IkMJOcyeGSPeXYyDeUIyl4z7x6e7ssRTHeaHetMIz270ng2zs8++/Q1ZVaEB4t8QAwMg2II&#10;WX3LO+W9ivCtng/HoAB0advityVfeKG6RvpC+X3yDRAvX36q1Btwi9iG+3JU3NWSwWpvGs1Rn2h9&#10;LANN9Ie5vLnxzjSYwY/xrp6NVXya7ikLYCaH9mXwytFc/54SWQ50t2SgbCkg2NtbfRcT30ZyWQGI&#10;9T5+8f8TJfIzfzgxsKf8PpLB8e5PvC/d/p63pY0PfjI9dM9H0tZ1d5Z5uf3DbQuA2JlGhzIg1k5+&#10;AYjaHZFxXQ6bUbxXv6+TIVPXAogixNz3ylbvEzlyHdh4d+p87S+k4W96dRp41Vek3a96Rdr8Xd+e&#10;Nr3lj1LHtgfLQrGuPdXGfe3C06EMrOfOcpwrWdWHpW/1d6mX+jSve8gEwLcWwfB0gFUQLDL3Z3ER&#10;e7RS2xb2kNMsEiSndJdNQ2ymIVOnZN32pje9qRhUw6YKdw1UrmcW1FjYy3R9qvPNFdig+n2Q6EuH&#10;UwKgZ5mwJcK8JtEPT9HwiaFKKzoJiJVZrvE9QUAV+TfWZTnkPXWwYV6+5pXJBfADOMb5DSFZCUag&#10;Q9EaBX0tqShyNoqhPI0EBPHJ8BZl8qxZPmtFUS6vtmXX9jSajei5oy8GRP+jozMDacuGh0pEbSXh&#10;1Phgjli250hhV1l9OJQNE1Ad7W8vm6XHhjrTzNRwAc1DB6bT8WPz6TTgzMB28cL5HL34GsET6dln&#10;ni6gOTkxkXbv3FQiIgDgurdlS5EFgDg5PpB62rflcnYVoz46kMvJBETGB3cX4y26ESmUaKEM3+1L&#10;0xP96fEcKT128UIGoiczWD9Zjumyzy7AKnhBHhgaZRputQjlySculTm9p59+MsvPU+XZ01mOns15&#10;VFMz59PRhW0I5vssWDl7Jjt1uZ1lwUpu52OPXShDu0CJfD/+2GNp/+RQWZhSjhLLER+jLuoTaR2Y&#10;6C5RYRh5i1wmcpTW3761GG/PRe1VVDSegdFCl5Ey5H3y4HB5V3793TvT0SPzZcrgQHY+T5w4kvtq&#10;d8kvIsGlSJ8D3IEustFahk/HMzCKDjc+9MkcHT6U+tq2pt59WzIgrsvRVjXkPjPansaHDKtXhwDg&#10;L5mpHx3XTB6R3/SN49QuP/lEkQ/8fuZp/L9cZOW5555dGJX4fLp08dHU39Va+Ff4kUndj2Q+7rnj&#10;fWnnT/xIas1R4sYf/Y9px1+9NU3lthgq5mjgY5GZItv9qWvv5jQx2peO5L48ND+T+Zb7NDtfp7LM&#10;WiB0PUAM+dE+Niz2fDYCotWhFtWwTyu1bfGOkVD5xNYOJH8LtUwPKfs2QszoCUff8573FEGF8p7V&#10;h07RzRjafyoUvKrf1wnYGAcHfoaBCDxlZ8x1iDF0i1V8MSK2MYjWPOPB6EzG3wIGEaE5Bv3CM+f9&#10;mNtbzTh7kPfka/gCCMcSaEIJIJVDiOrC3Cjka0lRBsNuEUS1+Tl7kAvCbAGJ+qnXzR5dVn/venlE&#10;nR57/LG0a+e2bOyqFXd1CsPIAM9P9aad2zaUvhL57Z8cTNPD+4phscDCPEw5GcRw3mRPGUYTNZin&#10;EakBzRHAmaO5geyNj/Tn54MdaSRHE+fPnUyDA4OpfffWyljnMm2W3rHlkTSzfyY9n41rWb2Yje2p&#10;XJ4yjx8YKGBycLIrHc+R4dnDwDzXd6HOBUQy4IyP9KTxbOj62neUKGCob1+OGrvS7PRIei73Q/AB&#10;MWIcJiMXl7MxNuTa25HrnYEXDfW3pc72ltTd3ZYG+nOUkWW9Y+/OtHfnI2XIbSS3zZCtY8QAj6PE&#10;BjJ1t29P+7NzMDIymPZlg8gxmxobKCesqCdQKyCXKfjtivSB//FxuHdnAbzyW34e/RPXOono+zt3&#10;pKNH58tB9fMH58vGc/y3zSDeW4r8DmT7OramqZFqrg3IGj6dHNqThjK4dLSuL9e2XY+k6dzfZ46M&#10;ppkxQ9UDxaEIvjLiHGH8BZBLySMQ3T85UiLngZ49Zdh7sLct931X7sfuNNjXlmb3jxVQlN6Q8ED3&#10;njKErL5l4U8m97PZSdp6+zvThte/Nu346LvTgZH2svrUbyVtbk+0Ux/sz/UXYY/15wg7991QjoYH&#10;cl927N2WgTeOdGuuT9FOeMPWsYFsToBhAJYhUw7RzUaIFtVEGQGI7GfsgbzN2Cn6oR/6ofQbv/Eb&#10;JToBiIyOToDcosWX5xWvBbj6s3AU4h4Jw4Gez2npCKDHaGM6oBHpIaAH7HwxglNC+M3F2BNDGYBm&#10;lMUYIBERqgCh2qujrwytAM/VAmK0QX2NtasHOVCGtrS17UsXskCGEDcT8FtBhl8unD+TJkf7M/Wm&#10;6RwhHJybSIcPzuT6nivK1N8/UBwFaVdTN+8sFYGixrTo0UcvpB1bN5Y5q8o4LxrmynBUV1HLjq0b&#10;sqNxKtf1cmnDwanuyrBcTVu9ZwGOvYzlPudZRS7ZIy9AFsdr9aUDk905sthZNnr39fUU4xNe+5Hs&#10;tW/P5ZEfADyeAfHgRNc1ZRVyn8HwZH7v7OFs5IFirrNyx0RV3XsLABtWFIFZDTnal4E5G9dL2aBy&#10;UvAB39gHzpwyRXe2EojMlOs0FMv0RRJde7dk4NuVDfeutDtHR1ZWal8B6uwYGJJ0PewIsUwAxMrL&#10;wcGBkr8N7RNjfWW+rfCvBkLad82cnvblNBO5/iO9uwov47dm5Dek/KG+3eno4YPFeGrTyeNHCiCe&#10;vkEehfLvp+aHyjwbsFMHPBU1njvmt+EMkD3pZL7q05AdPNI2uh1yxsFgExjwRjkM8tzZpCP97WW4&#10;2PyovnJI90zm01y+53T05YjQvkfpzcHqhxIhLvAx2qU+s7kuox1byrByHQybtV27bCvhcJzM7daX&#10;+r03528qIIZpl6o70j5OeCyqCTBEbJLIDh9uBhCNullUY2tHlMG2cVQ/8IEPlGHT23ya37Cbjgd+&#10;EjEqkZix9b8M6sOojYX+Y6Zg2FIUaVwD8IKAD/DDVAy3kdeQIn4CKJGe4UceDj4bJxfF+U06w6JW&#10;bQIc/MdnCtEoFEHh1TQSgQKi8r2ZCFGbRK2GLwCjvNXn8OH5tHfPznTs6KEyjCUKIBufXcVm3JWQ&#10;vBncs6dPpqGs1Axk2fzMwO7bXBZ+PPnE48XRUO+lvOjrkTLIuHaav3F9/vnFY7bw3O+Rd9Tp1KnT&#10;acMjD5WDjtWN4Z0aasvRS2c5+/HQVF8ZvpwZ60w7d2zOfXKhLHc3XGmer9F4G44SyVl0wbi4nx6q&#10;Ioy6QUJ+nxhsT2dOnUg93dXCnjhmy1L6Xds3pVM50n8qA8hQjhhspo53ozxRzPTAvrQ/A86p2eGr&#10;5bhO5wiV1z+QjbrVlN7xfHa8PbW1bszRaU+JMvABPwAi2Tt+/EQxtrYnmJeMMoHAYI6IuvZUB0h3&#10;7d2U9ux4OLexAoxIh6J+noti7dHr7+stQ2aPPXapHCo9m3ljaDfSNyO/Me5D3TvLApdwGJqlRVGm&#10;CBogzs/PljbRawtvDDnH8HKz94Pko396sgMg2pdnPG8kTgk5UM/JwX1pbnqsDIOHTBqCZi84vJ41&#10;ym7II9sheud8XFNGBmD5295hz+Ply09keX6uzFsPZmdH39bTR1+4kqdr6p3zKqMIC8+ubdPC0W4L&#10;7xtKNbdr2Fv9lqo7ivob4RIs0D92J/RPhMiOihDZNjaqme1aitjCsGuCP1NQ9QjR74DSmonbDJFi&#10;tm0X9iMS8LoRsPLUb+5FJyong9Ua3C81irYgTKv/j3gkKBa08NgsYrBSSQRlfJ/nItLz3TQM98zw&#10;Ik/EMJLo0DsxR4jnAX7RKa5xXyd9Uf9fmuif+N9VXjpaXQhNs7Yuh9QPuJgr1N6qjOfTkewtdzgZ&#10;v6+1GIuB7t1lniCGd5oJ+loR2Tt17HAGgH05UhouisqATGRQPHJoJj351JPFARGNrxYQ8XRmZn/a&#10;tXN76mjfV6i3pzsNDvSnvv6+3P8ni6IGACD6MDQ8lHp6ujLfW9Pulh2pZefWtHP7ltS6Y0sBpT07&#10;N6VNjzyQHnzg/jLsbDHLyEBbifLCUIZh4Wn7ssC6ez+Wdm97MG144BNpy7o7rt0rltMWoz07kKO4&#10;9gx6J7LBbCn7HK10PXlwJINWV5mzJLNWXxruvMbw5TyOTfak4fX3pL6/eFs6/lfvTMe3b0gnciQb&#10;adSFp2+fWTxTLmCbHt6XejIAX8oAHxvd2YVdu6wCPJ+j+bNpsLulRD/1dxnJ+VxuiVxG2tNcjl6A&#10;ZvAh0pb7hXaKdOyX6808NmXwVHbKDeVaKFNP34z8ph1OiBHZLrUSuE5+V08R7pHsBAJhEeLhQwfK&#10;0LX8mr1XJ3kcz3zztQiR7I3KLICY2yoSPzhbfYkhZIztINsxZBrPG+X3crYphkfxS3lBMQx6dLav&#10;DD9P5gjUcLZhVA5lyAVea5s5VfeIjpkbP5vpzBHPq98ifVyvebZwfzgDcH+nOV9HFarjtTpXrzui&#10;S5xwESKwYnfoJHLwt7OUjaiFnW5mu5aieIdjIzDRp8oL+8kWs5tG8G7727/7uwKEQA/DI5F7FQvP&#10;BDAyTIanVgKKy0mzVhRl1esW93WqPw8QFOUBAyBg2NiqNiAGZBCAM6SJoTaji/RiYzrQA5DAklGW&#10;J48ZryLiw9egRjBrpPpz90g++gPv5a2u+ibS+V09dPbNRIjeJRyE0/+l7FzugdmpsgrPogNGzAo6&#10;n335zMJRU4tCvhbgKI9KUZDVa4fnZ4oHHV6+q0OFjxyeLUBDWUTa19Zlkarn1YKCKt/FZ654uWfP&#10;7rRx3X2pt00kszW1796S2vdsSQ/ce2fqaGsv/K/eXSQb7fHI+/qF8ur/YwsLow4cmMuA1ZoeevDB&#10;9ChFztHTUN+eMiynHWEU3SOf2Xngrg+WlYiP3Pex9Mj9H09TC0Oykd6V0R4b6ChG+7777kn33/Op&#10;DIo7S907c52do3rx4qMFtKycBGwRkR7OgNb13remvl99TZr7/u9Jh777O9PEr/xCmrj7E+nEVG8Z&#10;Igsjd9VoB+VIQPQ7mKNOe9mCD+Qt5njO5+jD5vXGNr7IeC7UZ6mISxrAx9BzTOihxSBWvxoyZqib&#10;vVcnRh4YojoPlyK/c1YGe3dnZ2u+RCxnslwdOTRbFsjIo9k7jWQe0kpMUX6zBVd18pt6juSI/ODc&#10;VJanxQiRkabXbEjwGoXj54oMJY8NdpbtHfV6VDRW9NYcpVEMw6rmMzkm2nMmOwrmOKeG24qT6WqE&#10;YGKgtQD6XHawzNkaerUSVp94huane8t8dFnglMk2DqMfhooNmT7++PVP2In2GH1kc9ivAMQg+g0Q&#10;BRphrxvt1vUo0scXe5RRt53stGdG927b2lN9iTmMrgQqCiBEPO985ztLOMlT+V//63+VxoVhVlAj&#10;RQWaUb2S9XTXewc1/l5/f6l3g3GN/2sXo2+IE/hZnIIRJs8JvzbbVqBzXAEfRfebIUnAx9DJR9k6&#10;EnMD+ALA8LExuluKIn3c469OIgjKEepbCWzFG8NvnhAQizjrYGuBFC/aO9oafFoJ4Q3wRzwn+T6T&#10;6zIxkoV8uL0yalmJrJqz58tJ/nUAq+4DbBavK6PF/JC5qvkDk8WDDqNmLmcsG3or2S5dulhAXJub&#10;KZ8oRj0Lrz5d8eqFzy1sDVgow2+Gxzatv68YFUbRfBZqb92cBvt705VnqwOeq60B1Vxl5NF4jXvl&#10;izDigIML50/niGdPib60o24U8dZqyI7WR8oqRGD40N0fTXPZcC0CSJVWpDWdPX0rNS1G2JJldThH&#10;q23Zw25r25NGR4bLSETZLpAjmyhPhDe85b7U9ws/kU5/6zemmbLf7BWp5+v+Zep5zc+myYfvSadz&#10;FB6eft1wRz1FrADx6RyZR1vJDYPFLtgc35PrL0JsfD+onrc21X+rnlX8OFAA0UhLTwbE/gyIGeBz&#10;ZDw/2bUsQCzt7d5VQCB42CxdkN/Nq9l6cfzYkaL3585kHTywv8h8IyBKHyTKO5UjLLwz7AoQD2TQ&#10;CECs+u7a8iIPpxmNWTk7n3UqyyeeurI5IkTOFruAyGpQ2A6rS8eHOtOhDGzaKb+rdcv/i+6sdjVM&#10;7lqiQbqkzvnZWHYYuvZuT9MTw2XxzYyVvCPVfP3k+GD5duLYwvcPxwbzff5/ZKAzU0cazlTmebNM&#10;GP2wGMopPkN97WVqJWSELsR9negJW2OUjQ6yp3WbyC5Z9MI2kzO2vNFuXY/C/rP5hmUFNuxrlMGG&#10;A0RTWLfd034w9Y3NlsiGAWbE7Ufk6VK0b/u2b0tf//VfX+5FkkjDdEwATPEKMyk0gKf+f/1ZVC6e&#10;1f9vfN74e9zX84myEWYBCVdgh4AXQOFpaTDgA3Dm9TAYsCD3jKrfCaHokCHTPnwJ0MNEhE/1Tlsu&#10;+ElXDHO+x0P5RqcpT7lAzXAr4AOAgNlQgnt1M6RpPpLHE3nJR6feDCDip+i40YvifRL8+FRM8Wb7&#10;dmcwOpLbs3h+oeiLc1UX9mZUBw0UwFVRBYbVqtJqubjl47Yq8FqVbxjIHI3I5/zZM6WteMMY1/Nz&#10;rz7yOnvmRJqayP2alX12MnvEGcxPnjicTp3KEf25M7mtz6SJ8eG0deO9ZXXgQOe2QiLhzY/clfa2&#10;bitbBE4eq5aTP/n4Y6Uvo5y4NrZN+fo0JvJtLzDfaJEMY1U3ioiXbQHL8QPZEGUDaU/gVcNWSOQ0&#10;mmazxw4Qz5w+VYwIWVeWMvTXk2WE4nKJbKyC1WcWzDCAMzl66/uT16eZb/83aeyrvzJ1vfLL055X&#10;viLt+N7vSZ2f+GA6lqPEZuBRlQ2kuspCHfslo83kRh8wNNrYb99fNrTX5AEM/F+AQZRfDcOpV3le&#10;Kwspy9DqcH976u7qLLJv870VlLE6svGdoIpXlQNg1eNKANFezIFs0OcPiu6dj3suzc1MpPHsyNSj&#10;zChDhHt0ui9N5gj98HBXOjM/VrYo9GVANAd6NV2mWGjVWKb+Gcv9pL8+V9MpYGiBmyu9J0dWpCMR&#10;MwfdfV9fd3bm7s313lEiPHsrXa2wddC4CM9JOOSmDFnne46WqE80171nU9rdsq04VbMz+9Ps7EwZ&#10;3dCvh3OkjI4cOZyOZnt69OiRDC7H0unTJ9OZU/Y+n8l6dLzIouHyE9mROJ0dMdG8KZWwe3Elp66h&#10;K66escP4HXZWekS/TUWR88CCZvbreuQdGAdYAWLYNvUgs+x++R5i55HL6Y0f3ZW6B4bLkJOEElhQ&#10;8Sd/8ifpu77ru0q0ZH+i02wMrcqEx8IgAxmdpLMighLNACATwqIv0aUVgK7AiYFAce8KuFQ4qIzb&#10;Z/KbuiD3hjLl6yo/5ZnLAwSGFjANATgE+HgFVnGK9jBD9COtevIazLXwUHjw4YFhVnRKAGB00EpJ&#10;fjo8eKs8bcQv9VYv3jU+R73Vz+/aDOADPNVD5wIsHa1uSN212zs3A4j4bEUXZQs+GHob6ttbhlUo&#10;r5VkDMb5rBA2WFeG/4UCXs6M5MU/lR2qZ7NBduqGYVX1vvqFgGZ7CgFKAbJKQS5dPJf2Tw6X/U3I&#10;nimGuABiNirHTNp35jpkZaS0nAdOXOQHoORjzknE0te1J3Xs3VhWNY717kqDndvLZm1evBNenNbv&#10;YGX7Aw9MdGaj2FWMx8zIvjSQnw107kgjOdIYzGDSvntDmsvAqr3/Y2HTeZ3q7dLvRiEYNIpuccZo&#10;diYKQC0YRteg+VzmSPbUD4/15ig4G9/8exjyiipA3J+BYibzxxwiB0+fh2Gx8MlK0MnMN8NoHAnR&#10;QBhj+Q1uuT/t/rWfT73/4qtT21e+Mm36vu9O69/8hjS0e9PVlZToWsOt7PEy9DadnYv6fjm2gEyS&#10;wwL6PbvKKsqrebgukGczI9lA97elkwdyvfL/ZXHJNWVV9dTOsRyp9Gf7wvBbVGNOcSWA2NexrSzC&#10;Wg4gInLu00gHZvdnR3RvsXWz0xa9LI5QBJX0hgc//oE0+pY3p7MfzQ5F5+40nyPbrn2byhCjPpT2&#10;2NxgOi76bqiD//HK/Lw9fPoQX+mfkQU2jK2zAC/sHT1nI4wKoY7OttS2tyWNjfYXfk1YkZ0dJlej&#10;OyWay5EdGs6Rm3NZy9ad7Oj2dWebuWtzevCBe5JFlhaXOKzFyku2wKZ4QGJdwR133FnuDWHeka9s&#10;K7tl0QsdrEaXdhbniFyqf4yuRVBCH9hw7QnbHmAFEMOmhc0VkMif7SbnzWzXjYg9jCHTiBDlrYyY&#10;Q1TH27qOPp3aDz2V7t09VYyaYRbK+9/+239Lv/iLv1jA7h/+4R9K1FgMTP5dRq4KgKoYodMwIOba&#10;YmGJa/zP0Mdz98FAc3EY6BppREV+E0YjaZHflOWqPOk1xv8UUiQF7QkLo06QAB8PGrBovBCZsDFQ&#10;2oL5rsGguNbv4/fG/+NefvIBWowC4yxaBWjqQGjVTxvUWdvUm8DoCMKhjjpPZ4WXFMpRN7AEyHsx&#10;pCmd8ggTxwOwrRQQpUeE1SZV12ijlYx9HTuK10t5zSE6FzKWcH8eiOV6WQk6mA2JVZQMsdWAhlb2&#10;Z+M5N5ONWzYqx44cqCKzbDRtpQCej1/Kbb781MLm4eeKoTV0ZNiNd7t/tK1EClE+w2ZJ/thge1k0&#10;Qg45A2SSjAYw4ZU6WeKv/oZCY6jIHKR5NdsferLBBCCd+7YXoyf/IAaQUfWeoSX3Th/RHk5KAfLM&#10;gzogBnmuPpxCDqO9k/MHpgooF+O8YAzRqbmBNLlrXep67zvS/j/5w3TyEx9Oh9t3pdM5UgyjWVG1&#10;LN58qo37Z8+eK7LAaCtTGaIZKyuBAP6JUpRXz8f+x7Y7P5g2/exPpId+4kfS1ve+PU1mB8G2j0hT&#10;N9rxLuASURha+3RZUFU5NhxbuvfM08+kY4cPljlEvLomj+MT6WRu58SOh1Pve9+Zjn3gPelky+Z0&#10;IkdXwYt6WdqpLHvzururkRvbPQzP6X9Dkdfk/yIyklBtf8CHALPmaRd5I0Ic6t+X9exg4a2RB4AY&#10;53dGOlMH0y3rUsebfjuN/9SPpfnv+Pdp7vu+J42+6Q/S0Lq7U1fLI+loBkEOxlRbjr42PJCO9eRo&#10;3SeVRMW1csmWQ7KPZ2eG3JIbNoUN0256wdbUbVWlK5WdcNgBe2CFajk8IT/njFo1jZ7NNqVcc1Rv&#10;P68v5tuq4f7ioxcKX0/nCE8UiESHk5MTaToDF/sZwQ0wHsx1stDMNix6B/DYePZn7949OdLbnG35&#10;9jKqCCyNZgFT17gHpNZjAFxTcsDwLW95S/md/Yw2Ivz3DpvJhq/GtrGJ7Kv6sLv1MtwLTLStACLa&#10;OHo63d86ljZlIPrZn/3ZsicRav+f//N/yguYogG+jce4+2wUkNR5sR1DxV0hOgOtIjG8qSEiUAjv&#10;ikRnvHsGzX1Ehp5ZoBKeg2ukjYhOfsrR0FjMEPN5AIWxCiEiWI2gFtT4vP5/CF9dCN3X/1e2Nked&#10;CTDjp/OAvMg0wJyHi+mi4YjG8VaZ+BhGNAxp/f8gZesLQuj9qAd+KEPkjCchDMulEBr1++QnP1nq&#10;aNM73pk/EUUBQnvkqiGzrqJwUS/1dR5kX/u2cmKIYT8AZA5INMAgWe1n0n60HLe1Kxvt1nIdyNHf&#10;SAbYyQygUxODaWp8oAyThQEKYAqD5v9DU71l35Xhwfn5Q1ejE3UJQMLXE8cO53KzockAUI/KYvUd&#10;YLRvyxAS4LV60/NGKvXI11O5DobfDNsZFoqvJUSZdfJc3/DqGTW8PDA7UeZr6m0pR2bd/9HU9tpf&#10;TJP/6fvTwW/712n6+78nDf/3P0qzrRsbQGo8A/pImshtmts/no5k/WC0yb7yDFFxQLTFYgltVkZV&#10;1mJ7LJwRxbQ/fEdqffDjaWZwzzWgEMa6TlUe9vXtSUfKXFfVdnxmLBkVMikKHluIgiPy8+6JHNX1&#10;fvy9qSe3c+4Hvi8dz22c/M1fTZMPfCqdtA0lA6b8o7yqrL0FEM0hjoyMpkfLHGJbibaiXfU6cxji&#10;fQQQrfacGt5bpW94p6SvveOZPXQip6mpiexoVysbJ8dzpJXbXS/zSAbOrg+/K838x+9OJ7/p68vw&#10;c/cr/3nq/tZ/ndp///Vpz4N3pP056ht+4BOpM0ffc7/xq+nEn//3dGDruuIElLYu5FVNAWSenaoO&#10;G0d0na0lO3iM18uhsB0hg81IGtfz506VCHF0OPN3qCdNZv2bXXBefdTYqMn+TIfmZ9PB7MwdPTxX&#10;Dik4efJoGVXx6SvDpUYlnObz1FOPZ2CuAg6yQC4DH8IusVVwwP/sJvvOoRL4kKGwaUFs7M0AIoqy&#10;RJrscgQTSD1jlPMqIKIHuufTz//676W/+Iu/KGAC9GQkA6H06173uvT2t789/dIv/VIBLr///d//&#10;fRlOZdBlXgeMuNZBpv487hEGxn2dvOu3xnfj98bnzajZb/INqj8HAq7K9Ft4YYytCOTkyRMFlHWS&#10;Tg3vSNSqw0R/olPAgke8Eo5ChOjqgleNANiMQqjrwu19CoIW6/zp4jioh07XZysVGuk5L0YHeG0E&#10;T97q3dPdnjZvuL8MVfl6QOeeTTny6ymrT6OugOHQ3HQBvTAarsgEPwBgyBlJRgpAWYVoObiVacCT&#10;ITLXAXCAIU898gpjFfn6DSg/9dSTxUEIY7zIuwxGmS9WpwJh5UcecZWP+6hnlIUCPIPqv4m4ekWv&#10;2VDb5xfGpbGvEB7GXA+ZcuoK42wBRuR7INev851/ko78h29NR1/9L9Pgq16ZOl/15anr2/996n3r&#10;m9Oh/uo8TFQAMddtPEeIzic9fOhw6TPyqR5X8nWccevZdXVFoCXwh/f7OsNAjkSGSuTGEQBW+qBs&#10;j6jxF0g0AkvwTNkcjFPHjxYZ1kblAkRtpCtHs/Ecz2lOm0OM93KZI9sfTAO//NPp1L/9pjT3L78m&#10;9X/VK1Pvq78udf/Sz6fJDfflvK8djvS/hSxTk8NZz9rLcJtN/07qidGCOpmzDAAO0raets1pdqx9&#10;YQ41U+HhaBmmPBuAWHvP1gULd6anK8eT/jouTrR6TXk5eh/acE/q/5XXpOkMiEO5Pe1f8WWp5au/&#10;Km38rz+T1n3o3anlr96Sun7mR9Pc935H2v+vXp1GvunVafA3fy1Nrb83R4qDNUAcKkOmvhqBnwgv&#10;jXYZ9WGLGmWrGcXvkbZO9TTy13/TU0Npx5b7Uufejdnp3Zy6sgPWvW9T0fGO3RvL9MCenevSvp3r&#10;094d68p9W8uG1Na6oRyssC/f79m1Ie3a9nBq2b4ujY/15WDk2lOMGinaF/XwjG6wm0YctZvehG1m&#10;aw3Rsq2rBUTvCEJMTyF5Bi6wG3QUXQOIHYefTH+5rjcdO/tYGSYViUHtCDMZWyDw5je/uXQUMASK&#10;8aUMmSukGdDcCooGRVmunqFgKka7d63PDwZ5Fsyq5vaOFCCrxrhnyri3o7F4EPZ7bdtmuLY6wgww&#10;xtxo8Aaj5UnY1Cc6PKguoKjZs6VIWoZPXZQbbdA+/xuy0o7VgCECiEBVf/Pq5F28py7HhGXlPXu6&#10;eIWGMx999OxVg4gcQn1g/0SOBPcWI183MHUjcq3hrZan27zuvhqarFbDAbAAocgn8gImDD1AunLl&#10;2dJXvDt8iPogi2lEZIxqs7zqeQYx+NMZjAe7d5TVhhYeWIRQB0R1A2pdC3OP5kbr/VzvL/IGrH2R&#10;gqGYzpFGffO0fB2fNnD/x9Loz/14mnr1v0gDX/nKtPcV/yzt/FffkHa88fVpqnNnKTPeYcidn3ry&#10;eHXIu/yVow76zHD09PhgGh/pLSsCJ7LjMD7UUSJzCzfGB/Zl49uSpofaFjfsZ6BQBqA0fNeMX2cz&#10;KduG/TOi44U5YXLOAWTMyEsVBS/Ok0b+M93b08Af/046+O3fksa+5quqxTxf8eVp53d9Z+r8yPvL&#10;whQRXJTHkbIgaGpiuIwAkHFnnQ7nth/LQB71A7b7s6O2v6s1nZrNsqTumbRBup4yl5f70GrPHIU6&#10;r3OsdUua78tR9EGgnfvh6krQ6jBw82v7p6cKIF567FLm50BZlBJ8cVX24Zx23yffl/b+lx9KXTlC&#10;3PUN/zJt/NmfTBvf8+dp890fTrvf8cfp0A9+Z5r/uq8th2V3fvk/Sx2vfnXqesPr08FcZ8OuQNwQ&#10;9mCXzyjha6VX5Jmzw77gcd0WrAXpv7HsPHXv3ZT51F/6thwlmOWRXhbK/+OhOVv6YH4VGaGZyU4G&#10;vhoNMtcLQDvadiZnz4YuNKMov/6MzdbHImIyFLbNc6N/AJFtWq2zjwIQTcex0VGGewEGPboGELuO&#10;Xk4dR59Md+6eLBU23PfWt761GBuVtsJUZr/7u79bhNM2DIDoKkqMhtUbE/cogKv+PJ4F+c2zuMaz&#10;+jsYRliAgwjGJ2E0GBhpNAJqQvGDBw+k0ZFqoY8hSx5GAKQ8MXtsfCwzal32QDZlMLg/OwGPpPUb&#10;Hk47dm5NLa3b0vbtQvm21NvfnuYOjKfW1p3FIzZkqz4hrOH1RCffCAxXQpGHMjknDGHwBh+0DSCa&#10;tyQ0zQRjKQqBEc0a9zf0GhFtlAf8KWr5OkEmAFhvn72C05PAZPFkjmYEEMs1G4Gj2cu3uq0ze6Gi&#10;GF8YdwJJ/B50zfv5f/mXPVWjlfKITBhj9Y36ILxx7ibPPgxZPa9mVCKKbCA2PXRH2r7+nnz9VDld&#10;JY5TCzLE1ZXr3bZnezl9pi6fsSUDkTPOoyHospJ1JEfCORquG1bX+dG21Hr7O1LbD3x36vqKV6Rt&#10;3/Ytaf1v/Wra9+An09FsfApQLJStjs77PHXyWNFDbVeO8qo+MdyWHcBnr5QtM+ZnbU3h0Jw+ebzM&#10;8c3PTaXhwc7U27G1RInyZfAM24lUGEjP6rwJwz3U3ZIuXXAkV+XpKzucNHNY87OTaSKD7jWAWIZ6&#10;R1P/xrvSnl/9r2kgA2J7jqg2f/u/TY/8we+kga0PVYt5au0E0BND+9Lc7FQ2lANF5p2wMmIIXJ1P&#10;TKaTuc7Dj9yV+t7xZ+nEX7w9nci6WuYkF/Kw8ZzBB3LacLC3NfV+5D1p/I/emM6+76/S0d056lDP&#10;/Fu8Y3+dIdOxLFdtbe1FB4b6O65ZmIMXcd0/uCdt/os/TY/8+A+nB379F1Nb7rNyoHjbltTxwCdS&#10;+2t/oUSGHJ19X/bP0rZv/sa09Q9fn6ZzH/qKfuHrwQyIma/2qcZCNXYKSBhODBuzFhSyCRBHBrtL&#10;RMgJKu3J7avI/UIbo82eZcfB/z6pRS/orP/1VX/HltTT2ZLlYWWHdUhLb4BhjDKELmk3Gw2LjMAJ&#10;OtiqZnZsKWq0b0CRw09nEUBkP5X/IkDsOvZU2j55Nn18S1/61V/79TLZGeBh6esP//APp0984hNX&#10;jaEKixDdM06Epz7PF2PFYaQ1DnAZfgxAM57rmavfHXF14YIGnCqRF4EIIBPFiM4oYFdXZ47arGRq&#10;y2C2pURw27dvTtu2bylgtqtle2rdvSNt2bIhg0VLAT1AFuUrD2NOZiNxYH4qHTs+m06dOZhOnzuU&#10;zl44mh69eCI99sTpdOnxk+nyM+fTU0+fS6fPHEpd3Z1lEYy21kGhTs06/mZJvvgAoIB+CI12mEfS&#10;qSsVFhQCY9hVH1NCvNbn+k95jW2tf+uuGMWc3kILxoSC1A1pM6JgopOt2Zjdd8ftae/2B9OGez6e&#10;2ratSyfmFrYkyMe14b3qawzZO50aKcJsqIPDQxajfohiTo31XePZ1/Oqk9+QTcVtO9dlMLwrrbvv&#10;Y+mB7OXvy/8DgkhT8jk6UerfsvWBbKCtuhxM+3N95mYyYB07mPlXDSfTCY4K3loA5HNFsVq3Tuo3&#10;0bUjbXvLG9L6n/iR9PAfvT71bnuweOuNaQ0Xjva35b45k0bHxspQor5qlMX4P/ooCJ+ef/5Kjm6P&#10;lr1jok3nrfa2b017Wzal7rbt5aivRp4x3BazGLK0ejfy1we8azpxJUfsc/uroc76++V6fDIdy/wV&#10;UW3ObXzkR34wbXn7m9NoBixDuaWcnC7aefpQjoRzhDg7PV5kcC7nLzIVIRpiPJwBqvs9f5b6f+ln&#10;0uwP/Ic0/53/Po3/4mvS5N0fSyene0t+DjAwh3hwojNNWQDzht9ME//lh9N8BuKZ7/x3aeR1r03T&#10;mx5Ip3N+QFGdOVsWh01lmWJnLECxYresGF1oUx1Ay9Bu57bU/tAncp89VOah5yY6stw8nAbbt6TN&#10;H35X2vSjP5hav/Yr0yPf/q3poTe8Lu3L8nUw64p5eXXkJDnQ3LaF6Cc6SK85U8Hr0LmbpSIf2XEC&#10;9H1t2wqgRT9Hf0U7/aauc2PduZ9Gs7M0mPX2zvSBv/qztHPTfaX+0jjmr7fTtolqv26zcpuRunC2&#10;BV4itXr0hgxZx/5B9n81USKKEU+gGCNgAYowpWmECBDR5rFT6Vd/761l3NZKSZHi93//95cluDIX&#10;ffmWooU2UF3DGE2dJ8wXZWhAXAm0VUg6mIFwVQFX1NKyKz/fm2lPBrCNOTLblTZt2pg2ZzC7667q&#10;y+0xRLl9h/15W9PgUE8aGu5OU/uH0sTkQJo/NJmOHptNR47NpNNn5zMdTucvHEsXLh5LJ0/Pp+6e&#10;juJlYgZAROp88bHz6dnnL6XnP/N4eu7Tj11Dz39m8f6ZK4+mQ4f3FyCempouC1hi7mYthbUZyR/h&#10;L8BS7xAY/WGeV6fezJCCfjZ/iMeV0Xz+mhWcS7XRcytEJ0eqEysoUl25mhHDY4XnIw98PH3k3W9N&#10;D7/3nemRN/1Bmvrg+9Lxrt3pdAbFkm5BMa++l+8tFrHP6sDcRFE+G7YBYgw1xVfhnew/2l8tmGnM&#10;p5Fi87SIosyV7HioRIBA0f/1U1dcg4CbuU8n/jsNZbhnV+pu31GOrCIX+Eb2Re5OdhnLkZM9hpUH&#10;vmBc5ZsJ0I+2b0tt6+9MI21byzF19bKinnhsjsvqQEbEkHE4A836ppHCWPmck72VU2PZMx/qTh1t&#10;O9LBA9NllXD5cOxCmYs8qpwYYPxMjjojvwBE8mOF40yOyput6nR/4cRUOjDWnnZnR2PnnR9Mk5lf&#10;Zc4yR5B+r5PFRMM5orOog82Q/6njRzIgO+knR1Qb70m9v/iT6eS/rQ4Y6Hnll6fur/nK1POan0kT&#10;6+5OZ3LEeThHkB25H8e6t6euj/xVmvthC2C+Lo181cICmG/8htT9+tel2X3biozoE0PktiWMjo0U&#10;2ben08Z022XKlpwMXvhg8RgwAGo2xFtAZjsQsB7q2Z62rr8nR+EdqbN1S/rUn/5huuuXfz7d+d//&#10;OO3c+ED5IoXj4Xx02KIyp7pY3OJov7AnggWyw9Zele2G/l0dVf1mFMEHkm1LaQaIHJgzB4bT5L6t&#10;qeOTH0mzD9ydTo30pEMZHH3C6p5PfiC17Vq3MNUxUrYw9XdXh3OvxCZKx9aQIc6t+7BtKCJEuxBW&#10;OyXELgJEUaZ8AhBRRIiGx5cExM6jT6X3bx5Kr//jt6c//MM/TL/1W79VjK6w0xDQL/zCL6Qf/dEf&#10;TW9605tK1Oi5OUUNBBKQXHShAaI8hlWkB5BiLyHDy4gbht2yZX1mRkeanB4qAHdwfjIdPrI/HToy&#10;nXp7O7Kn5tT56vBswHb23NEctV1Izz53MT2TyfVKBrWK8rMrl9Llp3O0eupQmjGnMd6fOrs6Sj0D&#10;EDH60OHD2Xs/WMCuDoTPfRo4Pn4NSD5z5UKamh4tk7/qDfjrkVNjR68lyZ/Rwzflq390KD7HXqUA&#10;t2aCsRTFOxwb+4/0j3x5TrZfcEYIzdJtrKIxw0zzUy+OLJqR349kQ7IxG8U7fvtX0q6f+4k09gPf&#10;mw79p/+YJt70+2lm67p0JgOCtPKrv0f5RCC+FUjWKBK5utoPmRwS8Mwzl8tq1QOTC/NkS9Sp+i3X&#10;Od9bmLF/2Bmb1VcXynFa5vwa2hT5IfVD6sVYDvfuTU88VskFGWPM6YPDsB2o7MBuxtPcy7GZgeJx&#10;29vJKJUFR3PVJ5msurxaTq2e6mNF7qXcdyIYbV8KEJtR8MnVEKco9uksTxYIXbx0oWyp8Q1H5TXy&#10;6cB4R9lS4x15ICMunDR6Tg4qQLTKdWme+YoC5yNkpTEdcGJoHZd25HB1sAFAtOhkLEeovq6wP0dl&#10;PX/6+2n62//1wgrPL0+7v+yfpR3f/Z2p81MfLtGoiLZn3+Yc4XSmsS33p77X/nya/JZvSMNf+arU&#10;8YpqAcyWn/uZNLJ9XVkEpFxD7PbyjS/ssTYCc2D/eBodzqCY225+kdMwkPvZQjPflXQ6iyP5kEhv&#10;+6b7U8uODVk3Txc5PH54Ph2YytHWyePZZlzM8nEx9x+ZOF+GSQ0FP5bBMKIrfGWnyI5AIPqrWX+u&#10;nPTbwqKdjl0lsmvmvJzKvOvPjkvbG347Tf70T6RjP/uTafrP35L6192TNt7/sfTnb3ljat/1SHmX&#10;7NveMtTfVWRAXa/3lYs6SQPwgRJdJlth29ggOg4Q2bibWVTDTtqeZ6UpvYz8ATCHmj1vAMQFUKzR&#10;B9b3po7u3qLQBEPE+K53vausOjUMhF7zmteUhliIgwCjRTYaGh0ZjUaUN4gy7cgR38TUYHr6mfMZ&#10;dCpwCxB68vLZ7KnZizNYQHVwcCgNDPamJ586W35vjOquPP9YjghPpOMnjxTBo0Qm/DVWOK4dwARh&#10;lE4YHu5Ljz15Jj397IUCqJHv1bxFiZmeePJszsOG+Wr7BO9cZy2n02+WlKHj1DcWL0S4zxDxeniS&#10;jYKwHAoBk7c9iJwGwkJhDMcZW7+eh+q502RGh6rDmsPARdRVN4Z1hTuZgaD97g+lnp/+kXTs339L&#10;mnKM2Fd+Rer7lm9Ofb/3ujTXujkD0Yvfs/DDQd8+LKsfGS1yuFjHSu7ssRrscXbj7hLxGPa0IKee&#10;V52OTvSkoZ0b0vjmdenkaAbRQ4tbPSqq3qu/X+4XfvO/xQZAOI6s4pmKMvDXvk0LTizQsELW9oHR&#10;wbYyBGnlptWwIl+AaSsIMpQWx8gBaAsfysb4rBM+lstZWc2QmrSRPu7lUY5Gy0YeSEe7o63Ay/Dz&#10;/onB6osMC2XSYYabHDq9ZmK4tyxMqjsyQZFP5B3ULB0ja15temqsjDLRZdtonPSDD1Z5DuQosfU3&#10;fiF1fePXpb1f9cq05fu+O219yx+msQyC5ucOTefIt3VDGY04mPnW+vH3pNaf+OHUmSPJnfmd9T/3&#10;U2nHR9+T5hYOL1Cmvag+NTY+Nlp03GplC0VsJ/Dh3adyP+pLp+Y4Mu2xizkCOWfuPgNbBkBzu/19&#10;XbnfW646kubrzL0Xu1jkMzsmCzyPE57qfejK3opa8DX6p96HN0Pye/bZp1N3BkT6ETyPq5OUBjff&#10;m9p+6SfT/Hd/W5r5hq9PQ1/9qtT777417c0R9b3velu6/T1vL3tyzy9E987h7dq3s+wvdkpStKlZ&#10;+XVSF1iA1wjPAh/YIfJlKgf23MwIGEBkJy0aNAxbB13BWZMI8cW0e/ZSettdbemzuXG33357+u7v&#10;/u6C1Bry//1//1+5/4//8T+WyCUAMRbZRGPrFJ0eV/OFmzZvSCdOz2cgzNFdDdzQpcdP54ioKxvm&#10;8SIYGDYxOZyezVEg8GsERHmI4oZHhkujMZM3gBmYWR8uxaSRnE70OTY+mGYPTKZHL50sgPz8ZwBj&#10;FXGWvDMgAuzjxw+UqIkRBopAI9pW7+S1JvkTFNG58pUbgGjuRkfjTzOBuBHhg0iX02C/D54RFKAL&#10;DPXt0m2snj+WnY+RgX1lrsaiDwaLcQEoZ2rDg2Ek3fttdMfDafi1v5jm/9W/TKNf9arU+RX/PO39&#10;f/5/qeUHfyD13X9H2aMXiop48PK2WtIRak888XgBhQDEep3M/ThRZnigsxqi6txRgCXykm/JO9PB&#10;3l2p4yPvTr2//7p08jd/PR3+yAfSfFfL1TSAOd5rRgGIzhgdzYBoCJmh48QBC3L3uRcWzgy+8kwZ&#10;rjSn6Gv0thKYGzt57GCaz1GvuVEf5vVFAh/lLdS7O0c6W8oXF3rbt6XZ6bF0IeuOISD9XjemqyHv&#10;ysPJP76KUFaflnYttD+TvrOw5MDMWDFWAYj0jDFxSICtOAD/4ER3GQJuzqvFPNFSaUTLA927shMx&#10;XQH/4SNlr6tzMscH92RwzpFaz6607gPvSHf/2A+mu37o+9JD73hz6t+9sQxl25oz3LMjbSwLo3yi&#10;qyW1brkv3f3m30+f+oHvTZ/4pf+a1uU+dxIRUEAONLA3dnx0oJRJz+lC8CeuKAz+5xb+j6864M3c&#10;3GzRVTp09b2FQwxQDOvHIfPl2UI/BNFJo3Jr0b/XkvxfSE9lPe9qy20daL2mL67yftuDaei3fikd&#10;/ZavT2NfVR3x1/Zl/09qyRiw7q1/mh6840NlT613OBOGXnfld/ZmR7avd1+W6zOl3qh5PSrSLrwU&#10;sBgyFWTgeYAi+TKVY9P+zSwahAGm8IAr3ob9ZFfZ1GUBIto6fi7dvbU7/fRP/3RZZBMdxmsznKqA&#10;oiD5GQ8oVp5alVqPFF/MhOrIJ6s7zz96rIChCHFx6PNSVvrjOfo0ZzdVVo4aUx/KHqj5wUuPn0pP&#10;PX2+pCvAmAHyycvn8u8ZNCfGCxAG+DUSA4VEQ4YIx7I3OJgjv+PHj+bos6rHyVOHy5zhqQzWTz9z&#10;Ied/KT3+xLlsfI8URVnpUNXNkvpSEBFBvTNFjPgS4+uomWAsRdITMmcJxpYL7QrPH+A268NCC8/N&#10;mZl3sWjEoofRHPWY/xnPEdDkSHs5BxKQXY0OFoAR4PXc+YHU9pM/nPq/+ivTvhwhbv6uf5+2/PHv&#10;p7G9m6uVhwuKGsoq0rPS0KZi9TdcJ/JvNBrk68qVZ0v0eubMiTKsVZ1wsqj46jPTtSPtfvPvpuGf&#10;+KE09+3/Nk1/49en4e/5zjT0529JBzt3VSAuOmyIEOsUeTkbEpApV33IN8NI5oKHjcQYICt1RSOc&#10;HStSnSRiBetjmbcXcuRxOkcex3NU7LzLc2dPlX6LhQaR1zV9swKKepiXNAQowjOMq11Bon8HLxw6&#10;sL+k9Y42MjSi4Mcff6J8od8nhmIlbTNeLYeUV62mbU2HDlWn4NBVEayTeCbHBssBBLaXdOeoZPs9&#10;n0rb7v5k6mnPMleciZ4yz+r0oc0bH0iz+R3bUThRU8MDqXPL5gyEjmebzPycK4dPuJ/dP14Ot7a9&#10;g7NMt6Ktwd9mfI7fkfQiDv0eEWJj+uuR9Phal+141iz9imkhL3rR3b4zTQzG3uGK71f7O/dh5yfe&#10;mzpzRD34tV+V2l/5irT5m16d7vjZnyh7LC2IM9xqURFH1UIsB0I4O3bPjnWln8h08KVpXTJF24Ch&#10;6aAAxCB23JApWWenVgqIiK4AU1GmIdNw+pGRN9NN1rgsCxDRh7ePp99+41sKMBnHtbjmT//0T8vB&#10;swBFdPFXf/VXBckZgf/3//1/r9mO0cgQDGB0pyYn0s6WLemxHAkCuKNH5zIQzZcVno8/eSYD0Jl0&#10;4OD+DIbVWaYtu1rKXGBnV3vq7etKBw5Np2eee7SA4lOXz2fwOlyGVKVl2A07NKNGcMR0TOONVP9f&#10;yu04nDuoO/X2d6XzF4+XMh5/8nwZmgSIGEz46+26FRT8Uz/Ap4Nj4pnwECLKR3GkaRSGG5F3vGsF&#10;FqELgcQLCskQNevDoPgmnk3yFy+eL8v7z2UAOn5sPh07PF8Uo2PP1uyxL66uDKMnCjk42p62v/st&#10;acv3fmfa8J++P21999vSBEXLXmekvWoos+KK8gwzPn6p8vp48vqv0WCok2euFx89W75gEEO6kZ8o&#10;dWTnQ6n3db+cTn3bv0r7v+arUk9W/M4v/7LU8V3fkfo/9sF0fNrHfBfr0IzkWcB1rCONZYcMqCnb&#10;vLnpBAskoi7Bx7jGParPu8Qz3rx3g+JL9bxc8sBARNrIb6VUvWsY7Zk0MTaQo6Sd5XBxi1dE+haQ&#10;WDQ02JvLO589/4WtAepDD3je5MhcpHMz41CFZrxaDuGno/UMj84fmCvHNLI7yqycwefLymYfu7Vi&#10;1jCmk5OeefbpMrypHT4c7RiyvXt3Z/vy2FX+idQBlXbbIlMBXnUyDANeHJMs/6YQrBUIQGzkWTOS&#10;zrtxXKM8m6W7HskD0U2OgP5V73guTf3/oGbPgvxWz1u0+lTmjwVg0yN7r5kjr8Cxut+f+3zbO9+c&#10;tn/Hv01bvvvb00NvfF3a/eCn0vTQ3tTesr7MGwJE6UMHysK0XY8Uvf/cwmlGZKvexjr5HRYAxOAZ&#10;wsewQ6LD+kk1K7FzkZ6tIEfA1f+RP1saayWWDYgdhy+nd9zXln7/TW9Ov/Irv1LAkAE1hOn6Uz/1&#10;U+l3fud30utf//pyoo2hgti070Dw6IhgAGI0+vp608BQZ4nAjh4/kBW8tQxhOr39wIGZdP7CqXTq&#10;VLWNQ6X37d1XIjNDZHPZ2Bw5ejg98SQwvJTB8HgGQytX28pE9PUAEQHDuNaBUQdgpHuengj10mMn&#10;09lzFgbNZjpYFqDwMkLQbjXhlzaLEOvhvjrrSMO3NwOI+CXSZ7xjOBbPKaQ09f5rpABEvEAMCCJs&#10;5k0uZq/eQhMr8kJx6sS7nOrOUdon3pdaPnV7mjX/ZFFJfl6obiizwplLs6jBwhVfrdd+/desL0q9&#10;83NzPJbwizpC4SNKPTzakXo+/K7U/2Pfn0b/RbVaseVVr0ybf+B7056PvT8dWViUU69HI/kduDph&#10;Z2ZyJPOvOunIIjBKHpHCUjxE8Vv9GsNw9TRB+gwQ3ah/lkPexT9Xw9/OSe3tbEl9nTvTYE9Ldmi2&#10;lPNeHcpQTihaAG5ETjpyH5RzMi8/lUZ9hihHCzcLiAzroAhxfi7tzXJoBCTqWKcXPavVjXNuOoFO&#10;Fz7Whigrvi6mrRP5F/XS85UAIpJev9enVJqlW4qkl4ehUqM2RoTYKTbVVZ7kCZExBl198QF55n33&#10;ca3zKP5/4olLqcv5vcOLgBhyHvcWGo3s3ZR2vOftadv735GG27aUbSX2I7pymCIt0ueGWzt2bypH&#10;vUX5je2LaxBbwQGhy40RIjsLxOAMGQibFfZrOSQ9+8iBNC3EyYj88c7oI1u3bEBEew48nv78zta0&#10;bUdLqZhOd4LAu9/97iJ0vGBDDL/7u79bOnOpoVOESQCntXVXzqcve3Cn0uyc7xJ2ZOCbzUA0VYDv&#10;xImT6XQ2eqIUwlnNVZwtQBAAxhg+kT3ERx/NipxBUgRHAQLwlkvyUw6vkDADoPHxsTQ41JsuZkCc&#10;yIbOMAqPWHqdXe/oW0XBL5G49muXjqQIvB4gCbhXA4jSEw68Ft1bRBMKhpcEiECqQ7O6XSW/L6SJ&#10;tFHvi4+eL6vv6oAYoHQVnDIdylHFsZm+ApD+bwTDUFQLZCyDt8BBH1EixkJ5jfWMOjgj0sIVw7Yl&#10;75rSmx+c7t6edrztD9Pu7/i21Pr1X5s2/tR/Tjtv/4s02bvrmoU1jfW5Svk3X6GYHmlPB2fsiazm&#10;QOiIuZHVGMalKAwMQBTBk1vPbjb/in+M6AsF9B69cL4sYrEV4+iR+bIa8sqVZ2tpK88e6BghYqAv&#10;l0+FtZeDFq7LrxsQuRDNm5eePzhb5JB8a2e0v7HudRkMfpAP7+JR1Lnx3UaShvwbeTEiRs+X8x6K&#10;d0U7bAhdWm65dcJX+udcYZERcDYKRNY5WDG8WC0KHC5XNsD0hit9jsNJ2GL3bDYesp/s49Ejh1Lr&#10;jkdK5F+2kGR+c0KOZafR9xxjEZcPQk/5WPBIWwFIEWF1Tu7iqVKo+pTXWMlrz46H08G5avuWttfl&#10;M/qvzhc8hh1G3uiK9wKw9J3N9NaraAN7tVI75x220giYUU18iPz1EX75bUWAiFpnL6XtffMFEESE&#10;vojBUIsEAaL9ij/3cz9XKgAMm0WJCFPOnDmdNm9al3o6t6fhwX2po217atu3M01PjWclOJCF+XA6&#10;mZWeB3oyk04nCJgBFILUxRXjGG/XeL4SEnnJH+iIfA17+D7Y1PRIunDxeBbAziJ8wczozFtNylEe&#10;oFY/hsf/hIZRBIgEH8+bCcP1CC8Rxbf5lXELIdH+KC/6rVn9rkf6+fy506mnfUfZD0jpACPPMvYv&#10;MX51KoZ0CWPqd8ep+VDplWycKTrDoL6haHVSZ1Hq0cMH0kjv7msAERWgy1cKbRHBxj96fXrwt34l&#10;tdz14XQwR45Rnxsa9/y7RSSOGps/6Kitqn+AIUXH02b1Ww3JR7sCiOjdavunTlUe9UhCpL8YcZRF&#10;NFfTVeQ3hpvOcErM8dm2wYhWfGvCq2UQvjs5x2KiuWxYl5onXoqifqIrc0PLBcRIQ54YZ+CynPeC&#10;pGPQ2apwLlfyfhB+619zXvSQnJsGAnj+J1NskSsCkmwWXQCegBOxDSIfV44BEmntatmVdrfuSBse&#10;viNtWndH2rH53rQr0+4dD6W9OytyFFtb6/rU3vJI6sxX+zl72zZX+w3bt5bPoQ117ch6tbOcWDPW&#10;11pW6Pa1b0kt2x5KB+amSp9FcKIPyCpbi0coIlv6gV+xytRzsoW8Y8gUKAK1sFnN7NlSJL26GDL1&#10;eSv5KDNsHadhxRFi0AM9R9I9m9vSa17zc6UDgJ6oSUG//uu/XjK29cKXMuqrTkWJOptwYALQe/jB&#10;u8sJGZPD+8oqpc69meE2qdow2rUnDfZ1pNmZqeLp9fT0Fo87osKlQG81YOgdgMgLIzSAAJNOnDia&#10;zp0/li48eqIM49qvoi6xeqxRkG8F4RchoaCEJgCR0HBGeDYi25UKCfIO4dCPJpsJjXy1j3ACYWWt&#10;VKGDvGdD+vTkcNmzNTrUXhbcjGbP3/Fekz5iOlR9yDSGX5oZyCCG0h4+X/N2LJlhdMZgqTp6xrgA&#10;xPpxYvU84/+T2TMe69iahrLiO+/y/MKWjxvVCUkjb8eemTtVJoXHVzLr/+Ua8xuRPBAnBlAYYmqW&#10;bi0oylq8v/Z3Bgto0BdyY3HVUqfxXKUm/KtTpDMS4BNf84ZMs5EnpysBRGl5/oxgOA3N0jaSdHgK&#10;5MlX1e7llYnIIn7UT09qln4pkl7dgTmHh73zv7zIEVJGXBl0ssYuuNdWxKZ5N6aAQt9FWaLEs9lm&#10;T0+NpLbd2ebu25zBbXtZZeuj2OXj2Bns+rM+2McJ5Np3A8f15ahFG/I7/d/6SDmRZ1/+v3X7g6k1&#10;O5XbNtydgfZTae/uDMK538goAtCubCy9QGxMALuhTMDNHmtXECC12E+EGIBYt2HLoQBEzpFRTTyR&#10;N56SW7wmJ6sCRPSBLSPp1173B0XgGGpzin/8x39c5jQYUx1LqHwiSoQINIFiRIoqMzTYn9Y9cOfV&#10;47546YyKeZ75SV8+aC97W0aGe0s5hIOHVAfEiAaDGoFuOeQ9kaUIi0evowCB6Oupy1a9XkyHj86m&#10;ru5KQcyzAUtC2ijMa01hAAg4BQWAOhD/XNVXR4qiVyMoiDMT36DEW3njBwFWHsVbqVLXSaTx3PPP&#10;ZV4/lQXxUo4iHi2r+E4cnU9HDmePd3Io7WvdWD7ISw6aGckgMlK+kTg+lOXr6eKJA8Rmhsf/yJ65&#10;g9lb9Q1B7zfLN4xwNfSzGBWiZukbSTqyO9a/p/piQVnhWp3gQtlXYxiXIvnoE0Ck7YxhtLVZ+ltF&#10;yiMrDD85JI8XHz2XhntylDzpmK/qqxqicrw5c6jScfxtpMbn/geq5iMdsg8QOazKXI7eBY9i2H+p&#10;IfVGivxD3zgdK9Fz7yuL0ccX/LlRmY0U9WSk2Vb2KZ5FXvX/6/WL3+v/X4+sYN69a2PZTuMgheC/&#10;odDoBycGkXFzg0ifGk4tQ6oHB8swq/ujc/1l7nhycHcBxYlxo2kXin1hn0S87CebQnbphWkwgIhE&#10;rvpZe8PGIf+zTY5ck89qRsK8AxDZNDslOASRPycCr5W9akBsm38i/c5f3Z9+/41vSt/zPd9TPhkF&#10;SBgByq+hIkbPRR6YL1IUOQJF6To69qbN6+8tS+Exv26EjEVbZdbfsSNNTY6WIUHGDxMJOUDSQPOG&#10;jPiTTwJE84rNQe9GhOk6DsNMZCvv8ccy8D59KT397KNpev9YNm5VhEjYMXglirJawjflMAa8K3WM&#10;jmQIKYz6rMZzkh7hpT4SaeKFvJUHaDkFoTzN6rccive1Y3HF5OJWA5ucnQDiKxAhB42AE1RAJ0dh&#10;B2cm0nNXniuGuB6BNSuXwPu6/FSORs8cufHeuLosNkvbjKQtqyK7WzLYn7oKiPqGvEZd6vVbDUUe&#10;dMxoAUPCeKxV/ish5amHOtB3cuM0HsfADXTvLqfyOGZtuKe1OArjRgZ6W9L44N7ybUH9MTPWWVbm&#10;OifUZ5eQvZzl814Du1Nfj4Psq7lzeq7M5eiddGSC8TVipS+WyyNpOPMMpGHKZmmaUeSvLJEPo68O&#10;yymzTtJH3etD4o1plpNvpKtTPHf1YeCOvVvT9AhnsXJGQ/ZD/oHigbGuNDvSlU4cWDywPQCznt58&#10;vKHu9t2byncTyUel75VjX+l89Yxekhnyy5ZpL32ORTXSubJJ1qiIENm/1U4NsZHsu3lZUbL8A3gB&#10;7U1FiGj33GPpHXfsKEZZCGrxTGy3ULjj3r75m785feADHyidKkqMOUWN3L5jS9qx5YFiSOpM9ZkZ&#10;V8vre33p/MBsMdrAiMftcG1bLwZzhDk6OpKN9vEc0Tye81yMFFGA3XJIpGkoVMjOE+HNHM1ew+mz&#10;R8pex6PHqi9IixwBfyw0CcG6VRRCpP0UVMdGJ/JEKTtHgXPQTBCuRwGI5icMI8T4vbwJDAHx+61o&#10;Z+SJLMSozs+8dltGI3leviyeAfHwwZmyvJ7sxbBWszIAr1WT9sYtfsbpxXnfLMnXkK/9kZcePV9W&#10;3pIpTgz+VnVZGwdKXmRAdAiIKHaz9t9qUiajRifpJjm1GMc84tnTJ9PJY9VHZH2TsqLZ8lHjA9mZ&#10;sddvv6+jZLJv0CIpn6ry0WcfX3ZaTl9XS/lg9MHsUKxkHhBJQ47NtwHTiKKbpW0k6dgE+hYOYbN0&#10;jSQdopd4slpHSHq8JNdsDR6vJp/rUeR36dKFtLd1UzmLlwyHPBcdPD6ZTh8YTJN7N6fuj92eZu/8&#10;RDre25ZO7O8vZ7pODe1Jg10+k3bt8LgAp611Y7ZZTlBadAiizNCD+N+99uKXgKcOiAh2WFgkgoyp&#10;IdTMpi1F0rORHNSPf/zjxb4pA9El/XzTgIgeGTyZ9o0eKUCInF5DmOxJ/MEf/MFSuAoZOgWY5hWB&#10;ooa272stE7dldZIOqBsYjN3fl/qzp3n48HxpgEoDralp55lmxRl1pFtvOnnqUHrmOVsvnLiyuOCm&#10;DnjXI2lFRDxuBgzIYDxv5cDBqfTMsxfT5WcezeUcvzreHUMwIWC3ikKACIvOVNfoSE4IABch3Qwg&#10;GoZ2ZJvhIcJBAXlr8r6VwB/5AhDRhP4OparLQpDnAHG4e1cZbsULdcSb8EAX836hLKY5eeJYBkNf&#10;PNh2NQJtlvfNkrr5ZNJ4Nua+4m8/oYjGULThGAq/VjyUjz7iCOl7urRWYLsSinqIYhjvqIe2ohdQ&#10;GQmoDJtnYYAA1FXKIGrLRjmM4Jmni4NUDiTIuvxElnHOIM+eripzuXxUnnpx9JSzHB5F/iFb7M1y&#10;y5NOGerJUSOXq+l36fFLhCmfiG6bpV0tlbpmOnf2dGrZ+lCaGWm/RvfM8/q0Vt9dH0xtv/faNPnj&#10;P5aO/OcfSVN/9Pup775Ppofv/GD65If/Kt35sfeV+cUqUszv5QjRWbt7dj1SjrCrA2KzOgThG8eR&#10;zcW/cPqRvhMhmmOMqaHVAKIrB8Me+vqQKRJ56u+bBkT0yT0z6diFyyUyJEBveMMb0k/+5E8WRNc4&#10;zzWYpwbULLT5wl9/IYfUR9JMDsUDEOvEcPnKdW9Xa47WjmZGVN85xBCMM3xpfyBgHB7pT7MHRG9D&#10;2ahPlsZqfKw4bZxnbEbAhVcHDBkxQyWdnR3lpBpHuV1+2ueonJpTfeYGE5fq6LWiEBZlAeL6ClMk&#10;Cg9AWO0wApK3KJ7hpoiEkTLqL+U1q9taULTPcn4LMexriv5vBJxQUqMJNo2fPX2sLKrhwJA58lXv&#10;D/c+yOtEk/7O7WXRjjmtko8yIs+G0zmWKjsovspQ7mtp3Zs/scLSELDyASKvkzxGW+vtXy3Jh0NG&#10;uTkuYXTXKv/lkvIYK3KiHi/qg6v7AReW2i/8FnWN3+orW2MVq/SFctv0L0Ckp36L/K9H0pFjEbRI&#10;eiVRljRshqh0JX0X6dg8PGGn9E2ztNcjedBDzk49QmyWdrVU6vo/Pl/m8nfvXF8iPmcPk2W215dW&#10;RrY/lNp/+WfS/Hd9a5r9hq9LA84Z/tZvSb2/+1tp/bvfke694/a07t6PprH+1nJG8OnDDnXfm/o6&#10;tpYj3E5lZ3Q57VcXfc3xYcvINvuGB64iRKttrTTVH2zdagDRe5w3ny+EJeQjgFe+q9p2sRS9b9Nw&#10;GhwaST/2Yz9WvoTBe1UY8BM5GiYVNb72ta8twoYBzz5zOT3x6MkcDU6UiVodwbCUDsn/Tw7sTSMD&#10;XSVai4lZTKMgPAmeH4Hp7u7JDW0vQxwIaFEEC3GkxYg6MLoyVo2ACawJISNbIrLurjJk6gSdU6cd&#10;ZH6klKseq/H8VkpFaDMBJZ6iulEOHYi3+EJptXGlAoK8I7IkJCJ5QiFfZWhn9OGtamcoAqX0tXCf&#10;NdLvgKseyYVMIMe2OWvy0QtnSx8SYv0RvLqabyYHDPsigQOIIz9bI6q8XCtHLPY9LpeiLuU+nmWq&#10;Vr925XIrw43HnCt8rtfvZijyIa9kgtHFw7XIe6WkTMYf6Jtz97+6NEt7Iyr1D1r4X16IHtcXxjS+&#10;24ykI7ucSA4f4PZsOe9LY8RImZzO5b6HpGNPLC6kl8t9r07eUXfD0Op+K/pXfsjQNkA0Z0uOQ+cs&#10;pBnZvTEN/v5vpCP/5hvKWabdr3xF2vvP/5/U8u//Xbrnja9PLRvvS2O9LemIDzJnfXDMoo8xb994&#10;f9a7tnJIQ5TTrA5BftdGdoc81cEwANH8oYNDIkJstGXXI+nD1hll4/zDETwOWwojYMeaAaL9iW98&#10;/7r0h3/0x2XcXiMNj8ZQqj+Vsy3jve99bwGUz332M+nKM0+l08fm0sRgW/naumEtGzsZx8HunWlk&#10;qK8YftELI814WwBiT4rFL8aWKaTIriv/BiABooZL60qwMIMBxRjKC1xEQSJBYEsBCDKQVM8DB+ZS&#10;X39P+b7iwICVgsOFidLquOjIxs5dSwphIhCUE0iHoKiDSFXbVyMkyDsEAagSNm0nHOHhGkJV1q1q&#10;p3wpwrmzJxc+o7O7RFi2YVSgWCmoDcBWLVqGPzeW+7hte7r0qEVEF68e51Q3GpGvA7YnRvsy2OaI&#10;f+HkFGdsHpzsSQeneso37MxbWgRgvhrYWuEcqyNP5XLLKjsgmsmCHl+BsKLuxMI+ShRprIreP+5U&#10;mspwkzkyis9rZdSibfqKbHPiXgrnbCkCzAxJGP+1rId2IjoK/M0tLSf/4JGr6Q1ErldSP/qx2uie&#10;/uAJe7HaCJHeAUM2j86vpPzlULTJR6JtzvfdyDoguj8x25967v1IanvNf0kD/+KrU8dXvCJt+5Zv&#10;Svf+4s+mT77zLal16wPlu4jjOUKkW3RnX8sjaXS4J/Pgydz25dVbmuivOhDGvX5n/6ztENmt1tbR&#10;R/jgABI2M8pBHB+2ZM0AEW0ZO5t29s+lL3zhrwsAmk+0qtTcIYGkPAr9D//hPxRA+7v8/G/+5q9z&#10;hZ5PRw/PpqmxgTTmszj9vi/WknZsfTDt2L65eHkMCyDkKVAODTo4fzBNjlefJ2LU5W2smVfuf0Zd&#10;WoBIYQErEGFI/AYwRYMED+AaNgWM8hYd7dq1PQv27pymvbxHOTAvhKlZ564lRTk6VNvqXg1vmbJo&#10;h45erZAAeH3haKSYzA5AtLBoNQq9XIr2+X6ayf3z50+X8w/7cgQIoCgl4hz1tG9Lgzna84X3wT7e&#10;5xO5/hdK/2lL5FXlvZBvjgos6hgezCDasSWNZAerc/fm8nkm324cHvDppbY00NNaZM6pKP2dO9No&#10;vxWRe9P44L60f6QzzWYQ9mUFw67dbVszaOff+/LvAxVNjbSXFZM9e7ekqfGBq/NV5MiQNkfr2vrd&#10;HMmbnDK6qzHYa0FRnrapB0NVf74WJC/yR385vBzD5bYVj/QDA2gh3EpAxbv4ql10xLPlvBt1i6Hy&#10;cFaapb0eyYPDq+7WNdwKhyfqalgTIL7o7Fn3WfcOjLSlltvfkbZ/33elTd/z7WnTm/8gdWcgHOzc&#10;XoBwsGNbfrenDJkCxPbdG9LM1Gg5L3a5dY66sD3kyZWd02euRsjoub2IbKA+Wam9k57zz64bDTOy&#10;opwoy2/6bE0BsfPI5XR/95E0eeTRAoYaZFIbAP3Zn/1Z8vFZ4eov//Ivp9/8zd8sBrj6ZNT/KXOK&#10;Dul1wr9P4pw5fTxHKI7y6czA1VGGxigGAx4C8vRTj6dzJ+bT2ROH0oWzx9P5s2fSsaNHsgKMFbDz&#10;DgA1fLFrV0sRcNFjCJqhGPVDEf0BTUOxANV77pWLkQCiKFZWmGYdi6Jzg653qO2NKPJQJ52lU6MT&#10;gZZ5FfWjvCsVEOQdeZus5oExIPL2PIwt49CsbmtB2ib/uOKt4dPhvt1FuarvKY6Vpfg+gXQhR4U2&#10;fjsKzpCouusnjkzwqspbftX/vr5geHX/9GgaG+5OR+Zn05NPXCrfK3SWI/KZGqfpnDt3qnwNAYj6&#10;1uLhQ3MLKyMncqTZn9/vSRPjuV45onV4+dEjB8vqSXscp81fj+bI8diR9NlPV6fSkBd8peSNbb8Z&#10;kjcFBhIvbvtLQ8pTD7JCz+hOPG9Mu1qSF103kkNvgcRy2hppGFLOMv0l1zd6D0mjXQBe33E2I79m&#10;6esU7+qbGMr3/3LerZP0dJFuG21bCZgvl+SHyPrelg1llCQc0DK/nq/ozJHRNNWzM+36yF+lrR98&#10;Vxpp31qNmGQAdDVqUqYN8jvHZgdS28Kh3uZ+l1tn6bSRDAk8GodN9SN+xocjyNxK7V28I7jyGcM6&#10;IKKYfllTQAy6e99smj10ooDfhz70obIf8Y477iiRmGG/aLiTayy4+Yf/83/K1UrU//E/vlCEiCJA&#10;boLx7LNXinfo/xAwR0pdPHcinZgfLXTu2FS6dOZQeuzs4XTh1Hw6c9zXtY+mI4cOpANzM0UpKBUh&#10;F20BO/fAWqSFQepFiNURSBJG3iVAHh7sz0YzR4i5DsqPA62vLghYqJf6iXg+64OguQ1R3+pg4Swg&#10;qIlQNCPvycOQEQ/JMJnOwwf3DCJgX42AIO9ot42qsfBA3oQOICpDHZrVba0peOS7gMO9FSAaMqV4&#10;hiLHh3rSldqQmauoHw+WqueirHyu9IkPojp02//1A6AX90YC5WqFpOGeoiyZHyJNXzK3AvJK+axT&#10;fj+DbvnoK8rvkFO/KyfyxVv1i6E+1FjH1ZB6clY4RBF9Nkt3q0m5AIMhWelc240o8tIX9JATG4DY&#10;LH0jSadPyLX3Qxaapa1TpGEH6BxD6dly30V0i/6Ek7BSkoe669/GukcZcV9/byXkXfly6vbufKRM&#10;HTiwGwgCRffxgW+gNz/emQ4trNK+cGyyXK8C6AL5kHVbS442D0yXFd7LrZ90+pm+CDyMJNbBKnhh&#10;Wodt4nA02rIbUdhI+cMjI4KRP5snjdHFWwKI7YefSq/9i/vTH7zxTQWIKItTaswpGj4lbABSBQxp&#10;+i32Jzb7fmL8v0gvpE/naPL08bl04uDiWZg6xbWcpJCfH89AefzgaHr0zLHcaJ+Jeb4wG0NFh+YW&#10;DK9avdSTFc4Qx6nTp4p3aFUr0NYR5jGPHhhPp47NpovnT6RnLz+ejeQz2Xi+kD7zWUcoZaOYhYuA&#10;nTl9Ms3miOJoji7Onj2dnnjyidKhvB1pAjjrArEUSec9oMxb5DnpPJ3IIBrq5D2vBhAjPYUDiOZV&#10;8QdxCBgg5WhTs7qtNWkrPvoAbHf7tnIazZzN2pPd5TipqRyh1cEGUSB8uRHghEFZKk31bPG3+D9+&#10;X+p9chjvLVK05XNlDtZIRSwGQfHuzZC8wxmItjdLd6upyHs2+qL0lQDHckleZNACOUP4ZH+5+asb&#10;fQFqHEo8a5aukeQfxtm7KxnujnScBHZlNSMskYd+5bDXV+8GNf5fp3oejc+avWckZOuGu9Nw1jGL&#10;wg5OdZfhU1ugytx6jvri0G/7bI8fGCoAae68XA+Zb68WwVll3bZ7Qzp8aLbYrSgjyq+3sbGe6sb+&#10;iuDC8Q+wYj85GABRmtXaO3YfIArU6E+UgfSzPrslgIh2Tl1I9+0eK3OIwM7CGlGeOZXf/d3fTT4T&#10;ZTO4A8JNlgLKmG9sBMU649Azz1xOp08eTXPTg9krGagWPxRQXPBu8r1TF05nOnFwOJ07dSg3enG4&#10;BfMJPUacyQC4u2V76unuyKH+dGb4sTIUZ7M/MGdwjx6aSccODJe8Ts6PZC9qMl08NZcuP5mZnQHy&#10;2JG56sOjE0OprXVzGujckYZ7WtJgT2v52KqPlfoIqQgi6hDCcT2SDkDpRIuACAYBIWyGeA0HU9zo&#10;8EYhuB6FgGhffZLZ8AQAJpgrMUA3SxVfXsgOy+PlK/czU8NpYsxZlp05OuwqX1349KerYa/oP4DD&#10;UN4IEOO3pX5vTjdOW8+vnr+r+pEffMTTSLcWJG/OGmeSTKysXWtHYcQA860ERLKPj8pDzdLWKerB&#10;3pAPOoJnzdI2kvek9Q4jvJLh7iiXXgEz13jWLH0zivRkmqPBGdAO/cwWaD+ehGNcv1dv5D7SsRXy&#10;9TzqEfeup08dzQ7orrJNwmb63bvWpz2Z9rVuSnt3bUide7aUTznta11fDvp2ZqlDvlH3vs353S2p&#10;K19tbXLW6fbN96XjRw9dLaORoo31tiL1xXMRPZ5H3V3xQl+Y2rmZIVP9YZTStotGQATC+H3LABE9&#10;0HM09e4/VcAQg0SFP/RDP5Te+MY3FmX2zBl1b37zmwsT4iBwoFhnmPsgY9Mnjh9KbXu2lgnc/o7t&#10;aahnV9o/2l6OfOLNhPcCGIHik5cu5LKyYNQ6IOjcmQyIO3Pn7t2axgba0pG5sXR0fjrNTo2mro59&#10;aWgoe0eHJrNnVK0mlOdVOjqR5qd7U1vLhtTTsSMLz8ayUtZKRHU4OludjuLzKt1tO9L8XPUVBPNb&#10;9TYtRYSEl2tYV0RLIaIDeY725tzMJDNPlhdsQY1n8iV8hpZv1WT+9UmfZEXOCi6iN8RZnT70eK7X&#10;5cIP9QllBziGuwMUXtq6Lk3qQZkZM86MfluruslHvwDEl9ppqVPUg2FhSIy8eLbWddHP+BgjFsvJ&#10;P+oRK2DpSMhOs/R1kk67jJiI7slWs3TNKMoVGYo2GGD5NUu7FEUe7KGIyEJC0zvyM9XD+WAPjFwx&#10;7gCELaWz5AGvYgW9aR864up/Iz94oW0cGX1HjkwpjY+NZEd4JO2fHk9Dg71Zr3rT8FBPvu9JoyOD&#10;aXCgOw1lGhvpTz1de1N3555s83anjvaW1Nu9L3W2tWTaWe5PnTy+cNjCs0X26ULddtXB3G/4jU/q&#10;0zhkKq18tNFIlmgfX1dj71w50YZM2c8oA3HoODG3FBDR3W0H0rOf+Xzp0B//8R9P73//+4sB/qVf&#10;+qVSOZ3olBSGHyCKJkWKhlFDOOrCYmzasU+D3bsK2DiUdrB7ezmV3WdJnMw+2LMzjffvTjNjbenw&#10;/v70+KVzhfH1+Tt56QTn7XW3bSvL8X0HzMbvo7ODaaS3Je3acn/xlDr2bsll7Mhgt68s1z8eoJsB&#10;0oIPe28O5qul+CVCzc+rcfUcqWbgtEzfXriejl3pyOG5rGRXlqUo6hjDPiK4ECpKGsO9sQx5NQJi&#10;uIuScUrCK3OlcLy1iNSb1e1WkfIqWhzewSsUdXGlKEAbua///sUm9dBXjDjjFKB1s/WLPPQTY8h4&#10;uL/ZfFdDymTIGFnGWRQc9WuWfjUkL7xjI9BK2koeyDJANOKjrst513tsBQcUyHAQm6VrRtF+Okk3&#10;Y8FTs7RLkfTqAFQ//OEPV59q2rWrgKKRNERffarNlJP/fd/PCsx777230IMPPlh+B6b+F4iIithZ&#10;oIL87jfPjBDdddedZfUlEL4vP/fsoZyPUbw777yrPJdGeesfeaS8v/6R9fl6f3ogR24PPfRA2rhh&#10;fa7T1mxTdpZFgOqND4CG08SuAHBEdgPM2TKjUu7NR+ObPtDf+p+985v6As3V2jtASh8/+MEPFrkl&#10;E8pAZEV9bzkg7jv4RHrngz3pI5+oOkElCIxhU8xVWd4LBgBCEWKA4ou+tJ8F5bnsLTiKa2aiswCP&#10;qO3U/FAZ37b8d//IvnJygmXBQnqfKhns21s+QRR5BYka5+emcwS3u0SUFYhVQ672QnbliG8kR5/A&#10;1bW/c1vqbd9SPo1izH1iMINxp0+kbCunwMeENLq6fDnTmSOjJXIVKbbv2VQmnW3eJvhB0cY6eQ60&#10;CJfOjM6L1XMEzPzsSoUDeQfIck4ILC9M3qJGgmFoopFfzep4K2mpMj3DA8O9AJHsfDHqtxSpB0XW&#10;R+Zo17J+ZALYMtahN1+sdgcgqstaDwsHv/CR8dTP5HM5bY13ef2cSTqEb83SNpL38LQ+/9ss3VLk&#10;ffYNEMcwcrN01yPv0GtgJeJTB/w1dMpBRvJmxEVTAMSQn6042updgBrXagqo+q6sCIuzeySTr4jM&#10;7J/OUeRE5q+vTgylsdGRwmsgNbkwVN3d7XNNPaVNhqDpXVubfd9daV9+Bqy378i0fVsB6fJ/JiNY&#10;CDADbGs14ruGnrE9ABf4wgagDdy1Qb/rB9fQdWnVf7X2zhUgvu997yu6E/YU4eVLEiHaitF+6Mn0&#10;h+9/sHggOg6TDZMSVsOjKuuZRvPMLK4BjLHIJgDD1XJ5c0r2pjkdIQAoKIYzAdyxmf6yOKMzR3gz&#10;06NZeJ7ITK4WwRTBz4yYHh9I0yNZaa5GdRUBRBGnzeB+Q1Y+HsqgW4ZBe3eV30WHwzkitZDHe3Ug&#10;DIp6Ac3B7m2pL4Po+TNH09NPPVZO6/nsZ5oPe2mv1VAEkafa2Hn4tRpAjPS8LePy8uGFyZvSAESK&#10;FMrZSI31bPbsVpLyGAkygz9L1euLQVEX/MRXgBHyuxZ1lId+Cl1ZrqFfS4q2BHCE/DRLu1qKMoC/&#10;YUIGWrs9a5a+TtLgS30FrP+XwyvvKifmf5W/nDKRdIheiexuBhDpIUAEAHUbGBTtCar/VidOS6SJ&#10;vN07tMJc39T4UA4KptLBucnqmp31gwem0qGD+8sWJd8RPX36ePmkmdG0kyePptMnj+X6HcvAdTI9&#10;euFcDjYeK/1PHuile+ReeWwXEHdl/4F4gHkAOgLE1kWwTwGI+kJesMJQp+Fev6/W5gFE2y7oTj1C&#10;5Gy8ZICIHuw5kn79j96d/vIv/7Ic4SZsNZ7No3jjG95Q/n/HO96RXvvrv14iIsOnf/d3f3vN0Kmt&#10;Fg6jHe7dc825l83OozRcCYSsjvIZmd72bWlkoD1NOz0/d/6pE0cK9Xe1lmX9MecY7+230ToDXn2D&#10;OCppMkkP4JzsfmJuqDxvBoZB3nUwdX/n1hJRHsn1PzE/nk4enkhPXDpbgFob60pR91TrgKhjDUH4&#10;jdKLHuudfyMiHN4xf8AjcyWAiCHgsREcwsfbpdgxsU+IUPRJIzUqZ7RnLUkZFElkoo5RZrO0XwxS&#10;HwrPkPPG17J+8iELlDdWT34x2q5MYGHoVhRDdta6H6IM/Uwe6YNnyylDGjLOkNKRldRNOYbwRKZk&#10;fiVlIk6avgcCy303SFp1pXf0sO5Q1dPU863/v1xyeHr5CHvbtjQx5HNcRtaqgyaMmI1lch3o2l4O&#10;qvAZr/7uneXD3u6HelrLwkHO/dSYhTDVR4zrZcT/9fo3/u5ZXPEthkzZOf1ArvSB6Qe2SpqVgiEK&#10;m8e+AVZ8DXuK9JXA4yUDRHR3+1y666FNZVxZGG9c+vu+7/vSe97zniJ89vnZvP+nf/rmdOliFuLP&#10;froc78YAWFRhlebh+bncUa1XI7IAqQrMqv/rQOS5j1jaZ+MU9skcMepI363zza5ND99RIj1zhnPj&#10;HSUyDBAtkd98dSB0I9XLbvZ7nSLtiQNDqb99a9qfI8xqqHc0HTs4nC6dO17aGUITgkMYDLvVIzjP&#10;DH+I4mL4IKiZICxFhMOCFPMJPNq64JlzMDRCqfUVQWFY1IUXx8hTWHkASkMaYRBD+JeiulJEW1dC&#10;3lMGkFY/vIgym6V/qSnaBhDxcCULOpZDkTdApENfrLYrE1iRoRh+apZutSR/bVsNIMa7Rjk4jiLE&#10;G70TJB1Z1i42yf1K3hXN0SeyyWlb7ruNpO6GCG+FQ4UAmOMSjYCF/XREogO64zxh/58sK+vzfXbm&#10;HW1ojYWtF6aoBAvWcMjHt2irOr64nlFm431QtI+u6C/2qQ5W7Itona0S2bE7K7V3YSMFEfCGw6Nv&#10;owwYI/B4SQGxbf7J9O71A+nUhSdLhZxeo3ImZX/t134t7Z+ZLsb33e/+q+LBvPCZ59Pzzz2dzufQ&#10;/ODMeJoY6U29nS1l7q50YgGk8XQ0R1uGMutfzWgEo0L5nQqIqrMqnW9poYyPYw737EgDndvLF/p9&#10;zsTyYl9+FgnWwa2R6mUtRdKoK1A2xGo1bGw6P39iNj172eeCrhV694yByWQGJzrPlXcT83yrAUPp&#10;GQkCwCmhfMqSN4+fMeAxMbzSAz+KaT4sJsIZe96cPPzPeFjNJmKTN8CSh3wZsroxQ9qLoq1B0f6l&#10;KNKZL1EH1+W++1KRduGbxSZ4vVb1izwi+tQvX4y2R5kBVrcSEA274SPPPspFzd4JinfxB59EHMt5&#10;D0mjXSudt0RRLv2kG6sFRFE/R8+c2q0BxBfSU08+kQZ791SAGPaxRmxTObf3QLXHEDX+juxZdAyi&#10;g/SrOq68nlWdqsjaEZ0ienxnM1wBoiHzmEO8GUA0GmbqDjBGBKoMtuolHTK9CoqHnkz375tO6zdu&#10;KquGLl6sjPNP/fRPZQ/gjvJR3p6ervTXmbF/9zdfSH/z+c+m5y4/ls4en0uzY90FDG0ANUyqQ3y2&#10;pGv3xtSy+f5ytl4AUCMoBTliqPxeOlanVh0MJEWGDpHeP9pWPB//K6NZPiuhECIbzbv3bSoLbPyv&#10;7CcePZE7JrZiLAoTJWD4RGaUQqchyspbDoO4UsFA3vGu6I8AKodwUGDGp/GTQuoSoBaT+4yMCIUQ&#10;Ey4GBFhyaIBkEKMCKHl2JssBmPLkE0J/vSFYFAah/j+Z4U1SDv/XFeyLSVE/TgZe4HfUu1n6lZJ8&#10;tNm0QkQ+a5X3Skgbw6vWt/pxLesR7YoyVnraDDIPpw9iLu9G70YaIyUiEnq2kiHpeB8/1JmML/fd&#10;OnlH3RluABD5Nku7HIr3K6r+963J7o6d5YD7sE/o/PGJdCZHhTM9LWlg00PpUO/edMrhJ9lWihQP&#10;Znvr24nsJdtoI78IMb5s0az8G1HULSLExiFTNo9DZE6VLSH/jTbtRhSAqG+MQsacdBA542C/5ICI&#10;tk2cTb/5tk+WlUcYwhv6lV/5lbR508b0t3/7P9MXvoCxL6TPffb59PnPfTp94YXn0pXLj6Ynzh8t&#10;R7QFiIn2rCbd8OAn08c++BfpoXs+nI5YbBOd2wScUPweaeJeB8e9vOPoosb3V0qRp2+FDXXvKFFn&#10;9WwsPf3k+WuEoy4gYfQBT0RaMXxA4XhSqwVEPDfxD1gDnPzGSyKYdUMQ9UFhlFzr9+FpmTSXj/wB&#10;JcFTV+Bri4fIljFXLrDksRliYrQAMmMUeUf+jeQ5cFXXMHaNPPxiUb1+nAv88H+ztKsheTGWK418&#10;1pKiTI4RI8Jhu1WAKELkFJKl5YJTvEuOydpyI7V4T5lWcCszZLBZ+kaK9xlt5caikmZpb0R0whAh&#10;3Y98m6W7EXmPbj733LNlyslpT/T00fNnU39nSzpaFg0u2rlTBwbSyKZ70963/Uma/e3fSCff9efp&#10;4K5N6eT+/hJw3PnR96S7P/H+4txXAUlXGhvqLPsOb6aOSFvZCPZDHcmUazgon/zkJwugBbiFPVsO&#10;xTv61NeWjFBG/oh9JWdfFEBE93YeTK9949vKWaevfe1vFPIh4L//+7/Lin6pGJP3f+B96ZF1D6bT&#10;J4+kz3/mmXQlg8dj5w5lLwYoViG7OT9bIh6+56Pp7o+/rxw/pHP91ghMy6EAr2a/rZbkx6MChuYq&#10;zxyuANEexaefEOFcq+juKaIhUQaH0a+H9pRNNLYaQAzB4HkSMPnIG/G8Ys6lmREPwb0eeS8ohI1h&#10;UG/RIWMuquTxxcZiggg0kSE4ICoiMPwqvfe8D7gJMZJHgHljHRrr/VKS8hlufaddN2MUG0k++MrQ&#10;y3u5kc+tIGWK9Omp+qjXWtdDnkCXvBuGXG5bpQk+kRHe/3LrJp0+M5dOBvWlvJqlbaQo13shm83S&#10;XY8iD6M0hkw5lp4tt/6N9MLnP5edsktpfMzh9N1pYrQn7Z8YSj0ZDHdtfTBHeF1Xbd7xDI69d92e&#10;On7pp9P0D35PmvmWb0pj//bfpMEMjJPr70v9ezanT2VAfOCuD6WZhXUQcxkQRwYt+osh0+b1uB5F&#10;mzkBFlmyT2E7EEC0cCvmEMOGNbNvS5H07BsHHF8542H3kD4nZ7ccEJcioPj2+zrTez70yfSXf/mu&#10;dDFX+P/8gyPe/iE9ngHx7rvvSv/u3/279F9+/MfTlk3r06efu5w+c+XJ9PRj2UCenk3nFqJEdPLA&#10;YFp338fS7e9+a2rf+UiZDI7fApDqVE5ybwCtW0VRJkAc7NqepkfbClifOTJajoF74uLZF0VjhIPR&#10;58VQTGBAMHQcb1dkxNNZqVCgECbvW21FQELwAJAITlSzWuEO8n6dtCnu/a59vDJGg2EH7jFPCRB5&#10;6Ix+LOjhGBiW9TulAJwiXOAtH/UP41Uvq34f1FjXtaQok3JrA2VeyzLlpZ/kTS5eijY1UpRJnhh+&#10;w+/xvDHtainKAIjm4/T5SiNE8uTd4FOztHWK95RJ5uhGyE+z9I0U75tTJa+rcYYiPTm3MR8grqQO&#10;11LlnDlWsnvftvL5splsf6yq7+vYlvbseKgMmbJH7Olc/n3ve96SDvzgd6Yjr/6aNPiqV6aOV3xZ&#10;6vzGb0h7f+e30vY7P5I2P3xn2vLInWXrmTUZM2PtaTRHiFeurP5MXe1zFSGyP4CLrQu75B4gWuwn&#10;+g4b1mjbrkfxDseK3WNbI39ET9naLxogIvsTP7ptJH3+hc+m//2//j79w//++9z459LQ0EB6z3ve&#10;nX77t38rPfzQg+mZy0+kv34hM+i5J9LTl06mR0/OpHPHgFqAzUjat/Ph9NHb35Xe9bY/LsOodTAq&#10;+xUzSScq+2IA4qHpviKERQCPVot7js0NpScunaspeqVQiJG3ulQUxcONjgMchhV4kCsVChTj70DH&#10;mDyFi7wZgJuZ+2ikyCPaFFT/PZTdFR/UgwIwSvXhV3UzpwMUDb/yJA2544Uo00IgaaTFF9FLKFXd&#10;oEQdmlHU62ZIPtpB8YD2WgJi5M3gGkKKvNcq/+VSlEmWGDCAuHqj3ZyiDLKvDOAWz5qlr1OkA6Ii&#10;2OX2QbwXc+kcj0XdbP5OnaTDB9HHap0h7yMjKBaRkOXV8jbqY9+gbRJWicaHro2kOY/0yP5qnQQb&#10;JbAY3HJf6v7NX0xj//ob0uBXvSrt+/J/lrZ946vTvb/6i+ndf/KGdN+nbk+tObK0Ip8Nsz3NN2xv&#10;xmZ4DxlVsaGfXIVNQvgIwPCDoxDgVrdryyHvkAlzs+xFONJRBvvyRQVEtGPyfLqzZTx9ITPmsYuP&#10;pr17WtNfvPOd6c/e8pYslPvS5z7zfPr7v/vrfH02XXnqfHrszIGrIFMHHCtNd297MH3ovW9Pmx7+&#10;VDo8o6MXV0PNZY/GsW7GvoFjI3DdSgLCVrNaYRoLdU4dHkknD40VsCe0jcLBEIiOGPnoOAaewXd0&#10;E2VdjWBIT+B4sDwlEVbkTeiAsPu6wL5UVFf84EOQiJJxwgtAeeHRC4UXgIfxABDaxLMXtTBoPD7G&#10;SRoRm7Z7l+ceihAGL8peihrrej1SV8oFqN2v9P1mFPVQ5xg5YITqsvNSUbSHc4bP5jLrz9eKtI1j&#10;w+nRf8GDZmnrJI13OY2cEjKz3PcQ3SNHDDT5aJZ2KVKu/iGPq9Ej5ZMZMu3QDDyOejVL30hVWqBq&#10;tKTau21D/WB3S9lCEfbQFrTuts3ZHg1cY0+PTPWkvXd8ILX81I+kfV/5qrT1278tbXzDb6eW+z5W&#10;wPDhez5SvpTvqEvvsGu+E/rss6uPEKN9pkcMWzYCov4DhKZ46JXfV2P3kKkWdo/jXwdE96LPLzog&#10;oh3Tj6adXePpwQfuS298wx+kP3/b29Ls/unq6xf/8wvp8597Pj33VGbA6blrOg/F/+hwjsI6Wjek&#10;HZvuLfN1voJx4cRkOjjRm7r3bEt97dvKSqnGPG418aTG+lrL+avnju/PgDxZvpxx+tj+9NyV6gsY&#10;jcLByJjPYwgi0nE198djJjzRyc0EYCmK9IaSrPJVDgXkIQWArJURXyk140MzYnRQpfhVZIk3DBnA&#10;Y0TwbTy3BSjx1ltaWgs/EdBntDgbhmnwoHFBT70eVVkvrkekaSR9hY9rycsoU13iAGflrEXeK6Wo&#10;SyzuWYsh9kaKMvSLEQGGLPqhWfo6SUMm8H8lQ5dR5v+/uXP5ieqO4vhf0+ei6X/QpLs+0rhpTJo0&#10;TUy66aKbJq66aVUWaE3sok0NUGipDghBgUFmGGbsMHeGQSkgIDKWjtCJsUXFQGp0dfr7nDun3t5c&#10;mBeoi29m5s75Pe7vd37n9XsRwufIMXioEYVIWusfIhn1KuIgoIdniOAQImSsWr2i6MNAEXIsZLns&#10;jL+Nsl6ozYkzyZGYbpFg7yA3BHlpZzBWDx4JHjnJFox8alB6vzoqHYcPSefRzyU50C2pkfPS8f0p&#10;ifV8J+MuHdvcoOdShVy2sXNmw7D3g58w9lmQRn4GxjZTPLRHsx6ipcFDbG9v18gbfWVlMPbhlxdC&#10;ITKfeLJvSj774ks5ceyYLMzNypPH/8jjRzuy83BT7lZuydrydE1F5ls+cVU+/efOOo/sJ0n1npWh&#10;tq/F6+6UhUxc7/hiZRRzerXy2w+Q//LVlIYsZmc8vcfxz/Kq/L4yL+XSsh7bFsUcMAVhwSBz4BEw&#10;2JhD5HmjTAFIg1fIdguAwIHhCFFiNaFwYRQQrNfzAm3B7Rd/rBHqLcnG+m0VcByQznYVhIcKrYdV&#10;D7Nad5aBXy164mUn9QbvQs4hn3OWd9YNLn9BD8KSd0ao442jKGlfBgYeOIqVBT3BkDVlUSctq9pX&#10;YUCHIj4Ihci7U0+sWatLFP1BwurCohW8t4NUiCgnW2ltz8O0YUBD/9D+eGr19oGVacZoo6Fg6CiL&#10;voe/4IN60xqgJx0KkbOeG1k4BY3eKTp/TVeQXkkNSzp5UW/aGb7QJSNOsXFKFrjU36VnNbPB3mSg&#10;yUMMeC9xQRKxDsk5Wcqm/OzEoEbgOBt6qK9TQ6VK5zxEzpbm4u1G39VAOtoZhYixj4yy8YZswrDA&#10;28dDxHM25RYl33aDpWFc4yGydzrsIWIgPxOFGF+4Uxfafk7JzdKKPHm0LTvbD2R762+5u7Eqpete&#10;3YoLpbjolF2s84ycPvKR9HzwjnjvvytLnx6RtFOMXaePyy8/fquK0TakRuWzXyD/hWLCMWhMbq74&#10;S6i37uPRcLehH/IKMxK/YQ68OASydRqLA/B28OQQ1s0wBeEG8uZgXfJH2MN0lEOYiDAk5Yfr9LxA&#10;PW45nkjGB2XsUkzSbpAzAL1sSuZ/K8rS4pyUVm9IZWNd7jilrory3n1ZXVl0QqBHJkbPS2r0nF4y&#10;nBjtd8bWjGze82/Nx8CgTWkXPBDm5hBEtAOhG/MoUZw8RwkRRqMNEVS0HQPJBK4pKKxN0mDNWluG&#10;EfWue4E08AplwgMIBniimbxahb0DbYZB0czikVqwMuBL+NT40sZLGOF00Fnokv7hdzD/KFhawrQY&#10;SBidwbxrAVr6BO8Qfmmmf6CnvqTnAGzen2f15AMNHmLBSyvfz+bH1JPjJp5rXlxmptyn/o7rKtH5&#10;QkKVWlBeIT9NKT7dHub/hn4uf9nlGddjK3mOoiRkutmEN2zw6+1vVcLAYg8vMon2M4WIh8gio1YV&#10;InPReJoYlUGFCODnF0ohDhbL0tadVG/gwV8VXVFaj2doMDrvcp+c/PA96X3jZSm8+boUXntFMq++&#10;JKNvvyU/fPKxdHxzXA/0rjffVkD+HEQ+OT4k67fX/ruTcavKBLsxCBYRngsenHUYQpiBymBpNo5u&#10;CpH5CSxZhDdMx3+Ux6cJnai6PWtQlxtL1zXcXMyO6GAsZIYlmxiQqdRFSY8PyMRYn2QS7rvDr5Nx&#10;XVbOqUaTYwO6kIBoAFdwcTbjzLR/HRP5Wvvzrggh2pj2sAU9DEwGCYoQi5/5MhQd7YTSZH6K5wxW&#10;BDb0CFPS0k942+RrZUQh+K57wehRiBhEKOZG89gvUCbKHx61kORuvNwq4EeEZHA/XhjGr4A0fNLu&#10;KEPaiu/2f5DGvhv4TV70I4s7TCGG6aJgNLQL5cIXVm6Ydi9ATzoENqdI4a02UgeiJtNe5ulpXmE4&#10;eaRw333Z93/5ZzIxCKO17wBalCQrV/O5tF7Lh0yLqlct2LvhkdPufJrMY6wCeM3OXW5lDpFxw1QR&#10;HiJj3coBlUpF/gVk5kXX8m8urAAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAon9/IN0AAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kkmBjNqUU9VQEW0F6m2anSWh2NmS3&#10;SfrvXb3oZeDxHu99U6xm04mRBtdaVhAvIhDEldUt1wo+968PTyCcR9bYWSYFV3KwKm9vCsy1nfiD&#10;xp2vRShhl6OCxvs+l9JVDRl0C9sTB+9kB4M+yKGWesAplJtOJlGUSYMth4UGe9o0VJ13F6PgbcJp&#10;/Ri/jNvzaXM97NP3r21MSt3fzetnEJ5m/xeGH/yADmVgOtoLayc6BeER/3uDl2ZZCuKoIEnSJciy&#10;kP/py28AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89&#10;ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1Jm&#10;vZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3&#10;BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWOvn5SkH&#10;AAAkFgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEA5mtp&#10;hruUAQC7lAEAFAAAAAAAAAAAAAAAAACPCQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYA&#10;CAAAACEAon9/IN0AAAAFAQAADwAAAAAAAAAAAAAAAAB8ngEAZHJzL2Rvd25yZXYueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAhp8BAGRycy9fcmVscy9lMm9Eb2Mu&#10;eG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAeaABAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 37" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:10996;top:10781;width:375;height:147;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAptOcHxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasJA&#10;FIX3Qt9huII7nahFQuoobSGlYDbG1tLdJXObhGbuhMw0iW/fEQSXh/Pzcbb70TSip87VlhUsFxEI&#10;4sLqmksFH6d0HoNwHlljY5kUXMjBfvcw2WKi7cBH6nNfijDCLkEFlfdtIqUrKjLoFrYlDt6P7Qz6&#10;ILtS6g6HMG4auYqijTRYcyBU2NJrRcVv/mcUnE12oc+X+DF++w7g7Hz4StODUrPp+PwEwtPo7+Fb&#10;+10rWK3h+iX8ALn7BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACm05wfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [0]" strokeweight="2pt">
                   <v:imagedata r:id="rId13" o:title="" croptop="19995f" cropleft="7129f" cropright="2044f"/>
                   <v:shadow color="#eeece1"/>
                 </v:shape>
                 <v:shape id="Freeform 38" o:spid="_x0000_s1028" style="position:absolute;left:11068;top:10825;width:300;height:50;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2999921,498022" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAp9/vnxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LawJB&#10;EITvAf/D0IKXoLMRI7I6ikQFL5r4wHOz0+7DnZ5lZ1zXf+8EAjkWVfUVNVu0phQN1S63rOBjEIEg&#10;TqzOOVVwPm36ExDOI2ssLZOCJzlYzDtvM4y1ffCBmqNPRYCwi1FB5n0VS+mSjAy6ga2Ig3e1tUEf&#10;ZJ1KXeMjwE0ph1E0lgZzDgsZVvSVUXI73o0CydH1MtoXxW77+d58a7far38KpXrddjkF4an1/+G/&#10;9lYrGI7g90v4AXL+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACn3++fEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m74386,249465c,310244,50801,468994,117929,483508,185057,498022,330200,371022,477157,336551,624114,302080,805544,296636,999672,276679v194128,-19957,444500,-50800,642257,-59871c1839686,207737,2012951,210458,2186215,222251v173264,11793,380093,49893,495300,65314c2796722,302986,2844800,351065,2877457,314779v32657,-36286,122464,-195942,,-244928c2754993,20865,2338615,31751,2142672,20865,1946729,9979,1884136,,1701800,4536,1519464,9072,1238250,29029,1048657,48079,859064,67129,723900,82550,564243,118836,404586,155122,148772,188686,74386,249465xe" fillcolor="red" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                   <v:fill opacity="26214f"/>
                   <v:shadow color="#eeece1"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="744,2495;1179,4835;4772,3365;9997,2767;16419,2168;21862,2222;26815,2876;28774,3148;28774,698;21427,209;17018,45;10486,481;5642,1188;744,2495" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DDEAEE" w14:textId="2125AEAA" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="00A103E8" w:rsidP="00D71437">
+    <w:p w14:paraId="09DDEAEE" w14:textId="2125AEAA" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="00A103E8" w:rsidP="00D71437">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc242186060"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="0079067B" w:rsidRPr="006B608F">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>lare House Primary School</w:t>
       </w:r>
-      <w:r w:rsidR="00D71437">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Overbury Avenue</w:t>
       </w:r>
-      <w:r w:rsidR="00D71437">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0079067B" w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>08:30-09:0</w:t>
       </w:r>
-      <w:r w:rsidR="00EC18AA">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00EC18AA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="0079067B" w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 15:00-15:30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741AF76D" w14:textId="6FF3FBC7" w:rsidR="00E53D0B" w:rsidRPr="006B608F" w:rsidRDefault="00C5089C" w:rsidP="008956AE">
+    <w:p w14:paraId="741AF76D" w14:textId="6FF3FBC7" w:rsidR="00E53D0B" w:rsidRPr="005F1874" w:rsidRDefault="00C5089C" w:rsidP="008956AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CDD06AE" wp14:editId="6983F22A">
                 <wp:extent cx="3627078" cy="1342390"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="29" name="Group 29" descr="A map of the road closure for Hayes Primary School Street"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -3736,5507 +5829,5915 @@
                                     <a:lumOff val="0"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a14:hiddenLine>
                             </a:ext>
                             <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                               <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:effectLst/>
                               </a14:hiddenEffects>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4FDFFE40" id="Group 29" o:spid="_x0000_s1026" alt="A map of the road closure for Hayes Primary School Street" style="width:285.6pt;height:105.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="10678,10838" coordsize="680,360" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCw2UwQCw0AADkxAAAOAAAAZHJzL2Uyb0RvYy54bWy8W22PG7cR/l6g/2Gh&#10;jwWS4/vuHnwOUrtOA6St0bg/YE9anYRIWnVX57Pz6/sMOasjZYtH50MRxJBEcoYzz3BmOMN79cOn&#10;/a762I/TdjjcLeT3YlH1h+Ww2h4e7hb/+fDuu2ZRTafusOp2w6G/W3zup8UPr//8p1dPx9teDZth&#10;t+rHCkQO0+3T8W6xOZ2Otzc303LT77vp++HYHzC4HsZ9d8LX8eFmNXZPoL7f3Sgh3M3TMK6O47Ds&#10;pwm/vg2Di9ee/nrdL0//Wq+n/lTt7hbY28n/O/p/7+nfm9evutuHsTtutkveRvcHdrHvtgcwPZN6&#10;25266nHcfkFqv12OwzSsT98vh/3NsF5vl72XAdJIcSHNT+PwePSyPNw+PRzPaoJqL/T0h8ku//nx&#10;p/H46/H9GHaPj78My98m6OXm6fhwG4/T94cwubp/+sewAp7d42nwgn9aj3siAZGqT16/n8/67T+d&#10;qiV+1E7VooZFLDEmtVG6ZQSWG8BE66RwdVO7RUUzRKMbKQNGy83fmIprhAGUREM7TKfxm+42bMBv&#10;mjf5+tVxu7zF/6w4fPpCcS8bGFadHsd+wUT2RTT23fjb4/E7YHzsTtv77W57+uztFbqiTR0+vt8u&#10;Sef0BTp+P1bbFeSBXIduD71imLhW+AXizbPCmo5k8ihVh+HNpjs89D9OR5g6VIb180/jODxt+m41&#10;0c+ko5SK/5rs4363Pb7b7nYEI31miXFaLqztK0oLlvx2WD7u+8MpHM2x30H44TBttsdpUY23/f6+&#10;h5Tjzyvscwm3cIKkx3F7OAWMp3H5b4iBvXa302nsT8sNfVxjT/w7cD4PeAGe90zSTbDjF03zqonN&#10;Zpo1MCh/nE4/9cO+og+QBjv2J6D7+MtEe8ce5ym0+8NAOvUy7Q7JD5gYfum9o+LVsxwMGL6SM4N3&#10;nGZA8O0LSL7JAfy66Y499kxkI+Mj4/HG927se3K5lfaGw9NmJzHFHsITCCM0rRAAnOAGbsCf8VZK&#10;1Qb8ZwCssfgpeAnrGuutdz7h3e3yMQBAypyVDs+7ggLpp4cVi/EBp2m938Gf/+WmUk63dVM9VUS8&#10;0Z5mPBfCn+dKabQQotpUEuyNncPEmbCKJjfK2FZdJ6yjuVK5RjbuOmETTza6ddpep2zjybptGmmu&#10;U4ZLfZavaR1UcJ1yHU82LVxyZs8A8kxZSaucFdcpA9bzZGmtVLk9ywRA01qbI41IEdHWrda1uq4P&#10;GWOoEUZElnaC4kvmIWMYjVCmzRmIjHGspRZZlcQ4WtGIVtTXtS1jIBFtTQ5HGQNphTM2e15iJDEV&#10;ydh1ZasYSNO0tskpW8VA6lY2uV2rGEfjjBA5w1YxjlbVra0zu05gtK5VOYWoGEZnNYwkQzqG0TjV&#10;yqxCYhgb7x0zpGMYjWtaoeR1CyE/ez6QrVU2ByOlJ+fJVtba5HSN4PE8u62Nyh1HHcMIB13XWdIx&#10;jG3rRE7XOobRai2zMCIyPO/a1q7Nko5hBGlX53StYxgRjbRqr8OoYxitMUJmFRLDqE0DZK6Tpuz5&#10;GUblhM3t2sQwanj3zIkxMYoGHrjNmbWJUUTgwNnNbDpG0ci2lc5cN2sTowiH02R3HaOojdUm565N&#10;jGIjrM2qOkbRX36yqo5RRBLSmBxtpCXPMCqcXJejbWMYpZa1zB1HGwOJGA33ngkzNgESXlVkacdI&#10;ytYInXOrNkYSwVE0WZ3EUEqH+2YOShtDKZWVWTOxMZbQoEFieN0CbYplDS+cy85iLCWgaXOn3SVY&#10;vmQnLsZSSqeymY5LsZRtNrC7GEtnbZM7lC6BUgD5rEpiKHEis9kIqgDPZ0HiULZZ0jGSL10MXAKk&#10;UBo7ue6m6gRIpZCRXLeROsFRyDqbwdcxjoi+uRNZJyiiTtbmYk0do4hsJLvnCxBb5H4ZdcQgIt7h&#10;v4w6EhClru0ladyYz9e8bhMuzLgPfjrw1Q+fKpRDqPBEN8HjMFFNie6BuGp+CFUQP59Gr0yGlmmy&#10;5ksnZmUmQ3E0eb6h5idDFzR5LljlJ8NEabK/GUPs/GS6KNHsUCx7eTrLKMuEpOuMp14mpmQ5cfkI&#10;1ZAX9s6SyjJR6SpBm8EloYQ6XQ/89DJRFYuKZL6IOouqykRVLGqod7wIE6XbtPdQhXl5+my5ZaJS&#10;Wuypl4mqWVQksSWaofTVUy9DlVJSmo5ks4Q65Zl+epmohkVFVlhEnUVFplc0nUU1ZaJS2kZ7R0JW&#10;Qp0yMT+9TFTLoiJtKqLOoiITKprOoiK5KZnuWFTkK0XTWVSkIEXTWVSkFUXTWdRzwyDvlhyLivBf&#10;Qp3iPsGEkF40nUVFnC6azqLWZaJy/+RDnaAaHAhHSqpaX/bExkWFntg97QixsztRgJ0/Vk93i7ly&#10;Wm3QUeDCKI3vh4/9h8HPPFG8DRmV1wdXUlnI54nLx/vt8q/97/EyY5xGRCI1StmgXOCFxU48UaeQ&#10;WyIVo1FcdlAJ5H360VCE5VFfY531mjD6GlspkBDTrZ8oa/ScEDKCBjxllGxFy45bot9UIxrGw6FI&#10;y6t9Dbacs5O4qAdLQLXIIWdNSNd13bYsskFhsHHJcCjiBs6hRlvMGb1G6yj7JJmtUqhJx6ShENI2&#10;D0cV8AAFF3l52Ndwyzkr3PM5lkhUTFCTTzijcIFSGAvlpBHpcKgBh+FQ4S3n7AzKfUwaSTyqNQnn&#10;hmrRbH7Kolvgj+ZsflwhDpwxD+2BYs5aK4lCY1grFMpV/lyeSaNGh5KDH24cTCyxbC4f+9FQHC7m&#10;Cz0LNBD8UuuUgRVHlmtwS3cssGoUDlU8yqVlvzYUjovZoohoUF7wSyUaDelJtaK1hiq8MD1g3aTS&#10;ctk5jPqicjlbgYI/S2sanNpUja1zpHdiq8E0RZdL0mHUF5yL2YIVRAp2g1KGq328mLE1qB/iChjk&#10;QTknPeFcrvajoRhdzhYldKAbltY4Mqm0tpbwWmG0bS58lgmlbD8aCtXfwNbVszy4gAIhWvosrWgl&#10;6wItPthyOurL3J5tKGKXs4Xrl4xeK4xJbRX9t0bPozjZMOpkU74E7tmGAnc5Wzjg2aTaGn2+5Nxa&#10;Ues5JKFFBpcas+XyeGDri9/FbGEKGj45LG3gnxOTQoNN0lH2vhs1P9zWE76hdh4W+8p4OV/UtATH&#10;I9zULwKh1UojnHvCrkalO91VqKv70VA1/wa2aEwxW1PDllMtw0eg9OMJo91gvmBLNXc/Girq38DW&#10;oh0W5NHo4F4Q5i6xd1Ow6tTiuB4f2PpqezlbJDaQwy8FVPYCPW3QGQ+j/mgS3fl4AXkq1QeuVIgv&#10;ZyprR3olaRJHYSUSHg4CNSqDySAX8P2qUJ4vZmjgGgQzVMglLgijdIroEwRpJMfSWUwu7vvRULov&#10;Zot+A8Jc0BCcwoXf0yjCCg60DgE5ddVc+PdsQ1m/nC2RZUzRySNfFMGmWuSUcx6HgEyxMR6mJ1G8&#10;Z675FzNG6KEmXEBIIf6lPkjBmoQNQQKPLCwKrgnn0DMIq0NHoJwzzImyRu+FtG7QJktIy7ahdNYP&#10;q0bWabzljgIP+35BOWckEBTuAukaCU4qFArts5tCu8DqFGXuN/C+fTehmDMcUevmfB1p3AXOOGO1&#10;nC8wcOG4scQq4W4E79v3Gso5o7KOGwCvpSZIElklHorMOQiuTvX5xUrI17lXEVajbgztl3NGvbvh&#10;oyopFKX5ugTOmi0fWhfotyQyh04Gc/b9rHLO6Dqd72W4rlxkzVIh84LPDmaABDZNRbjPwcO+i1HO&#10;GYkNfMe8VsgUSMCMvhzLRHlzAnNogoTR0OIo5ouootj3440aXqEl3hjF8IZTOnrBBq8Razo0SJit&#10;b38Us6XGPMdBidwK16CYMPIpRz0huil+eXeJr/qhNVLMVgnANxOWjuJB5BXhXua4NF/Q41HfWOFN&#10;+bZJMdumFmcdI21O/ZKDvwxhqUXz+iLmU8eFWfp+SjFLvHI9r6RaQ3J22ZGJunbpofZ9GObXUpel&#10;mB96ZXN+CDAv7NNf9di24RjQ143VHlo0gWtowHyFKwpJVB0KLx3nMhFVl6J3edOw267mx6TT+HD/&#10;ZjdWHzu8wn73DvE+9Ge63XHThV9N/Xyj5umefkKn6P3k/AwxPG+8H1af8SZ0HPBSE6rGS3V82Azj&#10;74vqCa++7xbTfx87et27+/mAV5WIWVSKPvkv/lUT3q3GI/fxSHdYgtTd4rRA14k+vjnhG9Y/4lHr&#10;wwacpO9DHYYf8Ux6vfWvQ2l/YVcQkL7gYef/64UnboThhSftx78CrfDwBgeL9oGXoG8O4R04SqP8&#10;Dvz8nNjP/vD5iBe73j/4rZ+XzEr/+uPbao3XxH+ftcEvxJF4IvXk6hdyQIfStT/i51egSIP9Q/FW&#10;zGXP+ZH5/L6Wn+DiSXBH+n4zHA6oaw5jUPv8NpTsld/sUjL9rQ9yZ9lig8JGn7Hzb87xPt8bLP8t&#10;Af0BQPzdz3/+i4fX/wMAAP//AwBQSwMECgAAAAAAAAAhANxf0gMttwAALbcAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAF/AAAAkQgGAAAAK324IQAAAAFzUkdCAK7O&#10;HOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh1QEEnLSdAAC2wklEQVR4Xu39h5NkWXbe&#10;CdY/s2Zru2u7s2trnLWZWS5pY7ZmXOwaQQJDcMAhiAEGBNAgGmi0QldVd1WX6tKVVZU6MkNr5eEq&#10;PFzL0FrrSC2qqhUaIEGC4uz9Ha8b+eLF9XD3UBnV7DT7zCP9PX/i3nO/I+65574wvTIsvwzoHrwh&#10;6dE+5zHQF2ySO3fuyM7OjsTjcdnd3a2KqakpKRaL8pOf/EQ2NzdleHhYSqXSqWBxcVFWVlYOYXV1&#10;VR4+fOjEo0eP5MmTJ5KKDcnSZFJWZ9JOLE8lZW4sJvlEvwS6b0lv+y3zDj+W//Jf/osc9x+/Bf/5&#10;P/9n+U//6T/Jf/yP/1H+7u/+TnHcfw8ePNB3+uu//utzwS9+8Qvtx88++0zb03VOPdjb2zu1d9je&#10;3pa//du/1XahjR8/fiyNjY1y+fJlyWazeq/PP/9cfvazn8lf/dVf7ePnP/+5ytLa2pr+/6c//amC&#10;7+05/Ka5uVm/t9+5wHnXbn4sO4/ysvekeAjbD3Iyszwi9x+vy737d/Tdv/jiCx0fP/7xj7UdRkdH&#10;pa+vT595aWlJ38s1tvxA7hmbjIHXXntNf/vDH/5QwuGwfP3rX5eJiQkZGhqS+fl55+/PCshLKBTS&#10;/uA9AfJjxzD/f/rkvqzP5WV2NCaFRJ/Mj8clPdxlvsvK1mJBwbh8/62Xpbv1qgR7bksy3CWDXTdl&#10;cyEvE/mIdHW1Hxrvx8X6+rrk80n5/Md3FWtrsyofHLt//74sLs3q97805N/adUXyk4POY6Crv0GF&#10;lc7MZDLOjvZjbGxMhY0OpkERTgbVaYCBVi8YaJBALNQtc+MjsjCZcGLOCN/M6LCMZYOSCHVIT+sV&#10;ufLRG9LWeFVy6bhMT47JzNS4+RyXybGSjIPxkkyMj8nk5ITMzMzoe9cCzh0fH5dCoaADAoU5Ozvr&#10;PPe44B6T5vl45kqYnTLPbTA5PioT+k5FGRstyrgBv52eKL8z4PjMzLTzPpAXn/UAA4F3npubU9AG&#10;fM/ffM//aSOATHEPAKFNTk4eODeXy0lTU5Ncv35dAoGAXLp0SQkR8vGTOuD/qVRKifdnP/up6d+I&#10;pIZ7JBHplkxiSEqFhHn/gkQj4QO/c4Hx0Re4vU/2u48LhvDzsvWgJBvbs+Y5p+Xp06dK9JbwIROI&#10;vrvb3M+Mq62tLedY8oOxBOFD6BhjkDzvy/ff//73pb+/X9sgGAxq27iucdbgWegzjD773rwfz8tY&#10;tO324x9/IblUUBbMuIPMIXuIPxXpkpXptIwMtUlrw0dSTA5IpL9ZWm9+JBvzuf1z+cRYKxVSsrGx&#10;oWOcdqU/gJ/cqyGfz8vK2sw++Y+OG2VurskxDOCxicIvF/nfaPxQRmeDzmOgreu6DiC0NSTl6mw/&#10;GIh8Wm1fzXI6L6RGBlV4rFXhB8KE8K3OZIwVMiJjaTPAjBIY6LyhQnjj07eNMnhTPv3gdfnk/df2&#10;8f6Pvi+v//AH8uGHH8orr7wiL774orz11lty7do1tRxbW1uPBJYq577zzjvyve99T771rW/p31eu&#10;XJEbN25IQ0ODEpvrt0fhh6+8KB+988qBZ/WC97h66S3F5Q9fP/Bel959VT4w7/Wj174nP3z5m/LK&#10;i9+Qv/izP5Q33jDnfPKJ3Lx5c//deMbvfOc7am3XA97x1Vdf1XcDvOfVq1e1LW7fvq3Hf/SjH8n7&#10;778vLS0t+r0XEDztjMX7xhtvyLvvvqu/HxwclNdff10JB3JHDv2ygFEA8ZbJ+AslfUsqVhZmSsOy&#10;u7N16Ld+YG1PLoSM5V+Utb28FMaSsrS8oMTH9e04sAQIMUOOEJZ/7BwFlAQyFolEVAH+0R/9kbbj&#10;P/pH/0ifwSoGDDXX7/3AMON3CwsL+rm8vKzPxHVc59cCFA7PxzUgfbgDPuC6n3/+VNsdPlhfXZTx&#10;fNQ5HhmD+XifdLVcMfL7qhpixeSgLE7ED50LFsz3uXRItneX5f7DLXnwaEsmpkoyZpT30vKcPHy0&#10;J+MYMUYJr66uGDK/r6QO7t27t68s2tpazW83leA/++KO8dJ295XI3p5Raub6vzTkP7kUkU+vv6uf&#10;ruNTy1FparuibjPChsC6OtwPBJxGQ+j5nWvwPQ8kh/uPJH+gCsCcszabKYeBjEs6mQur9ZGN9Uo6&#10;2q2WSTLcuY9If5OEQwMHrGGsUSwJCBISb2tr0/ZjcHjP84JjH330kZ6HVYvly4DHsoNkITzIzZIn&#10;hAmRMLisFWyvz28brr5/4Dn94D3Sw90K/gafGuJ/85XvyEvf+VNjebXvnxsLGIXSdFMt7vb2NrnW&#10;8KE+D8/x8ccfq8LjWesF1+CT568G3gkPIJ1O69+QDAROuITjlryw/iB9ZBH5i0ajqhAGBga0LfkO&#10;IsZqhozu3d2TUipwSBbSpr+fPHnslCUvQmHjKaaG9wnPEj5WLmTM83F/nq9eYh0ZGZG3335blRlG&#10;wj/7Z/9M34P3xfrnE7Kv5bqcw3snk0lp77wlI6kOmTZjfGUnKRMzxuo1nhJ9wfU7O41cm/at5doc&#10;5zzeESXCe9MOyCKe7eeffyZrS5OyOpuV5bmiZONBWZlJH1C2LoxlhiRj+gBDzHXcCxRGOt4vDx9v&#10;KXFb692C755+DvYUd+6uyeq6GS/z4+Y3O7KwOGOMj+v7599/sKHGrvUKUJSPnuzosV8K8h831srN&#10;po8M+UedxyH/lvYb2pkMOATN1fl+EOuzFheD1TVgngfi4YPWXSVwDkBRIFRreANGGZTnBVKyZJSC&#10;F1OFiExNFNW6cwELkPYgjosrzOBCMUAGWB4c5zyICyL3/74SsKpQslyDa0OIiURCCbGzo0PSyagk&#10;hgclbTyenBkYpdSgWrMLZjDZZ+d9LPh/040P1NK/9smPzG/69s8rJPtleWlRiTVqrrW4mTCu8J6+&#10;F+jt7dX7Q3b1AI+yvb3dEPKY+Xtedve2zcC7q262JfFawJyObQ8Ijk+A/KGIkUsletNWXBdwHgM8&#10;NhyRdCIkxVRYxrJhmSxEZXZ0RPoMQXLto4wXrolixkCypA8gbcgZQq2FmAF9yLPyG4wG5AEyxfvh&#10;Wd977z01DPg/n7Vcl2sumX7L5dLS3dciyUK3bNzLaGiKENXaHaN4lxKSK5RDMvb5IW/kEkMCma30&#10;HpA+MksIjzbgd/QdBiBtTHhtZ2VSjalSOiDjuaCkjAGFvG0uuMefBWNwphRVJVDNaAOc09vZIL19&#10;XRKJDknSKORiyRgK00VZNMpnfXNOdu+syD1D7I+ebB9QEvfur5vzo/v/39wqzwdB/MhRoZCXJ093&#10;f3nIvzQblJbOy0ryruN83955W4UCK4mB6u98FyACBiJChFC4Bk01IHQQmR+xWEwHlhd8h3XnB8+M&#10;9WLR0XxFwzgu4GYWDKkdRJ9MZEMG4QMYzwZluhhVDwEBxe1cXpjdn5eoBbi+EBEKlXfg+bCCLdm4&#10;fnMSTBvlRHwU8i8aJYC1n8Taj3bJhPFsUGz2ffxgUKVHBuSpIViUzvbDvE5u5osjOtgB70J7QxD1&#10;grDDULTVkFJWr715PydzqwmZmB2RhZWC3Hu8KqMTeePGj8na+pq53+f6HJZsvLDkVQm0L+4+xMr5&#10;kC3eDN4ARI7cPn78SHHv3l2VQ6xXyAwSxLBBDvmecyE63tt/HwiRa7rGhxe8PySDZfnSSy/p7/D+&#10;UOC3bt1S8sdzIASGwVDLRDDXRLEGQwEZCLZKaTog63fTSvY7jwqytpOWwnhU7j/CSyobH662sxY8&#10;7YySZL7Few/+jxdhZZbzrFFDWzKOkb3N9UXJjvSoAoCkMagKxpMm1u8ncBeWp1PGA3j2exe45qgZ&#10;m5vrz+4N+Jv3oK+Q0Y2Nde3zYpE+HTE8EZbung65dfu6TM+U9skfbwDSt+S/tDyvHsMvDfnnJgek&#10;a+BGRfInHNTZ3aKNhzAiUF4hqwRCHDbeidDYjnjeiA21OwXHT3bVgBs6MWo+ZydlONQjmZF+Y/mP&#10;6jsfd36DwYTlDKnZcEiHsd5pP9odkrGDlAHlukYlcH6l+Q77TitmgGXjvTLQdcO0U6uxtoIyZ6xf&#10;tfwnE1LIli3DsXEIpJzVMrsaV9LimQBKGAvRJRPVMDpaksLk4L5F6gLHLNbupGV0JiLxdL9RDvOy&#10;uDxtXPgZY7FtGAvtkWnHJ+oN0J4uYnPBvge/QTnwez6ZmMXw4f8ch4Axaqanp5VIsHD912HiFRJ0&#10;vaslfPqb69DfzFn85m/+pipCJqLxhpj3oP8533UdL/AMFhbNb9MJuXHrksysRPfbCoW6upORvUfT&#10;srgyo2TtahO+g8AhSYCSxMPge8C78qy0BXzAOXyPXNAmKMaf/vQnSrjIHOGesUJCM+yQMb/cldKD&#10;Mm28Zv8xFyB+DBXm47zf81uMr1IuXvfYox16+zrVE8ALsJ4AJE8oj36F/O/eNZ7o3bV9xfBLQf6D&#10;0SaJptqdxwDk39PboR1MfLnWiSQm7hAiBIpPV8M/D1Qi/3oxNzos83NT+9dF2NU6MFYagwNLHmuR&#10;wUEb1ELWWI+0s//78iD6XAUQMiGMgeWJJcp9sFo5xm8Rfte9Hj64Z4i93/kulcCgwuLCW8BL2Npa&#10;V/JL5YP75I8VyQQb9+Y9GSzEimshKxcgw+FEtyGr3CHirxUQHYS3pd5DXKYW47K6bTyVe9MyPpkz&#10;ZFYyCmvNENZnOvghemvhWhI8CpwLXMcAx3gPDCD6yDVmiN8T+kNGfud3fkcVBYqe87GkUTa1WPic&#10;Mz0zLYNDvRKOdcjEQujZ+z/AOyvKyvqEUYrT+zLif16+ow3oO54d5Q3hIdMAb4f/23O5J3Jo24A2&#10;5Jn5/v7dbUPSOVmbL8nczLhM5iNqkbvky2LWjCXm0zbmqysAjJd8sn8/O4iMoLF8TO7dvVPTGPOC&#10;dxsc7NfJYUvqFnfvrxulW9T3BrzvklGa9vhXnvwnFiNy+cZ7Fa1+wDm9A93a0WR3uATQDwb+p59+&#10;qoLC7yBDV+OfN+js0yL/qXxY1lYWnffxgsHBgKbtGOhY7y6C5nvcfe939QJLkvAAbc/EGwREX6A4&#10;Zs1AXJpKOd+lGhhkI+HuL63oJ4ZYDpLt+OywPr8lE6xhrFmvAsAqJUzilZNKwMtp62w4EJc+K3D9&#10;pa2kTM5FlTQzhZAUimmjxBfk6WePa1YIAFmHAMlKsh4y7818ANY7x2yb2HmfDz74QI/Rb942qAR+&#10;D2hLjLLG1kuyeS+7/y5gbTcjsXhArXRL0H7wXgBiw4DgeSuRJ/3O3IX/WvyfkCVyzXmP7u0ogWPl&#10;x4bajMHQox5yLVY9Icd4uKOqogBcj1RsJoKXFsuhVv8z1wKUVp+x+l2Tw0+eltdiWPJfWJg/oCS+&#10;8uSfyHdLf/i285gF5D8Y6FcCYQLKJZB+4CZj+SMgNCCWqavxzxs8TzzS5RSoejGZC9VE/l5Y74CB&#10;S3gEpcDg4TtSJbG8GJDHDRv5wf0QcPqjr6tR4/tk7WRHenUCjUlfXGmsqaMGKOcUjUtN++UKRoE8&#10;OGiVb97PSjo7sk8OfEIWlgAhKzyVWuLfFpBmKp2UTKl/38s4b+B9xOKhfQ/WBfqLWDLvxjuT3eJV&#10;ehaESex8iP0/ngHzUigF//le8Bv6kLDYQKBLIvF2mV+PqdfFc+LhTMzFpDia1tRE13MCnhULH/kj&#10;Vo+8ueTGD8gVZU54z17H9inyxXHw9OljncidKUZVnsBEPiQTZqzUogAgfmSTLCDXccB1FiaMsi6l&#10;1Rq38zSu564GxlkqZbysfNxY+msHlMDU9Kh6Spb8NzZXDhz/SpP/+HxYmjo+rZjiaTGxGFahZgB0&#10;dXU5hdMPOqWnp0cFBcEmFOJq/PMGudydLVck2Hfbjd7bEh5okuFAqyI62CJ9HTclGe3XFNHMyOA+&#10;gv0tks9nj03UDBaEloFEGIe4KoMRZUAqIvFUXGmsN4TwuAIOHj16KLn4wP7g2TBgoDHIZkZjkjMW&#10;VKivUXOpmYRjQtg7scbE9t7utg6CbCl4yPIHOw8LxlJ+FkeGEAllIA8QHX+7SPEocD6E0zfQYchu&#10;5My9ABdYlctzWAK1wBqmzwiFYvlCztXej+P1tIHNomnvMIo71y3rd9JK+LTD+h2jkKciuuL0s8+f&#10;6vik7W37W/B/5AcDzFr3lUKDRwH5gwdQHvQtf/Mu9vjuzqaUMqFDljvytmg8AZIpXPNNXnAuIMOM&#10;lb7+41y7kA6ZcfIsxIPhhBI6yTiknXgf4v4Q+5PPdnXehPFoyT+diR8k/+y4IQSD0bmgTBoL+ajw&#10;yUUBz1iaHZLbrR9rmqfrHC8KU4PqotLpdjBXA4TFb2hULDiEz9Xw5w0mn3BF/UJVCQhrNhGsSLwM&#10;OIibSS4GwnEEkDaC7F2/RTCxohFCFChWIiEEvAasNybj6Bd+e5RyWFme10lb1zv6weBj4ndubESK&#10;qQFVgGRIcZ9Hj/dk90tr04WFjaSxfGf2PQDCUMgBhgDk6JKVWkDbjo2NGou3Q0NBrnufJR4+3dX3&#10;px/ob/rAEr7reY8L3hNlR0phS2uDpIu9mqED2eP9rO6mZWU7L4+f3tMxZdvZC8ieZ7XH+URR1Uv2&#10;LvBsrCnhk77VbKbxMSllhzVt0y9LkHVrwyUpJQc1rMO8ESnT/vNcwFuwE8GMw5mSkfm5cec4YRwS&#10;ujrue9JuAwN9++TOZK8twQHxM87mFyf2iV/Jf3w+pDVxmDDtDd6SZmNJN7V9Ih1912UgYiypQrda&#10;zi5SfR6YWopKKN4q/aHbNT9XqtijMXuyTOh4l9D6QayZdC8aFeE7rlY+bUD+mVifU9hcQOji4V7Z&#10;XF+Ru3d25f7dPcXjxw/3hYxPiJf3ZDCwFqJWdxowuYZlXKvQ2vvRtkwm83tceBQDRDtaKsrWpnFh&#10;nz7ZPz8e6at50PmB0ijlk0ok0djQkRY43zPBeuf+5j4RYRnjCdZj8brA7zEk4olhCY2076ctniUI&#10;+5Ai2dnbrO2L9VyLhV8v6MNYLCp9RtEWJgbVwqctwcbdrNx5NCszsxPCmgr6wW/dAwgQ0oeYud5J&#10;Cf/nRsYePzRKZnd937Dgk3RkDA+rAJKJEYkG2pWkrczwNwshu42XjfFQ0DpZDfthHZei8INrlBMN&#10;emS8mDD8c/T7wDGE3Bh/cFU9705bBUPPyH97Z8l4SeVJbxQAHpNN8dwnfxdZgqllFk+FtV5OLNsl&#10;bT1X5cNP39SVtL1DDZI0hMoxCBhL3MJ1rdMAoZ30aK9a+8WZgPOcSogk29W9pUEhF5fw+gEZEb5A&#10;SPntRSH/J08eST5RDn/UCgQW4iSrwGIk3GPec9tpbfMd5ECIjEHCYK0kiJzLyljOt+edZMCCXCqq&#10;z0g2xGgmKNGgMUzaruvqVdLhSJNjYCkc7+vHuLHAWP1Kv6L8eScs066uDvn40w+ko/uGWqizq8PG&#10;Mk0pYWKlplIxDQ/UGiqsBygBLPBbjVeNZzqwbx1XUkq1gN/uPMxr+mjREP71hk8lHj9+2upRoL+5&#10;LjnmTS2XjVEW0Xaz70CGTjoXlLGJUSUgF9nzHWOS0BBpobTJaYwzZHJ7bUY2FsoEvDablSePH8jj&#10;Rw9lrMikbLeMRAf1+VEAEGNLS7Mkhgf2x8lQzy0ZzwxJd/NVrc1DgUSbz8818/F+TR3mb7+8WTDu&#10;GKsba0s6N8Y7u57XD9qAeQCMT9qolvGEVz0xmdsn9uJoRsPVlvxz+ewB4gd1xfyV4I3lDRGXZoYk&#10;nuvSydaugevS2n1FFQT59n2hW0ZhdBqhro+kXeCewViLtPdeU4VTaRXvUQgMN2sYB+1IJ7iE2Q9c&#10;YoSCxseqdTV4NSCEaHKURyXgYXD9SqBTGRQMNh1wy4tGeDs1A8GCVEZi35XAoie/YOIRMLH1ubG0&#10;XM8OeH4sMQSRwcnz8J33HJ6flD4WxHEOVgufEBueRL2KQOvTOFYw83+emSwM3GkqlmaMRYUVxorf&#10;+bERPe79jf1dKjZg3uOpDibkwNvPtCmDxM7roPQhtFBk0FixHdLR2aohLe9vThPcHwKiDYNhY12G&#10;2yWa6JCEGVtjZowtbIzIilFIrlARCmN6OSLJfLeEYh0yGOyUcGRI35NrVpuEteAZ8Gywgl3HLTiP&#10;ujLhSECCkQ7jUQzqxLklfDym0oSRyYUZ9VAxBvyEDyAjZIm/uWatBOcCv/PLJN89eXjfkHhGJrJB&#10;LWeCnEDezBUhE6XUkExPjWs7AeR4YKBfJkpJrX31xivflt7Wq9LRaBSoMT788oisjWeHZDIfPnQM&#10;TJeGZXZ6VNuAZ0LJEdeHg7zPehRoF8YRmVT87TrHApm18X6AYWfj/bT3wuL0AeIHpzbhay1/FMPY&#10;vBmcxiuArCHexvZP5cNP3pTrtz9UxZAslL0GzvN7C8w7EKOPJNvk8rV3pSfQoIrmOKRv0R24pYJN&#10;w0NOLsH2gzARcTIandCEq8GrASFEi/uF3wtcXQSjEuyKPou1tVUjyH1KgpBfsK9Jmm9+JMPGNX3x&#10;238qL33nz+T2tfc0jZNMGJQDk58uhM1vSc/jPasNPo7zLJAU3hNCxbuR1w1xMJfCILSDkXbjupAp&#10;GSEoBNq1mhDPz01qaVz/YHKBQQeY2F00VthUMaqZQEx85+K96nJjnY2VMjoIyd5Ckfr7uhIgJgvX&#10;8dOGvRekjTVMu87OzsjU9JQq4PFxJtWfgQqseDGEcfjNcZ+T39EuyDyKzjsPwDHu0dPXJX2BRplb&#10;j+1b+HgZC2sJSWbCRo4p7eFeYct3ZNTwiTGEUcD31WSuElS+vvhMHj+8K2uGhNcWRvePYTysLM1L&#10;aKBNiZk4vYucscqHg10aGoH84Qdi7rzv9FTRWP1BPcf/Oy+4LmOMBAN7D2SxkAobT+NZWNX73IRV&#10;SSn2fn8UuAayiwIAlTyjwFC/TvJC6qRzIh+MUXD37h25c2/97Mi/HjC5TIrmQKRJOvuvS2efQf8N&#10;6ei9Lj2DN2XYeA2kZ7p+exy0dF7VBmeAYNF7Bb8S8BAQUgQWC93V4M8DD4wCIBSCoBWMSwnhk7L5&#10;8ne/rmT+4Y9+IC9/5+s1TY4mI90qXAg874s1VovbzW8YLJA6ViYKlf+7zrXgNwgilgwWEFlA5NLT&#10;xl7LLRMfcj7rccDAT4Q6zeBe1vsc5fVBtpQe4PlYnQoRuM77ZQftQEwcZT4U6pNgtHV/lS3eBiUr&#10;Zlficu/xoiHOZSV1P9lbYCxA9swzYAh4+/kkoHT12uLYvqe3MJGQxYVpKWaM4ZkZKhP7UKv2v5UF&#10;SBkP8daV96Sl4SP9DsOoUMjsW/+EgawRs7a6aAyk2owQCidmYz0yngsbz3zhyPfkGO2Bl+lXDtWA&#10;oYjxhZdC+9rvMRIDwd79eD/1fHgXS/4o762dxcPk3wXZpjskNzFwoSZ2TxMNLZdUSCE3tKdL6P1g&#10;cgy3CfLHAvN2wvMEsWtWHCJ0CDkTT+tzORVABJwMFyp4uqwdP5LGc7DXteSMcCGc1l2tBIQPqx8h&#10;a2xsMAL4uC5hZhBwD8iGPiEWnzIKYXiwVd+plpWS1UAbDA916KCB+BkErr4GWNZvvvmm/O7v/q5m&#10;9rDAzHVevUCx2rUCFxU8I9Y+q0G7e1sllu6Sxc24zntA+uTg7z0el/mlUVleWVJSd1n4tDPXwdvD&#10;0KKPQb0kB/jNT4x83NvblN3Ng0SJgbK+uqBhS2rlUDSNMeCVeYifNSH8zXi4deVdYxw1StutS6oE&#10;KGKI8qAE9vz83L71j3EIeO47eztGmVTP7yelc7yYkthwtKawDu+C3NNO3Md1TiXwW8geo4s5SdqC&#10;UObs3Og+qVO104Z8wNLyojx8vH2A+IFa/kzsxrIdGq9vav9ELl9/V9p7jVJIdUp2fEALpxHOsaEd&#10;P7ledFy79ZEKJ43NIHcNAD9wf2k4CIpPV0c8D1CXfdoIu0sI60VquN95D9qKAYAiQJj9AooAIniQ&#10;dj6f1gUxxFbJw2ch1draigrocQY+pLJn3pFl9YXssEQG29TDmTVWWFnRZXUw1qLcmOtggo9nYcVw&#10;pRg45Ieyx9onpMXf9YSH/OB6/B4vgrUOWL+u854XeD4A4RVLBWnvbJRosv1Ahg7rIBY3slolE/Jg&#10;7sdL9IC+Qj5QbhAn31UzGmrBZ08fyd6mIeQvwy709WefPdbyB6P5hGRG+mQk2O6c4/GCNN/Z0rD+&#10;vvnGB9LXdk3XgYwE2vbPIXkgMVxezGc9APqM90J2SbAYzYQP3YtromBK2YgaZDw38s6YoY1rkXsI&#10;Gg+Ydqt3nACULV40k9UPHpbr9xP6yeUy+8RPvH95ZeFAfv8B8veCODxF0OhYtArhEtyM4diwuoG9&#10;ZjAOhlslFG/T0A3xeeL0/utcJDQ0fqINTHiCUIN/MLiA+4eFgzCjMFyN/zwA+VNSllg2ZOgH1r8f&#10;lYgyExt03sOCNqO9EGjkwAooRMAuS8vLS1oywXvNUWMp3dnbVeUAmRLrh/yYr6jXyvnCCHc+GdDn&#10;5z2Yp2DiDouPfGvS7yZyQZ3sdcV2i8l+Q/ibao0Sz3b1M+A4JQrYUAWvh01eXOfVAkif9sJ4wNOE&#10;ZF3nPS9AculMSgaGOo2FT7rps/ITlFjQVbZjKUMcD5QD/BY+44EQGvIA+UD6nHMc8qoE4varsznt&#10;U0KaWPekS1Lagz4GVKRlTsfb336g/BPhDiVuYA0H/3mUWZiafDb5i6dPAoMNgSLvxUxUZZDzudZU&#10;gbpYE+Ycwi/P3h0ZZ8zUEtbhOO1pUztd51QDz9je0bIf739kLPyJifF98qfPS6X0IeIHh8i/Z6BJ&#10;QySuGwEe2AJyRJiKxbwMBvrkyvVLcrPpkgzFmnUR1oTxKE4yUXtaaGy5poLL0nR/tkcl4Pqj/XlH&#10;KhMSBvCCazF54wdhEAaEFwwWBoofdnB54R1oXiBUgL/ZmOP+vbtqCXnBCtatjbUD2NxY1dohflAa&#10;eWlxxtnHfnBfSAyFyLtg8UPuRWP1U9DKDiIGVjE7coDkkRMEFKub0AvzBPwWofee58L66pJMF8sh&#10;Lj8sCQDmNybzZZKIBlok2Nuorn2wv1nvg3UFEbv6GUDYPBukzaBn8LvOc4HfIgtMJvNupIVSxbK5&#10;uVnLCaBYnqcC4N6EGEj5bG2/IYXJgQMpmWTrlCbCsroxqzJJe/nlkO84BgkyfrAm6Tv61tVv1fDz&#10;n/9MHt7ble21uUMy8BNz77FSViKBViX4SoQNAQd6b+97By7wO+SHiV/XcQuuEdXJ32fWP8YCY9k+&#10;FzI8VkyVJ3iNR0pbeJ/bDxRAreFiro2hdJwIA95DMOhb3GW4wZI//LO+OX+I+Dl/n/wJ5wzFWnRg&#10;HrdTvaBxsPiCwSHp7e+S/kCHDEU6JJLokHiuW+cYXNk+Z4FW3cD8JzqwjyIBLyB8BB5Bhxhc73gS&#10;8DxYT34w2agxPA+YcMaCtqCYFlk6hCiIYx/XajgOIDt24UKwh/paNMuGAcRAyxir3LrAR4EBzwDD&#10;OuZ9kDkmBGkT7zmxSN+Rg/sokP6KgqMPIeRKBIxSYstK3ovBzmbhrvP8gFCHR8KSyHVq/f50IWRk&#10;q5xO7CVNvGaW3WMYYA2ehyLgHsgFy/t7B1okVejW+L1NEV3bS8vabl527rAQaHX/eS0gf96jPA9Q&#10;0vAVRpC3D48DJmrv7qx+qbSRmYJ8/vSRIbC7sjQ/pXstsCcDMsWmPa5+9YLtEKmk6TrmBQaBd/LX&#10;BbzHbIqQZXlPAmQBBY782OeHF+/c2TV/18aPEPpRhrQXyDthadrcddwFngcls7pertQJoReN4kQG&#10;LPnzLpvbSweIn2ygYin3jPxZ5Ys76LrJaYAH5QUZEDQIg2d6ekriiZh0dDUZr+F9ae68IolCj4zN&#10;BXUe4rQUQ1tHswo1nYmw+weLC1Q15FkJV2AFuN7peYM2Rcmi0CAYyIX3dJ17WqAtUEZY0xtGsO7u&#10;7cjMZElGQp2SGA4ocdRjPHAu7Yzi47p4F8QxsWiy8foWs3kxng0ZT2hHr0v2SiXS5XsU6V/8xV/o&#10;zlJ4fK7z/KBQ4NJWfJ9QsaIpDrf1wFj7O9OqTCAOS6iQJ/0DIdhtK1H0J/UMUF5cg2szV8HGKU1N&#10;xvOZGTqwNoCSFpt3RiVXSJqxt6FyY5/Ngn7AkKAPmfOBPGgb/u/qu6PAWP+ZhkSefUdfP7y/a4g4&#10;q4v1YsE2XSy1MJ5QS95a+GpIxIyhNlE2LCqB87LDPUKyg+u4BWnRhH/s9V3Qa5lnsZO/gP7BwPK+&#10;Qz2gjfEKax0PnIfyIfRI+7nO8YLzh2PR/Uqde3dXddLeO9mL8Xrv/o6sb8yb6xaMMTmtx/leyX9s&#10;Pih9/Z013fA8wGDAUuro7JDOnlbpCzTL0HCbjGS7hVpEbNROKmitE9A9vV0q3OzTitJxDSIvGLjU&#10;c0fo+T8DwfWc1UC+cTYRknwqrBjNjch4Me1BSuamRmVu+hkWZsbN72aPhYW5KWlpvCnD4YC+A+9c&#10;q+DVAqxBrGiUDRU8XddGcG2Nd0uAnFfvc8wbIcViGzZIRjvVwpsyLjxzHXYew8I1mClcxwI2u6LX&#10;38cWDHKeE5mDPPm/6zwLzuP9O3qu7xOrC8TPM4WAsa4X5eGje0r+yBOwZAs5oPCQNdoMxWA3V+Ee&#10;WJ9quRmZBRADJM8cFAoSz4nfkvnhTbnkutk85Z1zMreS1ElbPDV73IJnoU8xiPBuISrux/c8L4BA&#10;UPi1ktEXnz+R7dUZXSW7tTiqMXH93iiW3e1NScWGZCRYjsO7+s2CPk5GOo8kbIBFzySu65gF12B1&#10;eKWN0y3Y4jRpns8b/qHmFZ/1yq8FssVYqOf3kDNyYOccKoE+ZBEii7s2NheV0C3p14IXIM/2noaa&#10;3ZPnARqOF0UYWbAwvzAn+UJWgqF+ae1okMbWTyUQbdaFY9Qq8k9A9/Z16+/J467FymKgWYuH83F9&#10;Xc9VDROjWSOclbdsc4FBcRIQJsFqurO3p88NodHRJ1Xs9AHkBLnba7rOs0BwEUZCOlhPWN94UfSD&#10;63wveNZ4dOBAyId3Y3CySpMVvrmRPrXmRoz1SG43hdw4n4HOquZcurxjF3H4o/ocI4Pdxpjw/da3&#10;vlVVPjg+NDQgK7tJJ+n7YePqbOc4OjkiO/fmjByX9+rl+WgPCxQl45B2QgaxPCF6wgGAtoSYmHdx&#10;We4Wlrw/M0TMeV6FA7g34SjmrvjknlY+eCa+4zeQHv1MG3FPfz/5QZ+zAYrtM2R/LB+XXDKs6cnL&#10;RiGgvJmbqUbqHCfmzyS/67gXo+mAzFeZ/EWZHJUhxMpfZCjY12zI2oyjL8kfBYw3WI2IjwITusiN&#10;61gl0H+MG/rBf4yxiKyglHt7e9RQoH8sqdeKF/pDjRpv9d/gpOABESjA3364fnNSqPAZ6wiiaWtr&#10;lZb2m9LaeU0tJBrr0qVLzgHth9X4NDwuNYTnul81MEFkMwRYcfvdv/iaCn974yeHhO+0wKApGisn&#10;HR/SyVe2hYtFBuT6lUtGqPPHtsQJB2CdYkXTjhAT7VPPtSAiFAihHciMa1r58J5HaYDsSP31i1AC&#10;FOHqbWNR364OCAaQq48B/Wq9wbffflvfyXWeF4RMmlqvOYm+HqzupSU/NiQbOzOys7csS8tLatjQ&#10;P7RrLfASeiXYc2lrFAnzXnxasveDvkDJYH3SX3gVKAQI0PbVT35srPiNRdlcnTvwO3B3d1M3yWcj&#10;FMjbRfJsewjR+r93gfLktRT0C/Wb874ca5VAjSeyw3gmC1VGiX7JZ+NGCZYNGrxbG/sHyCoeml9O&#10;awW8hAdarwKhveEylDP3ph/pO1JReSYXodcKxsYLheLJdl6qBF40FuyWsWzICENAsvFByadCUswM&#10;SymfMFZxTlflUb3xwYN7+1bQz8zvyAZwXfM4QINiqdZD/nQ8JYdp7JOQf9EIlLVeWWgy2N0g3dQL&#10;aTo78q8EzZoxbY3lCCEizLS567n9QPD4DeEIhBFXFjIhlACZ01bE1isRigvcm7aGXAg3MKlolQHh&#10;ARbhuN6jFrBvAX3HIDkqcweyf/XVV9UC/vDDD2sif9ogke9xEvpJwEKq9TtGVu4XZftBSYrjUSmO&#10;jci0sVQfPFmVsamU+S4upfGY7D0albHJtJKCn+wteH88jHQqqX3Hu9G+rr7wg7FrlRC/4XooSIjn&#10;7vaSsZ7LE7a0NVk7TNiyniKfGFQZr0bCjIlAz60Dnl0lsAqX2vguJeKFnfytdl481KFeSDYekIW5&#10;CdOGDw6RMsSIsrMKgE/+jyfrPa8e8Fv6oR4FwrkoYAzZnv4WiWd7tR9dZF4reA7GxOhYTl6oZ8DW&#10;g5/85McHqk96ta0FebgIAO48LvxUIaoTdSwWSkZ7JD1iFIZxGdl0u1RIaxwYAqPDam1EXFwanUYk&#10;S8U1oP3wkj9uH1lLrmtXQyb5bGOIsUxAetuvS4ex+t957Xv77XJemCyEtaQzz2WtiHI2VlDdxqPa&#10;k7ZD+BE8wmFemeF3/B+hwr1l4hmCrNXK4fcAZWDTQTvabmse/5wZ+K53OQqsdSjmkkpatezDiyJD&#10;IUJu1c4FgaEBLbbmIvDTBIusbDqmF9sPCuotzM/Par/4SR95nxwvmrHTL7NGecTDXZrFkk9FNLXS&#10;1QcuQIDIBXJiFTOysjQ7qmMXYyIeatcMLyZc7Zgm9Rfr2tU3XjAJS00c1zEvCNPkzD2qZetwHsTu&#10;Oo8xOJYekmxiSGanxiVuDBYrd65353vSfpFja/3DA2QA1mu9W3BNrgHxuo57wT1Gx0alb6BVipMB&#10;TSTYl4GHJR1rXkInTAjHIcfe71148IByz8vlVE/XzU8D5KHXIgQAoQkPNleMxwFVFigK07nsqoN1&#10;V4viwiIlM4WBQmzXNaD9oBEt+TPBBum5rl0NqZHA/jvx/IQlsE5qiWOeNsbSQdMnhwtKIZQQBnFd&#10;JhEhQUjEHqeNscxRFHZCsNKgARyDKAgPETpj3gEiQaCP+p0F57DyGOsRUoFkiBFTWZFCdsR3WdzD&#10;cdqWdrXvyN+kCN4z78l7kEbq6l9A/165ckVz8smQcZ3jB8rpVuPlA2mTZwkGO7tebd4tSmEsIfML&#10;s/uWuAUW+oP79wypjUnGeNeshPZa1Mx/EIKhbZamjHWey1YdN/QB18Yrw3PGw8Dq57Ovu0Xr2BC2&#10;8ba9Bd9hyKGE/cf8yAz3atjFdcwLxjx74x7FD4D3RiERvyfVl1o7+XRUNtaX5cdfPAt3wgfVrHj4&#10;As/RG/5hjMAFtcixC/zOhnH833M/KqYOBrskN94vG57Fd36ZSKaGdUxB+vCblU28ecYcBs1Bwn+g&#10;57Py11vg7czIf35mQl02Vyf5QUwvMtDsPOYCApY2blst5M98BhMjDBoyVPwD2gXIHysW8qezEQDX&#10;tauB+uB2gJDaNtTVII3XP9Da4P53OmsUjEtOeM31nBYIIcIEYWNJ8DexX+LEtAnChfXHMdrTdQ0/&#10;IBGEkewFwm9MJh5lPWE0MJnregfAANcKnsaTQZGy8pNKnulYtyrVtFG4ECID/KiQD+9EyAcF8YMf&#10;/MB5jh8QQCzVcWhAnjZQLmOzUSmOGmLc3jhA9hZ37+4ab9h4OemQljCgto2rvQC1b6ZLRrGvlFNL&#10;jxo3eD/0E8RPv0FKjAM8Mz6Xl+YOpFYi36Rk0meUOOY7Mn0Spk9cysEL6/G7jnnBdcjWqbTgD+hz&#10;GLno77wpI5EB3ZKR6IPrHZEP5gGrWfF4PsiHJX87+cvvXefXAtqT9uXe9GOxWJBwtEfyEwO6D4OL&#10;8P2YWY5JwfzOJaP0GUoKQw3Ct+Q/MzOuq38t8Z8p+WeS1HsJaYf88KW/kK/94b+SJkN8CAoLKm5+&#10;+o40XH7nS+1PeeJeFZpymYKj83ax+lKJcE3kDwFAZli3jY2Nzgbzw0v+LLKi413XPgo8W9JD/icF&#10;BdtymZjMTU8oiLEW88kycgkV+JFIvyIe7ZdUbPAZzHP0ddzSVcCuZ3WB58eyIHSCNUE7WCuIQUCb&#10;4gajEFAEtVhD1sLhWnbiEeH09iOEVm+GFMAqxNiYHMtpv/FsDARX/yIT5PTjHeDZ8V6u87yAFPv7&#10;+2R+fdg5IE8CBvyWce1nluMyMzemWTpeC79Mvp8LK7hHiymj6Hp0zNQjW6nhPvnMp7DpD66P1cjc&#10;DYAobF/yifHDccifUAif4cH2fe/i1tX35MpHb2r7v//W91UB8Fyj6SENO/mfw4+JfFjPrfYuHCes&#10;Y+/L/8t9Htc5xUImbp79vsoSxEebed/VD4i9WriTYxQv5DyrAJgMZzzUwj1+cD3aL5PNyI2bn0p2&#10;tK/mLT2RkYX1mPQONknWWPD0iUtOLZBtlAybu5MG6iX9Myd/XnR9bVnd9IbL78qld1+Rm4bs6Twy&#10;X6g5391yVQaMpqZ+O8vzb197X17/wbfl6qU39zu9reFjab/9sTn2wf4ybRTK5HhtuffE7egwXC3S&#10;/lwN5QfkhreAAPH7etO0AJqdTUTqGaBHAfJfX6utDCzn+MH7HDeri3ehTSAHYvrWG2IwQJ4oSgYc&#10;1iLkzv1c1/ED4uE65EETciJUlDQkRZsdp92QDyox8lxYdq6+BXgvWHAMbEKBKHvXeV6gMLr6G5wD&#10;8zgoE35OZpdT8vDphqxvrGmIBZmzhE99/OWleRktxGUsG1bDyd8ulgTBUW2GUUXqMX3D9RkTtDnx&#10;/KPKLfM9YwDSwhhgLDx6+EBKXxI2dZaufvSW5u5P5SP7k70cIw232uQvSEe7NDzlOuYFSRPF5KBm&#10;ERXSEVmcn1Rv1i9vECOGhfc7P5BpmwXoOm6BccJ5yIhVAIQM8aBc5/vBs9GX4+OjEh3pN4Tfr7vF&#10;uWTCD2SEeH8s3SHBcJ++Uy3zUoDz8FqmZ0vOom5nSv4AgqbGysfvvyYfvPV9uf7pj9Squ2oshQ/f&#10;fkXC/Y0azyMWToe23/5Ern38Iwn2Ne53OO4eNetJk9QiT8bNxwKg3rbrnn5ALAxcyJ/B7mooPzif&#10;35U7bVzDH65rHwWEK22s7qMGZD2oh/wZsMSxmZwlPdMCcnGdXyusIKMIWAENedBWDAhIHEWAkkHJ&#10;Yt1DMq7r+MF1eead7U2NT8eGWiUaaNVqnoQsaiEQEBpoNxbzE7XMGJyuvoUYvvvd78p7772nWVyE&#10;o6oNKI4HQwFZ3n62ove42Gbnq0cTutLWG1ahrQBkxPwKyqlQKO8XiwxVkiNI/2t/8K/MePrBkYuY&#10;OI+4eVdXp7mueYatlZpkCSDLED/PiQfNc46PZjRv3z6b6/lQVozXSs9uwfxBavjw7m0WbMMIPySN&#10;MdXR1mQI+ejaQhwjnZhndR234J1ImXQds+AeyLR38heZp39c51vQZouLC9LWeVtyX1r4tc4VsTiv&#10;MDmotZgymbTKcq2kDzg3HA7Jytp0ReIHL/CQRzXkccH1yC9PRbp0A4Wupsty27iICOFQ9y1dcEE6&#10;H5N3KaP5J3NBee/Nl9VDIC5OpyMMuJIfv/uqNFx5RzdUnjVkQMU/JnBc9/UDgmLA484iEK7G8oPO&#10;hRQQdiwj4t6uax8FBgjZStUEv1YcRf58R+kKBBRCw0KAiOlX/7mnCUITKEcsI+KMtJv1CPAO8BQ4&#10;BplBakfJGMdI//VOFNJ2FG2bMl5heVFXp6b9TZj/M1GIF2nbF6IZK5a9tdbWVme/Aqw2lNPrr7+u&#10;8wK4x67zvGD3tL6hxprisX4wYbv3uCgzi2kpjmXMQF5XK9qSPc+LUkZZ4qbTd5CWbSu2AiTEY9vE&#10;BcJdbObD2LLf0S4YVoRhqGs/mjHKy7RlsKdRlSnHP3tSWyExnoVxwBiiz2lDlFa18hvcI2/6q9rz&#10;cx6ZP2QK8TfvgXdPLf3RvFFom1QOLacl01bMOVWTbRtbryZzvAux8aPOQ3YxpjB6rAKgPVAK9nd8&#10;0q8Li/MSjvZLMt8rq3vJmmSGc6iumhsbkN6BNkkk43qvegjfC7y62fln9f0r4QXct1wiIIUs6U+n&#10;RxZ0znCoRzuR0A+dy+ImBixEzndf/9rv6SQOk71sQzjUc1ut/xufvL0vFMwTNFx5V2txM7nHIF9f&#10;YDuz2qxKO/EBgZPP7WosP7zkD6kh9K5rHwUmm8i+4B38wn4cVCN/rHzIxH/sPMD9cY+JCaNgaTur&#10;BPgknMOARREQP3UNXL7LjJTLN7ve3wvIi8ndUnJQl/ZjPMSG2g0xPNK+Y0C7+pXBhCuMtYcnhPdS&#10;aV7Ai+6eLlnaTjgHbiWs7JCXH5WxiXIozJK9BSSKosZLYRKc//vbBCCDiUjvAWI/ChA8deyZSGUl&#10;tCV6e5z5Nrxx/l6ZycoXn1efuOf5aTOsXZ6H8cR3VIdlLwd7bRe4PxugV3t+NQrN+KeE9/hoVie0&#10;MUxdz4PBUUvYBUWKDLqOWUDs9IFrXHmBAYmxYMmfMBDZQEQFMHQCwR5d/7G2V1tIB7AHc7LQLd29&#10;zZJKp3SsHJfwCd3ZBA0Ne00WnYTvxQu24dnPcnaqJJvrK1qZkVz6z4wLTWd7vYNqjWTxUyPgqdjR&#10;lfkQDFy6mPECcP0QTKr6jYTa9ThCS4goFe6S/+mf/JoMB1qNMjHadH3WeU8XGOSEfHDxSLNyNZwf&#10;WM0IjiV/iM117aOApZL7kvwBk96BzgbpbrmiYS5/W1RDNfKHdKvFL88DPAvK0pI9VggDxSoDvAAG&#10;G/1CW9PG/IbVlUz8ud4d0IYYDl5r30Ll1xgadiBzL3+fAhTDRx99pFYcXhJ/VxtsPHt/8LZz8HqB&#10;hb+yk5bSREwePNxV6513s2TP31itPAOT3TaO7mpDP5joZWLU+86AduDdqXM/mgro1oWQcTWixRN4&#10;9GBP98H1yxP/Z6zz/HgjGBU8M88PyaHI+Zu+5Pnz6Yj2ies+Fhh4Y5mDq335m/HPpDAJCbPTY+Y9&#10;d1U5+5/JD9oTeefTddyC48igy9jwwiYzuI5Z8Exci/fHKl9YmJO17SlJZLtqInyse8I+y8aISGR7&#10;pKmlQTN9avE8jwK8BuHDURblyd6Ilnd2kb6Fkr8XWA5Mws6YDsPVxkpgkqWQCuoK3dWV2nLeEYyC&#10;+Z3/+n7gmrK7vn9Au4D7CHHGo0dvQmJBh5GtghBgrbCAyNWAfnjJH21/nFg52Rl58/68FyC9c7oQ&#10;0SynatlMLlQjfyYxscb8x54nGHSQBJY4ihfC806c8X/ImuOJkbDp38MTmhZ8HzPK/9I7r6o36FUU&#10;1PuZnTJuriF/rDEsn0r9yiY07777rrz44otqebvOs+A6ra1NsunIyGARFoN5fs14BPfYI3VNrS8X&#10;4SNLhMAIFdRK+F7Qv6P5pJK6lScMJUJgrIGg4B257d72OgqMuYnRgyELAHFg4RMqRUn7yZX+RM5o&#10;ZxQ8HsvDB/cMNxw9znlePBEMPJ3jMx5JMTssy4szRmYPeh7MtdUyxwbBYVi4jlnwTsgb5G7f1QWM&#10;W5RJJU+D39KXY2PG++lrk9KkUXh3qmfpQPhgaiks4ZF2CQz1apZcJfmsBcgYhO8lez/wZtmY/sGj&#10;zaNj/v6OojYK7jQTrNc+fuvAMd1Kb6k2q3tvb0fdTiuswHstCwbu2JfpYa7jfmgssJR23tMPOg0y&#10;QIgRKIjc1aB+YOGclPypT1Mw1ph9dzKeLn/wuhLXnGcDFECmQ5oVzUeAvW0ph+ESYr6DQI/znOcF&#10;npE+IN3WThRbbwAsLS3K2GhBQoPd0tV6TYvTEe/HOvSSnrfdLNjZzC7sIvPI1acMuG9/+9tay4c0&#10;0Fpy+7HyYqnOA4MZwt95WDCkn5Kp6Ultcz/ho4QhRkpG8I6VSKVW0HYQ7lB3g06GJyKdSqSutqgF&#10;tCMG3c72hiojvFuSIegfl3x5AfmgsK1iQyGQdgypu+4D6MN8fEA6225oPx1liXNdDLZq1jrPab16&#10;13ELzqvFK8YDJGxp35/78yxwweVrH0lpxii4B7kD5O6C18K/ceuSUZZD6im45KtW0C8oWxfRuwD5&#10;M77yhbSx/usg/9aGS9JrBh8Tb8TXvceKRsPXslkHYLepGWONTY7nZLyQklI2JsVMWEazYU1bm8ix&#10;w05EJ4Sx5hEe7yAH3ntboICWFmrfgQoXm0GJ0GJVuBrXDzrcWj5M6hyX/CmwZt+lu/WKtie1T/yW&#10;P6muhNtc17FAALDKXIOT77Asqw2EiwLa1ca7Ua5YZgwQrzIAfDc5MS6Z9Iik4yEDyn0EtEAXk5yQ&#10;CoubktHy4OZazCm4+hTFwCI/SJ9wDwTjOs8CMugf6FaXHit//U5RSuMJQ+qT2s6W7AEkgWdJLfVQ&#10;wCjqIcoMZAzZ3T62N0afcm3aBFIiHDI+VjAe+clWhyOL5MazQK6t6YoMD0dltJiVna3aFzLaccTz&#10;MU54x6QxUKysM47xTBjrk6WMuXZ5YRkGFe/jkmEvIC+8wmrncV/kvtp59Fctk79EBhj7+WJGQsPd&#10;khntle2H1TN0IHzi90zYBkKdEg4PVZTDo4DM2TAk472ahV8JhIEYP8jj46c7TuIHh8g/0t+sJIVl&#10;QAfa7+nU9HCv7qvqarxaQAMjBFhCCA5Wx1OjJJ484qHva+2ZxblpreUTGuyQjqbLMtTTaCzfbk31&#10;gjSpkbO3t+28vh/cy06E0qjHIX8suOO46rizNhca3Lz8trz+/W/pZLbfSqqV/IlVE0vHygf8jRVL&#10;iQI2KKfjXb+9qEAeGMCEQ241fSrjM8Oyfb8kI4mQprjRD5CFVQp84sZj1SwszBu3f1JSiYjMmU+u&#10;Q1nmSi41+fwQBZ4gFTztIKsEQgptXdclGO6XXePFMocDySMTgL+Ji6NwGhuu6J6uED59bfuVMCWp&#10;lcih6/1d4Fz6kT6lXbiH/T2fuVSkakzfBVbTUiKDeL/NlCI11JZXXpzK1iw/NkyCwoWglOi2t3QV&#10;ecjwx9zMhKbclj2eZ4TL/6mYSdt5r+cH7wlZ15JoQRth2LmOWSBnTBK7rscx3ru1rcUQvvGuNwzn&#10;1WDhg60HWcmO9cm16x8bxTamMlpNrlxg8hrFc8PIEZsE3X9wz7wTBfMOxvLrAdfkeRYWZo0CKO/v&#10;W5X8P37vh9Jw5T21/tNGUOz3CAjZKwi+vwHPC3QUWRG1DiaEDdeQZ6YhsJxdje8HxG/JnzhxNWF1&#10;AeFnEs7vzbjA8vyNtWV9v0qgQyEa/nbd76sO+nTcWPmhWKfMr4+oNWUH2ezyiGSLQUnnwrK6NS5z&#10;C1MyOTVh+mhWyR7ljGLAOnb1J/jmN7+pi9CwPiH/anFXwiAQr5fsuQ+DG0v8tlHE4cHKWSz0K95z&#10;X+dto7AqF/OiP7m+JQD6GEu1Uj8/fHBfRjNH18zi3mp9G+8oFy9veM8CKb73n8e8gYbXjDJIxIe/&#10;JOzD9wVWFvGE8dpsRhztQv/xXbXwCgSMN11tDHMd5omqnUfbMRFbbVzwjJzH+Vx7eXlRIsODMjTc&#10;rJlcXnmrBM5Z2UlKqtArvf3tGr6sJVvMC+QHoDBHTHu3dd2SoZEW3ZzKuwfJ2FxYYpk+KZTSx/IA&#10;+A2cx31y+ZQz/HOI/LEKEBwWZ3gtVBWUVOX8WoSGY3xW64jzAs9CeicdTiOg/V0d4gfncT6/Q/va&#10;d6ZRUT4MVEISvCfH7CSmt224N4S+MDcpC7MT+5ieyMtoIbEP6u1Hg93SQdnWnp6KIEwBcV2Utj0r&#10;0IY7O9vSN9AhU4thXfDiH4Ra7Ox+Ttb2MrK0mZaZpYS0dzRqH7j6EwX+5ptvqnJgTgBF4TrPCzwq&#10;vAmIAsuSPmCw09eEePDE2lsObiBOlVpCKv2G8DtbrksxZdx/Y/1nHHWokC2IA0uYfkW2/Oe4QP+P&#10;FgjJHl7QxbMsGK+drB8WyDE/Zo0P/7kWhM56O2/Kjw05kp7ski++QxHSfrakN+0CmdJGjAkMK9qF&#10;NjpKRvX5zbnVQqmcRziQPnUd94L+xKuvdF++5zmDwYA0m34pTQ3JKuE81mD4ZMsPJfzdpFESLdLd&#10;02b6alyfqV4LH2MDj3UwMGAI/6Yki7017WHO8UwhrDLoJfdawH151nnjJT96cjj88wJFsVhVyaYJ&#10;0cFmDbGMpgd1ZSVuLKmYxFUpTDY1UbmkAlYAAwJSxBVjVhvtA1FicdGRaH0EHGsB4edvOsbCdd2T&#10;gHuQncAnIQQGmb9TXPCSP+/C8/Ief/qnf6qTgMwjIMB0KIKHi0p4idIH1Ixh9eif/dmf6e9dz/Ur&#10;1AYIIhIJ6JJ4JtEqWWesnmxsuukckHxHjJ/w3UsvvaTyUIu1Rn8js8xNMF/gGlzEpePBLt2zouXW&#10;ZentuOWMyUPCE+P5skFgrkvIBLI6TjjRwq4hAYxNSimQNeddJFcrCKeuLs+b65bHoB2PeCCEF1kr&#10;Q5v5nwGFgGfNezBeGP+MHQwm/7leMC7IuqplfNQyWQsI6fE8/G2fn/+zYKq7v1FK0wMqQy758QIZ&#10;AyiH/qHbRjm36jvVS/acD+DDvv5eaW6/LvF8t5PgqyEzOqCy6JLBakDe4Kh8PidPPjsY/jlg+WMl&#10;YD1QDhWrH6FgBS61eFAQ60e4rwhIJfcEYeAYn4DBZCf4eClImcFJZ2GlQdQ8tHUp0drWtXTduxIQ&#10;Lp6LT67PYHV1lB8QviV/wj88ByRA9gZE/8Ybb8hrr72m52LtEFL4/ve/r9YiA4bVtliatcQsf4Wj&#10;wSDGsiyVchJNdmpdFL8SGJsNGtc2d6gfAQOQMMPHH3+833+u8/yoxdJCppsab8tkrnIcnlg7a1e6&#10;28zgj7Nb1LMtE48L5HFivCShvkZj4ffr3EKl+9eCcvhn0Iy/x9pe1LunzTBuuBd94HoOADFiXXIe&#10;/cQ4JWTG/13nW9B2lRIYvKCd6bNqbYahQPuy01p0OCiReKfMGKuZ2jheWakEJnZnV4clEG6RoWD/&#10;vtJ3ycZRoM0ozdw/2Ctd/bclUeiR8YWwk9Rrwfh8RMLDAxrBgJPgFL8cHgX4lv6BV5Op2IHc/wPk&#10;zwYaP3z5m/J7v/M/q9voFQ5W1/pzci3ocOJ9rpvXA14MWGXB3zQoD4/LhGDSuHgVxF2ZlMMqQFnw&#10;Pc/hfa7jkj/Xxr3ndwiVFVAEECDYwP6f+/J/G/Lik99WE+xfoXbYdl1eWZLO3ltqmdmB2zNwW40J&#10;V18eF7W62Zzb09F4ILQCEZNNQ/iFYnN40BhVfT31Tf76ARlBrMgyq5m9O8WdBFTTHeq9rdk/02MY&#10;flnT1rV5rcg51jnyT5th0GEQQeyu8y3oT+Y3aEPXcQvOwzhk7LuOAwzF2403JZpo0xCNltTwEPtR&#10;mFmOyK3GT4zCCCu5wiN+WagF/Lbh9k3pHmiQzLhRHksHY/iEb4jrzy+PylCoR0LRAckU4rKxsygR&#10;47FlxwYPnD86G5J4KmjaspzmCWhbeJZwWyVD2w/OQ2bwjOA0J/kjvD2tV3VhF4u8vMKBMGdilVfU&#10;IdB0juvmZw0ahRfE5QR8h6JAc+Na24lbhJG/XR3nB+RPQ/M7rlHpvc8DEB5Kl0VjDMjTUijlGKix&#10;mHPlDSp4bzyvk5DTecGGTyLD/cadD0h399GbtB8H9cRYs8ZKzo0MaMkSJlddZRX4O58IqGy63skP&#10;+pk+glSwaJFDf7IDK/CTkeqF0/zg2aaLUZ3XY5csPHzG+Fg2qMkHnLM6l6+5fhaEiQfAOCT0SaiI&#10;+kl4Oa7zLVAYyKDrmBecB+HxSbvQDotL84Y0jYJNGW9Q03Frn7DNjfXLQKDNEH5E+6NewkfWUMTE&#10;/wcDvdLec1OyhvC9k7aQ/eTisMyt5iWVjmlyQiXCtvzFc9y9d0eKo2ZMLi6oEew63ypX2s5mO3mP&#10;8zvuF4kEZXK6II+ebEsoMqj8l8tl5e798oYu++RP51ObO9rfLLevvn8gx1/JPxHU/XVdnUNjPC/y&#10;rwYExpJ4reSPy2vJn0VJxDWJ6ZMmaMF3DEoLJhIZAFgpGsaaNIPBaO0vvvhMfqLPcLBMhqsdXVic&#10;n9G8dra4HMuFZTQT0g088il2KQpLLhWVbGpYJsZysmTO3dvZrun6CA0CzDMxmBA+XEPaib2OeV/e&#10;C4sa74q2uGiKgffEMmISEiuy3syLo1AP+TMYW5pu6sKrSkSsG5cYon7t1e9XjGHzPniRduUzIVGv&#10;5+nC1sbaPmEfBTwE9tcYCXUYGRrSDB//s/L/2JdlmFdms3LvztaR9+YYskPbMyaQFRQWx3hHPALk&#10;y/87LyBfPPlq94EY29vbyjtdjQ0YEq8tQ4c4/8puSgKRJhkY7NKSCqx+dfV5NSBfZKS1thtOCLVI&#10;bmLggIVfJvyoDLMhfNF4e+vsT15fmKYecG3GMHOqjNeyoTAiiUREto1H4bXyifd3dLbpGI8nRsrb&#10;ONqOh+BfeekbWkunr/36gRWE/M0qPlfHACZBz/IlTwJL/ljzvLirU/0gxkij8jssGD7974xAQoYW&#10;CDnnWcQi/epOk0JHmh3uP6E0LEPKFcdD3ZKJD+nit8nRrNY2WVmak421FXliXHp7n7Fief7F9oUL&#10;DFpAH4YGOmoiaSw0f5gMoARQXvzNO9F+WCYohZbG6/rM0xPGelxdlAf376pHwvseNXjPA7wLFicK&#10;izChq1/rgfUiawUkNtTXqn1An7DJ+fwYE7Fd0nr7isQj3UqqwO4hy3PzCVEyhiB8LDrepdb2pK+z&#10;ifCh8A/yQLiJ+QaSOli3Q/KG9xwXmDyenijKzyvIEPfjfXlO4tC0tWt8ADxKUO1dyBCyk7UW/AbF&#10;Nzk1rpuXp0u9+3vZukjeC8pmz6xEJTTcroRHePg4hgEGLR4m79rd3Wos/GsyOjt0IEOHvwsTxttJ&#10;Bsx55f11nwcXYu13drarlV+ppMPOXrmuFOGftfWFg+RPVT1ygylC5hUISq1SV8bbOV7QcRed/G1J&#10;AVcn+1EL+R8FSDNqyN22HwOx7dYltf6yxtW2BOEF5zCAccFTUeOOJ4ekmI1KwlzHdb4LlIlIjgw5&#10;n8kL+guidA1KlKTLXacNKFHNfXhWSIyJRsIH3Z2NGlMEWCEMGO5Rb7udFLwPxElMnD5E2R83HFSv&#10;PHN+NBLWhZD9XbcNGjXVE8VNe3n7KTrUqbKIkqXNIH7aq1bC94LfsEAynxhUOcFQK6UHywsjjcfo&#10;X3gGkDP/dxZ8z7WYU7D3QJ7xbvBusfJtMob3OVxAUdAP1c7Fe2DBIvKCJ5fKJCQYaZcxQ7S17HSF&#10;QtCSyOMD0j/UKpFo2Ws6bvwehcZuWV29rTIQbpb85OAzwl9mEtb0c3FQCmMjsnenfI/nzX8YaD09&#10;nUfW8uFYoZiUklFSKMQXyOyhw73wCwThBjIBXB0HEIrzfnk0HQObT9v4XtjzLPkzyGqdFPSSP5k7&#10;9ZIYq0HTw8/2oaVNCan98KVvyvtvvawegbd9TwuQ8eRY3vlMXqyvrUomPSwb67jp5TgyJMIgp8yx&#10;i4TwRmwpYC9ICV6Ym94/j99yPSwtLFkyoJh0tzFhey/vtc8C3Afy/+TTT9QdrlcJHEeeCRW13L5e&#10;UbnjBdKGlDBvvFVbqmM10JYovOBgrwT7bqsydo1j/h/ub9KCeJRIJ6zrP8cC5UCYF8KHlLHwq4Wf&#10;KoHxiTdGf7iOc03koqn5ltxu/USWtmpfcEVIh/h9U+sNNe4g++Moe36DvGK43Lp9TfqCt5TsLeHz&#10;ObkYkczokKxtzalc8V4uGXhewFPt7es6kvwBoaCOzuYy+a+t4L7fk3XjxlOLp5AZkbTpeCp4Elum&#10;Dk86xmy+OyeZGB8hAdcDnSVsKAKh4hn4jsHHgILkmchEKdFRfMfkCBaLq/P9IIZsyZ+YfyXBrQQI&#10;lTpIdjCRe82AG88MaWE3rGbvYDstkJa7avrT9UwWDLZYpG8/BIHCiAbK3s09M9ij4SHZ290yg/3h&#10;gfDD3My4eoX+e2bifVXbh2ughOkjrFzmFFjcxKIhwgL0G9Yfyuc4BFMJEHgs3a6LxQgdTExO1Oz+&#10;H4f8AV5HNl7ueypt2pIklFZg8yIbnmGVLhOGx3lf2hvywXNg7glLldARm9ez0MzbPxYUUGxpuCQt&#10;Nz+SSWPMffPr//pQOJFno3psiTmlbFyt8Hpl3w/ej36mj+3/eVY2yBk2XupQtFWWd8jQqS0Hf20v&#10;LfmJQenpazHjO6lzc8chfBTF8sqy4YmMtHU0ymCkSUqzwWcW/pekP708oruu4amhDF19fhHAOzH5&#10;XI38AecMGGPhhVo696hBye9P2ij8njgUHQKp853fgveD3+DaHTV4GOhk/UBsTD7V6gZyLgJ1XPK/&#10;f29PY612UEGyt66+K71t13TTmlrDOPUCcmETa9czWVB2ggV99jcM+EKmHAJanJvSek6QAkSfjHSr&#10;x8f7hwNdms1ic8qt1ZiJV8/W8ALSgrA07mgGLsoZwiScwKQVMUlb/tlam0f1cSXwm+7uLs3usMSx&#10;uDmiC364n6vfvTgu+fO75qbbugcFsXbq67sImfYb6GrW37ie3w/eh3AcFi4hO2Qb+fSeQ20stj31&#10;38siHmxTBYAxYvuPvuQZs8khWZgdVw/vOO19FHhOvAdi4oGgUfqFHkP4tVv4m/czEs906qYnuXxW&#10;ld1xLXzkLhQOSmvHTQknO2R0LrhP9n4UJocMx8wc6uOLCAxeamK5yN4Fyj2feA9fGhQr2fVAtQJC&#10;QEAsED4swqNWtUH+1WKJkAvX4DyIpR7y55NnYSViveS/tDijVrgddLlYr7AF4XtvvCQ3PvlRzeTP&#10;HEGXcWlDA20yEu4xRDsgo9mQzBkrjmX8lA7AfWcwE9tl/4SnT49eNr+1saqZHvYeWHqU6abNmcy1&#10;pMBnIkp674916T97rKIouE9ooEVLffT3NEkhm3TexwXuAbGTGUJpZdqZleGQMf2NdUWfAf62k6As&#10;0MJTwFWlX1AK9OlRJIXX0tPX9CV5ZGVhIy5DkXajVKaUoJE5b597UU+mjwvIWaD3cN0f2pRJV3Yh&#10;G+hqlJtXP5Ke7sq5/8gfz8qEI+U9eO+jZJH2mBzNHbLovSg/Q0blBo9+erK0P+Zc1zwOuBYGI8qK&#10;TU8abl821vpAzQXT8AJI3xydCcqNm5+qF1+rx+YF3MTvKBeeTMXl48vvStIoHn8OvguTS1GjqLqP&#10;bQScN8jem5zKO4m+Ek5M/nZhhOuBagXCbVPELBD0o64LWaAAvL/xg2dDI56E/CnXQHgJ4sFqgDQg&#10;FgYhQNAt7H2L+eSBbCkGHMv+y2GWg2Wyj4IS+9LcgXcC3IssmzFzH1x4somw+sMDrcalPrqE8Gi+&#10;XO/F3oPJPbt4L2eUi/0eBVEy12fJ//LinMx8uQcBxMJ+CjwD/UY7+e9RCbSnP6+bvoFsIfqbN28q&#10;2eMZcB7zBPQfygBrj/anH5iUxvol95v5BLwG+ppJU9svnN/WdU0CRumm0nH1MFwDGU+T+3v735J/&#10;+fx7x4rxZtJpLVtO39Pe2ZF+6eu8JdHBNi1lTjYQx1LRPvNezyq68uwYU8TJiUEjs3znbbOjgFxk&#10;RgYOKR7mG0jxLGWHNasMD9D1+5OA5yT2HI/HJBrvkdFpY0zcq22FLYS/sDEiQ9EWGQr1ajkC+tDb&#10;L7WCNkNO+gd6pHegWWLZTplYrG+VLSGf5fWvhtUP8Ag3thacJF8JJyZ/BjTCioWNlqXzGSh8Qs4M&#10;IC/8D813xASxFLzX5ZgNAblAWIB7e3/jBwJAnB+yPi75UwrYdW3ej3UDkBXnsCH4q6++qlZqY4Ox&#10;VuK9SswU4MIyZ5IX4mQQYkETD2bwe+EdrGCyQE2Vw4WteJ9s4vCWh7FQ96F29ILfQTb2XnymRspF&#10;xzaNR0A6qv2eEA9beXI91hJYMkEJsAkI5A/5ck3XvVygPyE01zH6FFL3fsc9kK2GhgatxInHYL0E&#10;GzayigEgSygLYuF+eakFVgnwybXICX/0eFsnyRKJmPa563eVcP3aZfn0o3ck2Nuy30d+0K7U/Wes&#10;EBpBTqvJdTVsrJu+NLJDTS48u4HuZt0E3XXuSWEt/EBgQG41X9Iyxy5y9wOPjJIKK9tJ6Rls0L0W&#10;6GvvOKwHcA/eYpfxpD6+8vaJSioALP9wdMDZrxcRgcCgs3jbUTgx+XsBiSC4AGG2rhoEwYBl4ELI&#10;CAvWlC6GMt8x2ee/FrH6SsqDTwai19p2geszkLk/seRayR8Xm+sfRf6VQBtAqJZgGdx4AVjxhILI&#10;xmAFKORK7nU+3q9hIUprkJ4XCbRKkS0zk8aq7W82ZFlebcxzYdnuGuIdV8vxYLVG/o4Gu45sE3ZR&#10;Gs+Wd1fjN/NGMU2Ol6shRo21hWKy1yKtE6scS9Ju1MGxeLhLJ+wAVrfrPi5wD6xZ+s51HOOBNncd&#10;AxxDcSArED1eAdfDQ2DNAta/lY+TAMMFj4ZkgdJoZn8CDQVw/+F2XR4AioiUT28/WdB/bOtJPX02&#10;oA8MDlSV52rg97QPi6ZGokOank3/nfS6XnAtVpoTC4/GBmUk06M1cVwE7wIhuFSxVwKhDhmORbTf&#10;/eOvVjCeede+gS7pG2qS9GjvgQnbk+A45A9fkSlICKaSLBJFQMnz6T/H8qX3u1rR399bsW5/JZwq&#10;+dcChMcCogQu4YR4sSoQZlx6BjvWHgSIi4O3wG/9v/MCsqCBISrIv9ZJImphYKUeh/x55mz8GfmD&#10;V1/6CyX4/vYb6gV4ScAL0m5ZTGfbhWtBwDw/7cC7U8+dQT1lSDsVN8Q30CaB3matLd/RdksHA6TD&#10;wEAYCZ/xe9qYNFAqTNr7sZ6AY9wjOdyz/z1zDcV8uTTv5saahpT4nrBVPj2s3yOo3MfVBi7wG0ia&#10;NnUdJ8X0KC/CDij/91yXdiGl9DTIn2sAjAbSg4djwX0FsLg8pZ6k63cucJ1EPLZf6ROZwAgYHmrT&#10;OvrE//kOhAfbNdvK/37VwPvTh3jCpCUj47Qx37vOPy6QEQy4hsbL5XAOC65qrKFDDn6q1CvXbnyi&#10;k77rG8ebsAX8DgOysemWdA/c1HkBiNpF4McFCmRqKS57d+ojYgo8Ih/MY+HFvPzyy2pIsgkTiSPI&#10;w1/+5V+qXP3whz/Uz69//et6PpVnr1y5ogYV/3dd/yh093QcWNFbC17AOoYwKGkAoZLXywMQd4Uw&#10;Af8HWFqcwwQM1hFAcxOvta43HWTdYwiLAY0gHgWXsJ0GeFaeg8FBPfbzIH8mSHPGoveSf3vTJzLY&#10;eVPefeMlTbmz3/tBLfj5uUnndesBbcocClaqdYfxsJhk9D7XSKhLVpbnNKaPN/LsOUZ06z2uM15M&#10;aZhKvx8bEVKD+R75cC0GqwQGBfLiOsZzEu5wHQPcD+VQSXEgdygH72A4DaA8+/u79wfL9u6S3st1&#10;biUwFno6miQZ6ZQ8FTgrKH8Ubmd7kyp81zt6QXug8DCICDtiHEHOrnOPC+7B8xeLeekPtOmELVk3&#10;LnL3g5AOe9iy/3F3b5tauScN6SA7nd0t0hO4LfnJgVOz8L3gmpmxQUkkY8oV/r6sBuYH8UTZVQ/e&#10;/MY3viG/9Vu/Je+///7+OSgE+BK5YOe5F198URUCxgtGLeFN2st73WqgfYKhvgPEXguqWv4IgdcS&#10;BQxCC8gdYGECSJNBQ+NhfTLosdhtmIdOhJTRejQUjQTZEme3RaFw4dF+nEtDIdxcBwGi0SALq1hc&#10;z2yBIoOgIMLzIv/y3r3PyJ88b7ZuZPX07Wvvq/XsH/gWhITIxnFd96Sgb/xpgEw68jzDgdYDC8/Y&#10;PH1mqqQKIBbs2H8XPIWnhnRod2K0yIbrXn4gO2T50Geu4xA3ZOY6BrCY/PMBXnBtBoBrYJwEPNfC&#10;0sT+YHn8pP6t9Xh2SJp9fW37Wmjox/T5ACuCO29reI3CW5XalT5kXPC+KCFrWLnOPQ64FvIfTwzL&#10;YLhdpg0Z1lpSgXMW1mMSHG6TvoFumZyc0PFa65jzw4Z02qijE2mWwlSgpiyd46A4HZZYckjGJ0oq&#10;R/QZgANInWZNAn+7+tcLZIMQLc/O+fxtlZ49h2Ocx/X5nvvRRnia8Ca/4xzvdauBEPnoWOYAsdeC&#10;cwn7ULeGwmPUDJmeLMraKnuzLsn21prcp2Tpvbvy6OF9efzooQKS+EzJ/TNDwCiXz5UcEH7In8ZC&#10;Gdh0QAYp2hLPhIGBQoHs2VTlOOTf1NSkHXQc8ifX2pvjz6RbItxhvgtKItSxb0W7wIRrOj6kIZ3l&#10;xVltH+rnPNI2KZMuypdB6oXrOfygD6jb4r8nzxMPtR/wCCwI99jFahBVZKBNrzM3N2M8lMNZSJXA&#10;c6PcXVYtz88x//deWKvedQyvjv5mMPkHxUlA/7e2NR/YADuXS6gMuc6vht6ebp3wp53nRkd045fu&#10;tpsylWcyvdz2HOtpv7XvUdE2yDyyjWGEzKNI/W1wXHB9rnfHjMFgKCCBaKvM+bbQPAqcx563A8FG&#10;6ent1CjAccneD4qiJXL9TrI+LqaWy5+l6YiEIn1SGi0or1hDFp5gLiNfyMjc/ITx9Ja138miIV3U&#10;1a/PG8i9rvvYXtyX01pxLuQf6GlWkiHDBRKxYPEL5Mgx4t2kFxKTJkOBAcKm7f0dNw05dUjb7U/U&#10;esb6HB5q183Ri6mQlDLhcpXL7MihgQGpWKUBQbiEzAXq+aCFj0P+6yuLmsdtCZQBTUilteGShn2O&#10;In/OBd420vRQ0y60CWRMmxSZLDbvz7sXUmHdMPvJk0fG9Xd7QpDuSLhXr819CDFwbf4mBk382R7z&#10;wrWVJ7/LJQbkc19q7lGAtLBOXMcQXjw01zHAs5MC6lIcACvJNXl2UjBftLQydWCwUDMGuXCdXw2Q&#10;4scfvqtjAePAtr8fhIX6+3r0nfCA8ZqRw1qVfC0gRASZscKW0AxrIGpZYQvYVnNiPqhrJoLhQZ1r&#10;wHp1jaN6Yb16+pLPdCYuEwsnt/aLk1FJ5aIyMTlqxsljNUZoA0v64NHjRzJmjK6Hjw8XRiOWvrWz&#10;4uzX5w3aaWCgTxdteZ+5Fpw5+TNoB3sanYJeDeTEM1HaeO1989mnK2RfefEb0t1y9UD4hIGUig0e&#10;In9SA/EiECrSEl0C5wJhKVw2hKLeRV6zU6NOC9s+p4tkTwKuqQrTKMvhYKd55sOxX+q+F78M+bAr&#10;27/4rX+6r4SKqQFZcJRt4DlDfU2HlBX3S0T7DpAximAk1KmL0IZD3TI+mhFKRLB+gDaExPzrOCwg&#10;DwjcdQzgDldKD4UQQ4FeuXblY+lob1UPwYYGXQOlVjCgmltuH5hAgxDu3T/+dSG0XDZrFHj0QHsC&#10;2pqFe93ttyUYHNJ3oH1Pk/DpBybom1tuSKpolHqNNfABimFmdViaWq9K5MtNT1BmJ7Xy6XebyWZJ&#10;39teYHppxEnoTnxp2efHQ8aT6TVkP6YeM0TvJ3uLciitoJkyftL34sHDLZ3w9vbpRQDt1tPTpUrL&#10;9dxH4czJn0YPDrQeEvha0N1yRT586/taClkLohkr9NMPXpeGy+/o3/Y8CCqXipjBcpCkW1tZ9EQd&#10;kfI+u37hqwSEm3ijPnswWDFW7QK1dYpZY21kIlLKhmUsa6z1XEQmjdVOfJd0T8ia9E8vsdr4eyWL&#10;sBogkOGhLqeiYlEPngPnsfagt+36/u9GQu3OezK5mzUegf97PLS56YM1aTbXV3ShGcd5DsA1uQab&#10;A3UaZT2aG5aZCfOOK/NyZ29HLTCeFaVMH3mf14J72Mkv13EsOLtuwd6zlBySS++/Jb2dTRLo75bY&#10;cEQHN+FByMpLMC5wnOSHlbXpAwOFUrnJVML5m1qBUmq4cVX7nWcdywQlGuyRaCSkhE97nBbhcx2I&#10;bWZmSqIjA7rL1fqddI3xe/ZFzkphclCC0U4ZGhrUEOtphHTwAqkqGQoPyECoWWvzl0rFiv0yOlaS&#10;0kzoMNF7gGWfzkfNdcqpwEeRPd8TDcCjSiYT5vrlvW2PIn6AIYAnclLD4rQB+Xd2th0IT9aKMyd/&#10;Yve9HTc0h518ZgpcJQzhjAy1SXSwxYDa9h2SinRrKVo/2VjYAc7A8VujpMwVs89qpFvcvn1biYXF&#10;WFifLmF0ATeWcgL8FoGvZHlWAzXRseDIi2ZDF+YumNtgXmB7a10zZxYXZmR6siClXEL/T6mFudkJ&#10;mRw3RGa+o+QCpR3YCCQX75dSakgmjCKxSoSYPF7PiLG4C6YN/M8AoWQS4QM5/KDcbhmtMGn/b8H/&#10;2RsWovd+D6gKee9uuUiXRT4dO+CJeUHVT8Je9r70HZPgM6WYlqNIxEIVCY+2qzRXAO7e3ZWJLxem&#10;Aa7PxGopU14Ax/8h2WBfi+QSg1ppNTjQJl3tTTJoFMPs9IRsGdKlgJkdTDbDx5829+ARGSelAwOv&#10;HkBuEMf4+Jg03rom2UxaJ/cqvdtxYAmfWPaAGWeQ9/rd2ggfbGhZ5H7pNJ46io7CZyclfH4P0WZz&#10;aensbpJkrluWtg+GmdZ3C4bE3KRKm8USgXL65ZcZPrmxkIwkhmR6ZlLDnYyrSmSPgUDbY9AFgwGj&#10;dAZlbCKr8fzR8fQhJX8UWET14EFt2yeeF1xeaq14waZxWmAh88nEKX+z2IVMC1xq4rZk7VhXrTwb&#10;/kA1KW49HYAAeoHblQh37w9+O1D9ILYc7D1eeAjiGf+y5IB3MJCRQufbCWG/YB4FLH9CErwTWUe8&#10;t//6zxs6Ef746MJgPD+lBVxtT/bPNKuIfd9DmGzYz6f/+6ghVy9h0b5Dvbec1+e7VLjzwLyBF8yN&#10;7O1WDvlAZEeFfFA6/jmJzpbragzY73jmlluXD7xLOcOmXNyO0GIhOWCUQrsOJMh5cWny0EDBMjzO&#10;wGd83LtHmuiaLC1PqZX5+Y/vn4oscQ3AOMzl09IfaJHi9GDNZM95q7tJyZT6tEqmLRjnGg+1ArIH&#10;hEhG4lHp7m+WRKFb5wpczwDYczeRLpeQdrWhKgA2PjJeAJa9i+SRc4DBxnOQWRgKBQzh98vEZP7L&#10;dj/Yp7t3ViRfjB/6vhI++5yFhukLZf3T1pRodj1vNRxp+SNYWI6AAW8bmQFPI9MICAsdjWKAMJm8&#10;Q2nwCSIRo1QGO8tbDhptnTNaHJRMZ7MlISAsUkwGpN94CNNFwiMRjUMDBieVJLEWCfUw2LFiARPI&#10;DGDIf2qivFLVPjvPfPXqVX1m1iUgDH5BPQo0KhkWduKX32M9nMagPU9MG+uWlb8F4zFMFqK6zoB2&#10;hAzxwlykTUgKT83/PW0/XsocaAO8FapC+s/V802/hPrcK1z5bqCrQabG8+oFPXr4QJWZ99oYHZXm&#10;A5BHSid7r40cdDRfO/Ad70Iapfc7vAM8D/t/3iufHjHyvCcNDTecRLGzt6IWrGsAHgXGxtLyzKHr&#10;/eSnte2P6wLyuLOzJSnzzIOhFplcDGupBBex+gHhL28lJJHtlr7BdjXuCMUg765xUCsIW7GWhHBO&#10;31CzjM8HdUetWhQR5yxuJM0Yc6/VQCljvGFg8u4WcBHHMUaz2bSEI0NGSQRlbWPuyB2tLB4+3jLE&#10;2eQ85gLX29xa1Iwg/zM+LxDOzBiP3/W81XCmYR8Gcq1g5SqlDuyABAxYMl1QAFiJ04a8yHYpfVkW&#10;gTASi2fYFrHDuPKQNVk9LBhiZR1ZIggJnkyt+/d6AfEwb0Ajcx0mzBBwntf1vhcNEKS/VgwZQdub&#10;64Z0i9LWdFWGWcBj2pJ2pr0B7Tz3ZSE3LyaNkt7Z3jxwD8Jt/vMA16G+jDfzyQtCSoT77P8h6bHM&#10;kOnTbkmODEg2HZWbNy4bI+OzQ7ICmDeYzD9bmAbIovFuogMoS+0tWMdztdy+csA7GM8EjWc3r7Hn&#10;SsWxVtdmlST9g68SsPh3jVczOzfmvB74+c9rC/nYd8YQYXJvINwoq1+Wqq4GiBWwQGsw1ChtHU26&#10;7uCkZM/vAUZfc3ODDPJMeynnM3hhn6eMoqxsZ4wSG1YSw9Oj3YC/LRmL3A+jk3MZ3339XTI+kVWi&#10;d7VvLbjZcFWVgOtYJTx+ghdYfk4/vM991uB+KG8ME9dzVsOZkj/ZHuS2EyeGsFORLgUhhaCxCAFp&#10;m/FIj8SCnRrHtgOyHkAkxM6996ZxLPExqQhxu4S4GrBoWEVJQ3MthI8FagxE7/0uIrCUeHaIw3+M&#10;CTyWyXu/2zXWZKmQkptXP5RcKigT+ajMjMa0fDSLwOgjrC17Pn8nTd+5+gSSpZ59pbkAiNtOQruA&#10;MiATiTkC5gxiyEm0V8ZHU7K8OCPD4T6VF67PvfgNK5jnxp5lWvH9jSsf7s93AOZJGm9+cuCcaKBd&#10;iaW9vbmitfjoSW01/rFSkRmNRzs8CC9+/JOjEwnoPyp+jiTC0hto0AVXLkJ1gfLJ1NyJZ3oMOd9S&#10;knbJdz2gjQh/Foo56e1vk6FoU80eB+ftPCzJ5t2iFEbLFUtpK8aUFzZtFxBZYNyirAhDUyKBeL2r&#10;LY+LTC4mq+uHPbOjsHtnVcM/o6PmnXY3ZHtnQyYmx9Uj2NhcE2poLS6W1wZsbFBwEJnYUA9le3tL&#10;35t3I5ONz1rkygWuQ5rncZXfmZI/MdIxY6nbgXZWoByBfwcrhBWSRqCwErAc/MJcK/gtE8bE/iE8&#10;gFBSoAll4L3vRQIEz7yF6xhtg6Xl/56YKkvNURiEzqjlT3XP9bVlCQ0dXIy1ZQTblboIIG0UvyVm&#10;L/huONBSUTGA9HCPrkFwHWNPAVYlk1KLYsiN9Or/L1/6kRbMs/ckLNjZcuPAb1NGgdi0V0Boioly&#10;SgivrFUmgfGJgg5U1yAExN3v39+Tre1l2TWWGBNw1cIOwG/90+bMUXX3tWhJhbUaM3QA500vhqWl&#10;/apEY0a5zs9pWBbSdsl1rSDc1dnVLgNDLTI2F9SJ4VqfaWnbeHjGkJidm9J28pO9HxgkeNssysSq&#10;ZZxBkhAkn8Xi6ZL/5vaCUSjPCvidBrgW/f/k6e5+JhGTxaRjkjjw9PM7cvf+hvEyF9WjvP9wS/bu&#10;mrE0PWrkrCjLZMTd25JMplxuh3C6X97A7u6OdHW3H/vZXyA+T2obGhfrgMYnTkmjo6nsBJCd3IUw&#10;mOCF9Ij902EIrFeALTY3V/eLgp0luAclib33Zvk778TzQf5+gT4OuCaCSTvRLpAB92BjEuYEGGSs&#10;zkQ5uKzt8wT3x1qij1zHKpUO5r0Y7P7v1Zr1KRIm2SvtR0yapy0R7QfkzZyCSzEAFAdZSK5jgDkh&#10;SN7/PYsG7+6tGwX2SCbHixIJ9mi55MzIoM4rUTupq+2m8RSfPTMhn4X5WUM2nRUzJhhchWLmgIXG&#10;3/eNRbe7t2PGj/GMzCB2/bYqvihfc3ZuWtq7GiRV6NYJUBeR+gEBs63hxHxI+owyRc4JTblkt1Yg&#10;w1xjemZaItEhud3yiSxsxjVE43oGC56F596+X5TSREyzhSBrS+p+MEZ4bzgGT6KltVFS6ahasYuL&#10;82rV2rb24v590i7vnBpZ339oPPtw/6ld7yyAp2HbA7ljLMJFeBd75pjrN7Vg3/KHEABxYjoGlxOS&#10;VyE3N6YjEQ5uCjmgIIijEwPHIqbmCJoaQDrE2TvamiTY3yxhM5Ajgy0a8snGejS2y6DDYqessD91&#10;s16wScWdvYMTg0zO8owI2mmRvwVtQNwRRcknAkyH8DcuKsqUNsB6wTuwz+F9vrMGCpk5EJdiRogq&#10;1coh48O/rgG5oD+9hdxIX00YK7oSgUcHmzV04zqGtU45Y9cxgMXv2iwecD/meVwyszaXk898O5nx&#10;7LQ9ckzJgHGjFCZGs5Ic7tM5B9JAU6mk1vCpRAB8f//BszjvvLGoSV3c3ikv/z8OGNC9fW0SiXfK&#10;6HRANu7Vbk2DcLxVevtbdVtDQjEnte5R+sPDUenqaTYKqE83Vqll1S/KJ2m8+6mZMWMg7u17xpbk&#10;vcBgxIrt7esxRB+T+YVxzbjxK93N7UUdv17St4CLsrlU3eWLK4F7t7U3ydPP6k+VPA8ge7n8s3Ll&#10;ZTkuF9FMZ9LHWtxlcaZhHy+yqUhFN39zoQwmGWcNsORZ2FWI90s82CGxQJvufdvffl0x0HVT00LB&#10;yFC7dLVclcBgv4ZmAG4zVScRaoSOQm1+YT9PMDAJwTD3QMU/Vh4zCFAaKFieEZJytdtxgfWGUnYd&#10;Q2m75iwYtJS28H/P86FIvCmePC+lpRMjQRkJ90khGZCpYlSWJlM6B0MYxtXXZBlh1R+l8Ol3FABE&#10;71cu/C4ePlwkDfnZWZ2sux0hJHZ8cg0OCwgiZSzZBWORMhiPYyXi/jOZHIn1S3PHp/t7C9cClMLq&#10;bkrr4Dfcuqqyc1Ky5/cYcYQWrl2/pmNmZmbSkLm7cifPgPW/dS8v4zNRicXLxfQssXuBHNGuEBUG&#10;Uv9Ar7Hsb8na+pyzbfygfZeWKm/hiqG1tDx9rH5wIRoLyN7d41vQZwnecXpmfP/dUX7WAB8KDqoX&#10;5PpdLTg38h+J9J3Ywq+EzHCvPPZYpQBPxOYEP2/yd4F5BBQCISRSUYntsZoYT4HJMMJsx1UI/I7y&#10;sF5L3Qu7+M3/PWEsiMX1Pc941PNwjFRNJrfGRvOSy8RlrMAiNSb6u3VugP4n5IMHWMljAFjkGApt&#10;ty5JyCj4m5ffka7mK/p7VhJjGPh/o3n8a/POZzsKKMhlXw0fPxiAhAcqhYWOwvRMUQLGgEnkemRu&#10;PVaTNW0xuxqV7oFbEgwN6PoDSM8lS/UAL7S7t1OC0Q4Zmw3qIrBQtE+NEFAaTxx4hvW7GckWybFP&#10;y94dY2V6wr1+wkcZ4CGGw0EpFFO6gIoY93FIGot2bt6tACBAwj+ffeH+bb2YmilUlYHnifXNJZ2T&#10;ouIroVdL/mwu5Dq/Vpwb+YcG3GUETgPUlfni84O1Ywg/IagnIX8IGtKDkCFmwjlYzfVMHmNRUV2U&#10;FcM2nu46D0vMgkHOeRAxXgK17Lk/1+J4pTkWC44TcuLd/ccYPITBXEQOERLe837HeSgmrDjv95XA&#10;+XZ1NH8DnocUUxR0MReX8ezhLSgt2OzGKod333xJaxFN5kLyF3/6r/U7woaulceEfH78ee1lOCyG&#10;hgzxVcnKqQcoiJm5onT3NclIurOuFbacR9G0rr5b0tfXa4yDJZU1+twlM7WA32NgdPe0S8/gLfUg&#10;UEDeZ9q8l5M7d3eUwB8+viNjxrJPZY2y3ljT7yB7Pr1kDyChkXhMs6TyRtHfe7C+P8F5UqucdiyW&#10;MhUn2Xmviami87f1Ao8skYo4j10E2Pa894CNYoz3a9odbrhv/u86v1a8wMC0sIMVuAbKSUCZ4mI2&#10;piikIzIS7jo1ZcCm2N6QBGAi+yTkz4DBeob0EHwdGEboGIjEI7HOCeNYxUAMndgrBG9JnOsQ5mGl&#10;MWWi2d/3ww8/1N+xuw//pxP5Hde0A73SYCeUw7wCv4GQKX2ApUUhOq6B5UY/8nu+87aHBcqrEpFz&#10;PX7v/Y724x397VsJPAPt4TqGXOUzMZ2YdfUjoPy13e2MTxZgESaiRhDk71p5rCGftfrWX3AuynRx&#10;+fBq3nrAoMS6LY2mZDDYqqtlaw3pQMAoh2ShW/oG2oy8jagcVOr/WsBvNR6cTplrtkss06Vll127&#10;bnH/jbtZmZyLGYU1qiQP7LixQPbxoinZHItFZShoPJHJnOzsLh/LG6oVZMhQTA959ZM/32EN0/au&#10;39YD5g+aW26d6bucBh4+LoeP6d9UKn6sej5evMAEpZ2whTCALfEAbJkHwGQggBQB8XXOxyKGLBEO&#10;LFYE0JKma9BBJOl48FTIH0IYHuo8dB8I67jkj+WN5ewfBH5YpcCAwRUlhg+h0GbMOfAMWMEQNm0J&#10;abN7Dzv3oAAoF/0v/sW/0B1/cOdQHHzHdnwQKH0CIVfK4KCdAUoD8qcv6RPuSTYPCoK+5VxL3jxb&#10;JSKnT/3fYXmxvRzPQrvw3v5zvEA4ITDXMdqqt4s6O0OGzPtlqhBWcvf2J+Tu/b8XrE6mzPSm73uV&#10;o9W5usifPuvp7Ti21X//4YakM1El/PzE4H5KpteirgR2uQqNtElvf4exmHMqN7Yv/X1cC/gd2Xms&#10;pu8baJXsWH/Fqp2UWZicH5bJ2ZQhO9Ind5XY6RuvbEOwyCtlrGMjIVUOd+6tKUGe1KqvB6vrc8op&#10;fvIHcMze3ZNZvxZ9/Z2nNol8FqDNJ42nQ1tA/vfuG6V3wrDXqYR9IBMGE0JEnJl4NaQBmUFcTPqg&#10;HAjFoDyYPAwOdEos0qdzAanhfp3ETUd7JAPMAM+M9OpqT4q9sUiMlb2kDjIZPFuKKREAJgajhvyx&#10;OL0CTGjDPhNk6Bo0lQB5QeL2eg8fPpBcaliWFig/vGGE7p5mQ3F9/6Dxg9RY63qjDEgV5f1JEWXz&#10;GRQTC7EYaHQse3vafT5ZoQyZvvXWW+ppvPLKK/p/vAbasRpZcJz2x9qHvLkvngiKhftBOigt3oFz&#10;UFLefoVMeW7AdYgXk9KKIcDEMAoSxc/3hItoE5Qcn97rWCAPtCt/c20WAd6/d1erjtK+IWP9DvU2&#10;ae2dxYmkxvhR7hZZY/2zEtlL/IA9IZ4+ri0sBex7+ev1HwVI7869VSkUTZ/13NR4eS2LriDgnYd5&#10;mVsblvBIu3R2tZl7l3e5cvVZraAt6a/h4bC0d9/Ucgr+5+HeLPaidMLkvLEUP7ujsugdK3zSX4xX&#10;2sTKJ/IxNV167tYwyjmTTSqnuBTA2PiY3DVKyfXbelAoJnRex3XsIoB+SKcTOmbh06WV2gvSVcKZ&#10;xvwpscxOVI8fPzIkzE5U7gVRfE/VSu+AHssEpOXmhzJolMJ3vvHHEuhqkKHuW/Lemy/p4h5L/iiD&#10;8GCHEhDWMwKMBUxdHwQboYZ0XQOoErCiUFR2gLDylf1XISDIB3LSVcuZkJZuHismZYrFGUvzcu/u&#10;HVUKXgXgAkoBsscyx1qHNBl0eARY4HxPrB/FhfXPvMGbb76pioL35P8oKdfz1wq8BQY594PMUQoo&#10;HeY5UDIoTjyFSp6HBcdJ+UUR8Kz8Bq+D96IvUEKEk7h2pZAThEwbQEzIw507u7K6PC+zxtoZK8Ql&#10;nwpq+IcJY1vTyWJnZUJ/77quCzxLOVPiaGLD2trYmtcKktF4p5SmBpVMvQRbCdS1yY72SSDcLpHh&#10;4P46EFf71Qp+T38NBfuNIumQ8bngoTUBxPPnVkdkeiEpD59sydp6OUfcyjLgb/qM0NBIPCLZnBlL&#10;i+OaY7+5tWD6bFT7CeVid7N6nnjy2Z5O8LrInzaZmz/5ZC0L/DLZYeexiwBklf6A/LPZjNy5e3KF&#10;d6bkz+rQDNbaJPV5klomQHP7DaZL5To9oJAIHCoOdvnD16Xx+gfS1XxZOho/LW/k8r1vSCp8sOAY&#10;Vl8hHT1074aGhn0hh0CxtCEnCBdyg6BQCli8hKsgK0JYKBGID6Lyk7/3vhbWKrX1+LUOUXFYK2mG&#10;jAueiAVkfsYM/O1NeWSEtZJi4F4AK4w0TBQQz0QYCO+AOQWsd96BTZ5RFC6COAkYSACrknbCwqDd&#10;sBZd51eCvQ6wHgPKjJXDeDMs0+c9rOfB++M9onz8cw4AYgc/+9lPVaaePn0sTx/dl8+fPpK1edMH&#10;KzN1kT/notgCgb5DcVMIf2dvSYLGGOnquynz6+V891rCOeTqUxL5+s1PjCwlTxzOAbQ9mT5NLQ0y&#10;nOzYn7C19+Tvld20zK4kzLvc10laDAuvV8rfXAeyb2i4LoVS0rzj8v7krPf9IZmHjyhBUF7UCemy&#10;Yvk8Qz1+8Ez5Ylq9S5cCoLT3SfLdAYrv08uXnut7HoVlY+kzHgn53L13vMwzP/YnfO0Acw2W48Ju&#10;Zu4izdMCBbrGCknffT9XSxbBh3gIkdBotcL+phbyrwUoB8oIzJaGdUFaITkkObagNBYXe+KuLi9q&#10;jX+7T69VBNzbgu8hEax+lBREaS11rEG8AEibQX4SsjlPWI8BDwGPhpAD1j/KGUHnXVCGKAYro95+&#10;Pilo0+FYWGPZLPIaTgwai7pNppciVclewzmGeOfXYzKc6pKBQKd6iycN59B3KA3y7wcCHRLPdBpy&#10;LxdMs/dc2UnL/EpKHjxZl9n5GfVuvXKDYqMWfyaTlkg0KLl8QrZ2FusijLv316VQLKccT01NGqUy&#10;7zzvvEDxtcmpCVVIfvLn/SkffVJC7Oxq1rkc17HnjXy+vLsgRtn45OlkOb1A3BmiwwrGZYc0sdAI&#10;P0AuhASw0nDfIR6sYggSokFYsdzoAAYpgucdXI8fP5SSYxn+aQJre3L8YM13nod3gTR5ZgjST/BH&#10;4bTJ3wXrMQBi23hFpDUWUgFJDffpRu4zRjFsGUuOuDjt61UGgOdj0PO+CIWdIKYP7QSzVQp+krmo&#10;sJYyJGrnKugLFAMeEARL/zDgUfLVFALHOQ8SQ9kgD0zGNzc3SnPbTekfKtebX9pKHLCoK4Fzpoxy&#10;6B1okoHBXiVG2vekCpf+Sxpvoa2zQXJj/fsrfsH6nYwsb2Xk/pMlrZGDBexNRuBvCoexEI1J7LFx&#10;89s7q0qGx7Vk+R2phVOGcBnjW1sbz9Uq5t5ku1Sy/mm/k1r/ZDAR5nMde97Y3CzzLuHDtVNSxMcK&#10;+0A6uJYIBULPoCJ+zGDl4RiwhCni8RGdyGMnqshAi8Zsw/3NEhtqlUS4U7KxXi0nTJ2WiVxQV/dS&#10;f4VJXMInpPpRIkBr+BuShyTJ7HgGYwWZY7NfbitoiQBiIGTCwGCCEfKHBAHak5AKQGD4v9Wo9u/y&#10;RNrwPvnvbJ8++dcK3pk6OZTEYOP05HC/rpaen50U9smlFDaWHgRgn9eC+DnvQ3+gyG0WEW0CgSJM&#10;lrhOSl7nCZ4ZWUPGUHKshbCKAUXB30z4Y9DQj0yWQ/r0Mb/nXelj9svtHrgt08sR2bp/uPa8tbRZ&#10;6DQ+FzLEfFOzX04618L98WowpOKJEa3pk5808vUgZ+5nDIN7OVndycruwylj7RoDwLyv7V9Af3MN&#10;Yr/d3WQMGcW1t3wm5Mw15+amdUxRtXJ5eea5KQFCdGRHuax/vltcnDmR9Q/xF0sp57HnCTxTwq+M&#10;5Q1jDLrOOQ7OZZHX8uLsfu42IFVP4bF+vYDQ2bwF0mNFJ5O6ZPrgRVDzJR/vk5wBlR9Hhjqku6s8&#10;WYlFZ8kAwocA8VoY/Jb87cC3E8NYmMT8CTXYiU6IkTCEJdON9RUlXy8pP0/YdkIxjKYHdZ9am15K&#10;O/C+vIfNwLHKgPfBU4BIyrHkcSVL9kDgt4STaBdIkuMu4rqooF+9cJ3jAufSVsOmDTu7GzUjhzIK&#10;I+ku6elvlL6BLpUh6gLVc10XaFNkDRnt6m2W0ZmApl6SpQPZ33+8JBNTJb2X17KnD5HTbC4jQ0NG&#10;+edGZHt36VTivrUAizqZKu9fOzMzrR6B67yzBit6p42hx3O4yB+DYHWtthISLqBcBgPdz025VcLE&#10;ZEHfDTlNJo+3cYsL50L+M1OjFYt8nRQzxltYX106cD/IC2Jj4GAd4o24BmMloGG9YZ+LRv4WKADS&#10;Hynt6h8MTBojLFj5WMBkP7HQDHLHI4BcvHFiSzT8lvaj3Tif1FBCg34v4aRE+F8DaCNr4VNSAy+E&#10;fqGd792/KzsPJowlm1HPGWue762Cpo9QxjduXlNr9M5zrj0DIT76chMT3mFjc/HMSJLrekG2z/bu&#10;immrvNPq92Jnb/3Yz8XvBgM9Fyrfn2fa2l7T8afZPuunF5Y6F/IfL2XVemcjDSx6vAAbxoHAXMRW&#10;K/AIdrbWD9yPRsLKZzBB4mhN1+CshK8K+RP6Ggl1GaE/ekBYEKYDEBJKAQsUT4G8fUImKAaEjHMg&#10;IC8Z8R1KFA8Dr4hPfoOSJeT3VfMUzhK0IaE22hcPFEvVtmcl0L5jY6NG7iIyEg9pCOIkMfuzANlB&#10;1NPnHXX+7xRyzQHvqJujP9qSR493jXcxZtqiKLNzs9ouKEc+qxE/wNtdXJ46Vrvxm8jwoK7ncB1/&#10;HqDNx8fxBtcNL62eqjycC/lDIE+NJcOmIBDV/bt3jPWwp2WYmUwt5hLOxTu1oJQe0kwZ7/0QTASG&#10;QXUa5E/+PpOxrvs/T6BAM8nIoQFQLxhUDC5IivACipPJYuLmlKNgtTDtadsDQGZYq/yO35CdQ5LA&#10;+++/r1Yuv3e17S8rsPKRGRbgoQxpV297ucBxZLW19basrs1ouuFFInsXUEiLS9NfLuQ8ftiJOkDU&#10;ot80hhvbZ+JtstoYWayF5I9CPp89dkhsbn5M51Bcx54HWGcxOlpekJnOJE+X/LGSIUcGKzFvrDms&#10;QfLI+cTCw4LBOsRtRcAJAwBS9DifmCi/B1iHpO/xibsL0FpYhgCXEdDBrAYGkD+TvHgCLpI7Crl4&#10;v056WuJn0pecckiJAUb2Cw3nGrCV4Cf/makxXVjmuv/zBCudp8yzuQbAaYK+YrCjFGgX2hSZsHME&#10;kD/tjUKgzfgkrIQVRl8QdvJmj2EVE/umnb+q4SOUIe/OuODdUH7VrHuAwtRsspGIJFPlzUsuOuG7&#10;wKb0hAEZ36XRvJKUfQ+s1fsPNs3nHQ3XTBtLftRY8ru7hA23lQ/gABIpVpaXZGZy1HDAiGRGAro2&#10;hnNcclgr9oxSOm7ohrh/V3er89jzwN6ddU1OoZ1HR7MXz/InB9sKtx34TFIRtwQQvO0YS/4MIKsQ&#10;woEu3dyDHZoIDwEmdgvJAc2yiQfbFeH+Jgn1NSp6O65LX/t1abn1sbFQ23XSEoWEIiItEMKCiEhb&#10;rZdgvOQPivn0icNTZ4FUtEfb0iv45wkUgm0vjAiInolj5hcgRdrdzi0gG7Ql5EffcAyhJvxE37Eb&#10;GovxIFRIBbm4SIqBZ+G5kAvkC+WFp+SdmK0E3pvftre3GiIsfVkj56tH+F4Qh88X0tpPKH7aCK+e&#10;0MTK6ooqR2s0AIh+tJiR4GCnpGIDuvfDwnhCK7R6w78sAJ2Znjgka/WAfpmcKjmfuxb09LY7vz9v&#10;QPSk7zK+aFfa3HXecXEuYZ+11SVZXV7QzT8AoR5W5RGuefL4kcTClXeEAoNdDfLJB6/rBiGdTZcP&#10;HIuHOnXVp031RBGhBFA4DLrj7OKFC4pVa8m/kD19q58sptvX3tc01nBf5S0LK4H2So0EdYBZoWdz&#10;aKyme/fKnpV3QJwnuDeEgGLCIsaLpA4QFjLeJZ4C53mJ07Y1igKiZcKZcBOKwWZv4VHSN/ze1W+n&#10;DZ6DgYe3wnOQbmfXs3jJ3QXegzAGu2NFogFdPPRVtPAJn+zH45/s6h6z1JVnrgdSt3LG59271A7a&#10;kLnpcU3xJi05ETYKPR/SEGUtBhSb7ceCPSeSX347MhJTK971TtUwMNh1ISZ9d/ZWVObwlKj46jrn&#10;JDgX8u/vatQVrggAtVnI/AFM/FL2gb+PEoxg72157eVvytuv/aVuAeg9lgh3H6hSiQIgVIXHwQA8&#10;LvkTzrKElE+7Nyk/CSD/jsZPpOHyO9JolIDrnKPAmojx0cK+wDMQo0MdWu9oIh+RfGpI0omg5I3i&#10;Ys4CIrpvzvEOkvMGg5JQEIRKrJs2pgyH9dpwbTnPT7D8zboSlAneAiFFCJlwEjn9WONcj+vajCRX&#10;v9YCG85B8aBweCbu7SX2SkDesDoj0bB5t5hsbM5rCMQ18C4iIPrtnSUt6Da/MC33H+xqbv/KyrK2&#10;DX1TVup3ZGtzQ6YmR42MhSSbGJJSOqjWPEkdjPVaiL4S8mzWs1U2EI4L5iOO2/bjE1njOeSdx84T&#10;d++X9/UgTDg6drob14MzJ38s8YHuRmcn1wq2cbzx6dvy8buvGvI/OPGaNi7kz3zkT2yZ8AKDsd6K&#10;ngCCwfIsk/8XRrgPKpx6oVZ6tLxBydxY7MvPEWm/9YkEuhvkw3d+4PzdURgJtiuhW2HfWF+VUTMA&#10;/eeREYTSRdkQQktEeiUxHJCpidKB3583EGr6ya7YRHlBnMwrMJfEvAJ9h7fAnFSl8Ap9hLKAoOk3&#10;+1uK4qEcqk32oyiYqyI8iKHAGgmeB9lx3c8F7o/yCgz1aWG04042njfYK5fN53O5cp0l+gAF67Xo&#10;75j+mZkZl2QsJPFov6SHe2XKGBds3H8a2XouYBCSIWhl5TjgPQhLud67GvDSup9z6AfFRYluNWiM&#10;N3UWMvUCJGdrqzAYmdQlXos1heWDhcVxwiDE03FDsLywjmxKJdYWwCqg4RmIWN4a9zd/U6bXrsp1&#10;dXY13Lr6rnS3XJXmGx9JMXlwC79cKqwKxkv+xJ0hC0DIwDXojwLWHpOSEAskkI6frD4RA6Thyrty&#10;+YPXzbu8p/MbhHuabnyg37MPset3lUA7JoxLbQWdgTpqBH3RDBrX+X7wPCgErDQK66VjfZJNho0n&#10;kZWlRchy5wABnDYgfMJA3MN13IL7cw5xZTJokD8InclmZBJrn/4ixOcna/oOA4Df05/ILb+x4FrM&#10;UaCEuFctsXsLrs2zUXAtFA7I7PyoTty6BtjzBISxub0kC4tT8uDhriwtz5uxO67tATnyDoxZrGTK&#10;NyzMTctoPmlkIWRIvk/GjZdNogOW/HHH7nHAvUL9rfqMfpmoFbwbFQYoUudqm2ro6W17rl4bRgTz&#10;YchnNnc8JVYNdVv+hFgQfgYLgwuSp6EBlhtAWwGsLmqX97TflGIqoJZndqRXMrEeXZ1Lvf5kuEu3&#10;7WPf1ni4Uy1awP85t7ySt1tLKEOSxA9ZK2CVST5DGYcf7xf/4pMwAmTAM0IyfnKvBlvqeJ/8zUBw&#10;CWmtgGzT5l3ff/NlfSf+T3jm1Ze+IZfeeUWuXHrT+btKIExWMmTvFfREpLzTlev8WkF7YtGVC9AF&#10;JRsPGLfeKIWxvGwbN99WevQOsuOAyVLa9yTX4rcohcHBAZmcLkqC/QAMEQ8MGHlJlwus1WO9HwXk&#10;ALlm/kLXOYSHZHq2dOHj+JDX3PzMQaI3induZkLSyahk4kHJJwMaJmQ1PSHZk8rQaWHSPBNzha6+&#10;rxWEp44buw+G+p+rQr97b2OfQ+fmx53nnBRnHvZ5+uSxIfiDZZhrAUIIGbHlH+4lQDh1zsBYzYC1&#10;AfHhgFoykIldWEOuNYMWzwNF4CL4owD5490w6NmLgPLMrmesFbxL35fZST1t13RSi+/LZJvST/9v&#10;jkLJKNK11XJ8HGCpu0I+pwGenbbnOfESYkYBU3RuarIoK8uLsrtzeHXxUYCAyJahnV3H6wEhm+nZ&#10;sUNC/fjJjgSGetU75T4nUQL81lYZxWPBGptbOHzPi4r1jQX16JubbqtxtaQLLLOH9kS4aGCcF7LG&#10;cnf0e61A6Y2O5ZztUg2FQsJ4Tc+nyBsT1el0uST4xmZ59zTXeSfFmZP/o0cPJXdGRdEgpgljlRLq&#10;sfeDsAn7MHAhf+K/XmKvBYSyLPlTUROvxXX/WsFzRvqbpOn6B/L697+t5E9K2+vf/4688YNvS7iv&#10;yfm7SkgaT+SusUQRcCy6SLBPLXbXuWcF3ok0PTbP9w+6owBh0z82RHhcqCX7gEm9wwODzJTGxltK&#10;2Ch/QpvHUQCEkwh/4mHY++IB9PQcf/vH8wYrhXP5nBJhItrr7MuLCOSL6rZY795+rwfISKlUOFbW&#10;z+r6jEw8p0nf3b1VNTIg/0Qi5pTx08CZk/+D+/e0/gxWOta6nSTywyUA1UDcnHr43vsR6sH6Z/AS&#10;ljoO+TO7jrvFNXZ3t43Fe7IJXxcgf3Ymy8UMORm4znEBLyHhSfHEjR8JdjrPPWvoswwPHBp0R4FY&#10;O6TsOlYPiOWXKix6GTbeIKEl68ERN2VCth4FgHIi48c/L0G7U2NmY2vh0H0vIlBSn376ib4PlvRx&#10;x9p5g+cks8/r4daLsoFw71iWMyG94VjAeewsgTw/erx95iEf8AIZEqS3Yd0g6ADSxGqGSIF30NS7&#10;sQbnskkJq3DBvbt7mt+/bdyZjbVlLfrmz+CpFRAoFUO99+PZbUVPJp6ZIHQR/FGwq565BnHHUH+j&#10;zk8UEgMqkAvmvrilJ8l2UOE2SoVKpfWEfcjamZ2Z3BdwJmjnRoed5541qKvEJKF3wB0FCIgJ+JNa&#10;/WBhYd64xIcJmDhta2uzDh5g78UcAFY8cm1l2QW8PfqfUI9VsH5g/Tc13zozd/y0kTakT2h0bmZK&#10;xi9gjapKwLiLRfor9kMtoK8y2UTdczOEDpuaG5zHzhJsWsMmPFrLZ/1sd1B7gcHApC1ESWPR0LiI&#10;NBrhD80xHR3VwYD1RPwQQiWVDjChioXEQh5bBoIJN8DvAIMJEqWeD2EUlAGbd//cKIbNzVXNfnF1&#10;fjWwEnjdKBAv+fMOuPkMZAY+WUwugj8KLGDhvbnGytKCxIKtSvzThbDuN8CEM3n2lJaOBlp0f4J0&#10;rEcnpefHYqoUXM97GmAC3KZH0lep2JDOi7jOPWukYv11pYtiZDBh6jpWD3jvR48PFz3j/8lURK19&#10;rH4yfLy/I+TEfAO1h4BN7wQ2rRTZpu8rEQ5ZbRgGnL+2cfzywecJ6ugMDHZLcTQt/cbbrHeO6Tjg&#10;HqfhZZCJZuX9uGD7yno3ekGWWttua9u5jp8V5ucnVL4wymMj4TM1MM4lzx9rarCnUePSTBzaPX0h&#10;0mSkS4lzLDskmeEeDYEwqchq3mBvowx03VSwGUx0sEWzg8icKST69f+lYl61JMTC4EZhoXAgboQG&#10;L8BF8EcB8uc6XGN5cV5TIhFkLBHCV1NGCRCy0efrvCmZkV5VROTwU29nphRVxcAzU5KCd5wx3/PO&#10;XAPlcJzBweY1Q31t+9Ysz0retevcswaThmQC1WqVcR7GgU2trAW85+z0hKytLKmSse9NX0/Pjh4i&#10;f0IcXV3teg/6ELnwX7MaeE4IHgWCIYOBc+PGDVUKyBWDkuN4yl1drWcWjz0rjI8m1Gt19Wk1kBH0&#10;+//qn+vizG/8m/9NPe9kuFMSoQ6VaRIRqNGVM4T9v/zzfyrdzVfkL7/5JzpOSS12XbMa8HRnJsed&#10;fVUNGLHUFXrydFfj/qAeS5rFXnPzo85jZwGebcMYw3isJCtsbi06zzstnCn5Exq6s7ejoYE+Q5KT&#10;ubCxnqPaoeQPM2FIOAUl4Op4C0jShdxIn1YIRcFA1IR86HQ8Gf6Pq8/6BD+5V4PdDIVrzM1OKuF7&#10;nwehv/zhG5qiefvqe4bUE0rmvA8KoLwp/YAh/U5FMTssP/3pT7SUxd7utvEmZmVyLCuFdFhX4haS&#10;g0bhdZi/Sb0blEmjXKzC8d6XTe5ZnGWFmx3Mpn0b358XSAfFK7LPUg2QKiEffwz9KGwbkmWyHbJC&#10;ueYTAcmlohIND8runcMuMfFRPFRIn76vVTF5wW8gDRQNqHQNvme9AJu9e5/homNnx3jymeNnhpGq&#10;/H//v/6fZSwdkKgxbl76ztel6cZH0t1yRV769tcl0t8s3//un8kf/2+/IyFjHH37z/9I3njlO9Jl&#10;FIHretXAuIpH+vcVvwUKHgvZ+50F2W+LC7MyNpqT4GCHZOKDWv13xCgpwiqudnGBEGIqE3UeOwts&#10;sbqa/ZIJ+awt1aWojoMzJ/+cccOtlQv4G2ApkPVi0x6PA7aCpFS0954ICQQOcWOlQQZ+crfAU3CB&#10;sBHal2tMG7LFW/Hel+dvafhIBjpuqCXvPeYHFg91TrzP6Aft5J1DQVGwspj5kdFiWrrabkrAeE6D&#10;vU1qAUNODx7cl9TI0CEFUSv8fWK/t99Vu27IWHNbm+uGzMtECRkeRbYMVBSx65gLXCs+PORsX56N&#10;77PGY+zvapCV1UmdJPvkk4+0z5lQxvJ3Xfc0gWfZ0dnylYn9W8Qj3Qf6vF78H/73/zttfwyA3/qN&#10;/6989y++Jilj5Pz2//Tr8vYbL8orL/65If9/KUNdt+Sd11+U99/6vty68q7zWtVAX7OvNQvRkDNS&#10;IGlviDGdiRkvcM14/xnpam8wY+SWJmcw5lzvh8e+tFT7BCr3oc6P69hpg/dJpeMqv5ptOFn86pN/&#10;aqS+Cc1agVCMBNvkJz8+uGk8cxWQI8RN7JbcfxfxA+YiqC2DlfjSSy/Ja6+9pu4+JGXJn1Wv/jRK&#10;3N5L775qrJnLuvLYe8wPBknSkDT77T64b0jb4NHDB/L5Z0/VY/E++1FAKeXycXVd2Zx7d29FF8JV&#10;I+lKePfNl9RDITzFKuOAGaisRQh035J4sEPDaq7fWXBfsrfwPIrGe8mlQlqWd3K8aJ71YEleBi3p&#10;nd6UyWrYMx5jLn5wNbcLPMf6XE7rweTzbLe4rhlFfkvxLMA9wuGQbqnoGlwXFcXCcFWj5Sh4Ex34&#10;2/7f/s14p0/49MJ/nVrBgsjRL8s9TE9Pyd175Tj8xtaseoSsWahlHPAMGaNIalXWkG9j041zUe7c&#10;a3sbi79c98rl2Z42zpT8Ibf0yMlKI1QCHRkPdxuCPkj+zC/Y7CQa0S70cQEL8Y033lBt+/3vf19L&#10;WxDbJdaLQuAapUI5Tu+9t65CHmqX7HCP3Pjk7QPH/EAo8W5YIr+iC9QysmyUyZixUDY3Vg88eyWQ&#10;YdXW3mLc0Gf5ypOTaQ0PMdhc962Gd994Sect+tquy9WP3pQ//5Pfl//nf/ffqiKohfz94D0BZbkX&#10;5mcPkCTKmEnVWkM+WP2peFjDaK57+cF9w4FyrB9gALiuexbg3QYDvWc+UE8Tm5uzhwokXmQg48lo&#10;v8qPKvUvJ/s1M2akvtX36ZHeuvL+g+E+2dw++7Te5dUZ5SrIf2Xt7IkfvEDtHmBr+djaPmRlWJAx&#10;QzYP4BhZP4DwCGEVu4kLwJrG4oZQ2Yg6EujUSSDdwtEMZkgQuDqmHkD+yWif/NQQtJcoaUAGJcTN&#10;80DwLuIHWImsA+DdeS/ez2akWPInxuyfrOL/xDOZoD5uzH3MWN3E/73PXgnUkFlZmznQcQjH/Qds&#10;9GDafTwphUxQ3eOJXFAtpWoZQJTYIGtpcSKu8xM3P31HlQH7KMyOxvR71++qgYU5d+4czADCjUVe&#10;vN8dhV3jOWTjtSsfnrdYKIfqsPrr8TBOA8Gg8eye8x679YCJ8XQda0ueN1DueSMPG2urqgASCTzg&#10;8iK7tPEO6zGAxs04Wd84OJaOwvzi+Jkv9mJvh2w2eSDk4zrvtPGCS5grAYsMzQvoBKwegKUFiIFa&#10;YoU8IdKNjXVj4a4pWLCxurKoZQGWFmZlcX5GZiZLMjVelPHRnBSzcUVieFAxHOyW8ECbgr1qE+Ee&#10;JRdcfEICoYF2HfDch0leJnwJ2dgSvCglGtNL+LUAhUCYhWt0tjWY+7QYy7LVKLI2jb3zHNmYeQ7z&#10;DJnhXillApqvjyXOZLad0Ebp2ZLVwM5xIKxM8j58cM9J9l7Q7tSDr2YJcBz3FGto786yKoVSISrD&#10;oQ7JJweUIPFgGEiuQXEa4NooS2/sn78xLsiQsd9Vw3gpX1eROmRjeXlJZQFj5DxCPl4g69HhIWe/&#10;XEQgK0kju8fNwHke4Fnz6RGVJwxMdg7jXeZmC3XtskcIl7CXv00q4d79dUkkw2dqiTNuKeOAMco+&#10;znfNPV3nnTbqIv+vAliSD2kDrEC0qYvgj4KtB8Q1mlsa993Eew82jIfwLE8dQSSHGKsvm48r+djv&#10;sV4BpZZRemxXtzA3o5ieHNNa/NaDOgp4JeSfd3a1SWxkSBaWJsz91tR683fmUXhklML6+rR6CVhL&#10;7AJGvJRMJpTRaSgF1jks+kI+EDHpkrWGfDg/Eemp+Xl4/pwhBXWXTV9jjLiue5agv/v6elQ+XG1/&#10;EUHoh53yXG3qAp72u2+8rJk73/jTP9D5IjxHPpGfyVxIF/0xH/bpez/UNGhCS6yHwRNlD+yTxP2R&#10;B8qR079qgD4op23u7i2pMej6jQtcJzXS52wTFxj7rJE4S/JfW5/Vcg7I78ZGWamdB17ACgeEalgY&#10;Q4ojGghrGvcZEsSiR8Bdgn/RYNM8AeRJDNhL7LWADUIQMq5x7frl/QkfFnzgctp7VSL/swD34pnw&#10;SChdkEolJRwOSk9vp6TS0S+VwmrNk1Och2Dv7C7K/EJRxkoxyRoyICVuuhTVgV2PQuDcyGD7Iaub&#10;9mQxVa3W+Hgpp56T6x5+cE/S91jti8wShjzvkI8F94+NBGtu/+cNtf6He5zt6gJzOd/5xh9rm0Pi&#10;EP5v/pNfkysfvanZPv+3/+b/JF0tV+T3/uU/l3de/5603PxI/sd/8D/o/Nhv/9avyysvfkMar3/g&#10;vHatoBIAxgVjIZtNGy+3rADIXnKd74LKTKSz5n7i+mzrWM88Qb0YHc0p7xKlGBsvOM85C7xAYxBK&#10;sYMTCw3ix5XlYXCxiJuTNQNw4e3cAOERwOBm5SQW3rVr1xRk0bD6F2BJ8xvImLAMuaxzc9PmhRc0&#10;q4M0LgC5AdIHeQ6gWt6gVuXjLUVB7B5C9pN7NTQ2Nuo9CSPdbLi231jsvZrNZvbvdZ7kXwmEOZiQ&#10;ohbJ/OKExI2L2tnVLO0dzbob0YOHbKS9W5PlwjmA87e25mVqMi3JWL8uVtM6K8b11swKx6BiHqeU&#10;P5zKSRshPxBztT7keNx4JP5rVwLZRulEVIkXYMCw1aPr2mcN5KWru0uLyrna9iKikD88n1UJtDVk&#10;j6VP2iaLG//lb/+GxAKtcvPTt+W/+b/8H3WTl7//3/+3cvXSm9Ldcln+2T/9/+kc0h/83m9LT+s1&#10;lSPXtWsFz5ozhg7trR79nRV9j4kx473W6FXAdywkrWflLqvGz3JOZ2e3nOXDOGHrRtc5Z4EXaBCq&#10;/UGWrpjzcUGaJ9k+fpC5QmkHystiPWBFAGLi8xNxXUDFYjBQSgakEB+Q3Ah7gXbqfr1JQw7U16ey&#10;ZZchODspbSdt+bTkT3ohpOAi+KNw8+ZNDR9BRt09bfuNtbNX3hTEDviLQP66gtk8l7dTIfCyZW9I&#10;fGdRUplhGQr2atgoX4jr5iN8X6s1YxXC3t0VmZ7OSsH0TcF4CGQssZqZRW5MIDOv43pG2gmDghW+&#10;fFY6Z3KiZK5XW50iBjGrm+fnZvfJH2BBYUC47nHW4N6l0YyzDS8iNrbmZDRde8VaxilkzqJM2p8Q&#10;TylVnnBldS+fY5ny2gyUBGEgziPsw/9PEvYBXCse7tqvaLu7t6ayubI8L8OhHqMcapv45fmRY37r&#10;ahc/5ubHZHVt1nnspLh7f0MNI7iDzXbOc2N/Jf+YaThI2UXiZ4EvvvhcydxlQdYKLJFSIXXguljq&#10;1Fyx5I/XAdm4CP4ofPrpp1oAjEnsYOhZfBALm9icHewQFpY3NV5G4qHnEnIYGgrUHGtG2FEIWD0r&#10;a9NSKCYkHBkwFmurJI1Fxfs9eLRZ06CwCgGPY2NzVmLRgGmPo0M7kDKptK5jWM6p2EDNBAHRUN2U&#10;QeMlfzxVuxXjeQNPtbn59pmGCE4TrGD9KmX9AFbQz0yN6diDNItF492av+fnppXUveeiLJATDEsS&#10;HnLxfg35FHMRM2ZnaiZ/Vt7G4kHnsZOCVekzuk/yiqQz5QVsrvPOAkr+4UCnWuVeIj1LsMELlqK3&#10;o+oF1ia1/L3XJcuHwnOW/AlFEb5yEfxRePfdd3W9AL9NZ2P7jTU1bayG+YNLyiEtFAAppgih99h5&#10;gJIJEDoDmdRPyJuMH/4POdca8gGsIxgbz0h7e5MEAr367rNzxkvYXtRwRqXroHxIq3U9X61gUrzW&#10;6q4Makp7zMxMHSB+C7K8XPc4D7CSGc/K1U4XEdm0UaA1hn4uAlTpxwZ13HnbfXtrU1LD5SQGMu+y&#10;yUFJJQIyPm488zvLNY8BF9gK8tr1T050DRe43u5eOeSD17iwOHnq9zgKLxBCGYkOHigvcNZglStb&#10;Oro6t1ZQZGphbvLgdQ35Um/Fkj+VG0kxdBF8JTCh+t577+nv6ZB8IaGxRQiQTTxOWmHwNMH7trWV&#10;ywtkUkMyVYyUYQYAy9yp4cJAYDOdXGJAJ3Tzxm3PGRe9YAZ9Lj0khWxY8pmQFIw1VMxFNRtoaiJl&#10;SHRar6uW/da8jI6lJRoLGE+oV0YSIRVU5kCwch8+Yt7mZJtuxMJ9NZMQ5w1H+nUy30X+gEnx56GM&#10;8W5u3rzxlbH+2a2KooOudr6IQPGzP8jW5rPwIR5XPp/TfW8xfM7Cer7ZcFWv7Tp2XCAjhG2RYzxW&#10;u3bhvPAC4R4Lb2ze1pupB14iPgp7e9t1xRpdIDa8urJw4LoMPGq6WPK/evXqfsZSreB8wj78HiuO&#10;DCjv4L5IQOg7OtrUWmCi9KQxVQtCavlM2HgNezqQAPfwY3VtRgYDPXL9+jVNR2WylTbEKoN4ayXf&#10;1ZUlXYvgehY/GPwUe5uanHCSvgVpvjZLrZ5nOQ1Mz0xrNUjayDXoLhJIAaaCLu3qau+LCDLRmB+y&#10;/TprjMCzIHwv0plh2d453TIe2zvl7WchfxJozrtC7At2ZS6xbG9uORk6gLg5cVpWvzLAmVxlYhWQ&#10;+UP2DtY2cVYmQwEkYGHTRwHEimU9Mz0hRTPYWfGrq34N2Vhg1TFxo/uMGjKz8AvnFCtrN9cOkD+D&#10;HQ1qyf/SpUt6Pz/BHwU8BTKV+D2hnHoWJ503UHbd3R1KMvVkyVQDMVIydwh7IZj04YMH94wynNX+&#10;JePpwcM9Q/6LksultW8hfNqfcxFkyjkQgiMkRhYOfe+aiGXwUhra9Rwu4PaPRPqchO8FijsUMh5O&#10;MSeTU+O6o5NNXz7r1GW8oN6+rjMnpNMAshMNd+niJ1d7XyTAA3AEsf1woGNf5pZXz2Yy1gvmw2bn&#10;T2/vZtr9zr3y+CLef54pnhZVa/u4LPxqsOQLSL20YBKVSVlKPBPfxcK0G6MAMkcIVwBKxlJ0DDA/&#10;kAhRN9yA+uHhDhnsapC+3u79shOAlFPImvuS70/KqYvgjwKER7iIa0BcKA/XAL8IsCSDICVPsa6/&#10;7lkwXnTe0wtrefm/p/JoeLBNkrEBSSejRtlPahobBgPGBPMUGAy0NbH+cH9zzdVdJ/JGPkaLTsL3&#10;gkHFOgiv11Ke7GaCekGtrNm58TPL0GIzo69Kuee791Zl/ILV+sHYmxsbMWO/VxLRLskkAzI+lpS1&#10;9Wl5+GjTKPcxHevIXzaXcr7XaYKVvuHooPPYcUBWTz5vDN4vyf95LBA808JulbAwNyVjmaBMFaKq&#10;BFjUg0XnEoJKIGz0+NHDA9fV3F9D4BA3VkFTU9Mhcq8GrEMWeXENPCC+cw3uiwCsHltULFNHLZxq&#10;WJhIyPzs8fPlqexpl9yXrbWM9nHCWJixcI+MlzKyMD+j5I/HSf31TCYlmVRIV1+O58v7GSATXo+P&#10;v/n96uqKehuTUxPGbS6qh8Z3ELk3+4fvyYbaNB7i9s6qOTcnE1Ml2dhaMoS3abzc2InmKo4CRkNb&#10;e9NXwvrnGdOm3f3e9VmCe9lMHEgeHqCeU5xyKcxBbM1p0kKl9iOxgcV9tPX29qbznNMEz3H79vVT&#10;60+SK+Lx8sp0xsDq+vnvCvdcyJ85BerVP3z4QAK9LUYRBNTydwlJJVCMjGt4r4urD1lD3BAjaZ9e&#10;Yq8FkAYL17gG4S6u4x/YFwU871CwT8m/niXu1YBbvbqyrFZVIhYwg3JIcsmQZJNsNhNWZJIRScfD&#10;auV7n4nfTE+WZGd93ljz5TCN99oMehRCzHhxbD5vfzc8HFHLnHd58nRHl+3PzxelmA1LMtqt8kGJ&#10;gFIhq6GlfP5ZXXcmzvj7zr11XfmMNWWtfxS49VBc8D77aYMQKpPiroF3kUAbsnYDT9zbV6cJSJ41&#10;AIlIl2bijJVGZGGxJFvb85p6bLPSgOsZ/eC8ldU5DSWC81hf0dffKfdPyUJHXil8iZxSz+feg7NX&#10;YH48F/K3IDRDcTa8ABZ3uYTGBQiEwm4/861NwNJDECBuXEJI3E/u1YAmhvS5BuGfQiEvo6ZzKA9t&#10;wbzC0tKiAgsUb8ECZYE1Cc6aXIhfRyKDKkjF1OmVzoacsbzJGlown5Uswsl8SPo7G6Sv46bkM+Wi&#10;W97ne2C8Lxbk7Gyvy727d2R9YdQohHLctpApk7KeZz695ar9YKDj6peKSW1vVp7n8hmjJExb313T&#10;VZG6x8GddZ178lr/eIN2Atr7bOcBrP/OrtZTsxbPCrQv2V3HrVBbVujl0uWEcUnGYFIeBT8S7ZH5&#10;hZJmjZ0kA4pnxBOAJB+bfi8aL25kJLZvnLHp+VEydBoolJK6ONJ1rF5Qz2dmZlpldHOr9rIsp4nn&#10;Sv5s5N5jiCM60Kxk4xIsFxC2LOT/s4Pkz2QkAx3iplGZnHYR/FGAOJiwLJN/gwosgnf/4eY+2EiF&#10;DTwA6WWUWwbLq1M6KQRaWm+pokAhnBXx8KwsLkNwTpo9dRIQ1ilkE85n9IJ2oH/Y2pNyHvZ7FHUy&#10;OSwTkwXF/fvbhjAmZWw8L2MTBc2F3tpakUQipsRP3/LuWPZ4eyhjlIIlfC84B4XwPMgfMM9hyxBc&#10;ZJDGSJ0kV//6gXGAJ5aL92mopmQ8sunJtDGGxmTbkCOKmjEDXPc6DvAMksn4fpzfwrYzGwiddaok&#10;43tq+nTKO0/PjO7LMrH/50L+DBqsI0DDokkBFjSWOWAS10uypwV2s4K0IPNK1qULZfIf1PCR93pk&#10;HyEQEDehATKRXAR/FGgHVg5yjU8vf3zsTsFKoTQrlimDX9cK7CzI9GxJMTldkEQyosXAbt++pQKM&#10;t8Am4TZTCuHgPSAwmynlFXhIL1eIG6t6VZfPu9rqLEFIB7DgjpLc9rnqBe9Ixhnvyd+Ad6cv+BuC&#10;t2m3fIeHB1Cu/IZP2o3YKYOJc6lDBenzG/62e05wjBRZvrdKg/8j+1ybeQj+73rOaqBv6EPGD3/z&#10;bNyTfnbJyEUCRJ3PhVWR2/4l844VtYxRFlCFhzpMGyfMOGHR36aG506b5CuBezx6XNmbps+YzznL&#10;ZyGER5jVdaxe3H+4ve+hTk2f7XNXwgtk31hgldkYGmSD1coDkqrHQLGDjoGElc3ggmAB1jIgxkqs&#10;k8ULZHRAyGQ+kHcN+M342KhsrK/I8uKskL3DXqCzpZgCIsF1BHbCzw8sj8xIQNcmeLOMqB1jSzoz&#10;yLmXi+CPAmQAWbBa+PbtG85GO01g0bR3tO0LMW0PydP+kAeg/Vm0ZEmO9icTiXYdicdMuweN1dap&#10;beYl57PGSKRbJ4bZl8G/dWM9gDAhY+SP90bmgFcWAaTKOdZAsaE1zuF717WrgWtYueeakD9/W6WD&#10;EuY4/0e50P62f1hTwnGe1SoU+osBzbW5Htfq62MV9sVf9EUxv0xiwFjyUZmdzmpmDZlAz8MqdWF1&#10;fVaNAvrcKtq1tVV58PCuzM5Ny9TM2ZIoGWIUTGTMuo7XCn7P9p/Ijcr9w/OP94NTD/t4ydi7aAzY&#10;xWS6L+5MOa+fiSAIHxD6IfbP6l0yAEj9JA4J2KFqLEsxsSEpJgelu71BlQlWOgoHxfPxxx/vb+RC&#10;aiFWl4vgjwLkj4JjwHd1PyvqdlZAEDo6m6Wrq136+3slMHR46Xo1cP7iwpwqURdJnxXikd5jW8kW&#10;hWJBenq7JRQKSiQS1r7EmKBfIVeUHsoPUqZ/XNc4C0AsVjFYsvHC9ZtKQKa+Cpu9QJwWruPPG4R1&#10;RkcL6gEsLc/I5vaiEud5PTdKkAKJJ63cigdBYgJGAkb0eVby9OLcY/4ohdHCySxUJpfS8aFDYR9q&#10;+Xz++edK/lhpWAl+cq8GfmN/Fwr3OxvtrIDwjo7m6yZ/yIjCVrjorvY6KwyHeut+Vj/YBMVl+aAU&#10;yQLZ2VuWja0FWVqZkrmFMa2vRMmNdCYmweCAUfrlEr8XHb1GwZ3UYvwVni8Yn6z0Zc7PdbxWcB2b&#10;6UNZioePt53nnTWeA/n/TLf6WzAWPmBBER4A4RwXwbhA2MdF/pRipiAb5E/Ih8b1k3s1EFrBUiPk&#10;RSlkV6OdFRCKtY3yalkIY319VeuXjxXSMl7KyuR4QaYmisYln9AdwZYW54zruKJ7m04YpUHpXFd7&#10;nQXor/Bgh4ZA/ERXK3jPlpZGLbw1OZaUmemszM3kjfIdNe81pdVCSflECbjqqjDhTj+7rn0c0Od9&#10;/T0SjgSNpR7RbBI278FKw8skHIg3iSeCjPDutSo/fsOmO2dtnf4KZwv2zCgUk85jteCzL+7K8oox&#10;1OYYu4Q3l59bWO25WP5fGOv8yZNH8uTxIy3yFg121U3+yXhQr2WvC+E3NzfrJyBswCSei+CPgp14&#10;ZHCf9cbNfiAEbHJjwwpULXVZ87QVaXUoTZSnDZfRLv5zzxIalpscPUR0tYK4+VCwX2ZnDpbv0Peb&#10;zXwZEkzqu1GSl/Afk48UBWQbyqHeRunvvC0D3U3qhcSjg5p1NDVRUk9oY2NNqz3ubG/J3m45w4gY&#10;vDd84wXx/KNS+bRy6sMN9UbI8urp7dDQkOvd/OD6/UaxfBVi/79CZZDn39Xdcmwlzu9m5sb354dS&#10;6YTxCJ8T+dv4vBdesj5rYL0nov11kT/EkDHeg/c6lI+gbIAlfyabj0P+xOCIL1O6GQ3tarSzAuSf&#10;zWWUKCCMfKa8CbyrDS4C2KzDv2dvPcAzy+UTMlqsfY1HPUCmUCAoR1ITJ6h0apQH5aCpDJk1SiSf&#10;YAEbi9dCEuxvl0ImaLyQuMxMZY2HRV2ikjEExmXVeCKsOmVR0tb2gm7g09Ze+97EAMNicfl8y/b+&#10;CqePzq6WY4fw6Pt797fU6of8C8Xs87P8yUOmABfECVjYRPiEz76+PgWLniBTOxGHy2IBYbomx5h4&#10;tami3vo+fuXy058aoh4eqIv8mSwu5hIHrkPdIArPWfJn4vA45M87Qv5kcRBWcDXaWQEhWF6miFqZ&#10;/BOx4IHUu4sGdm+qtHtXLWAyd35xXDLJ01ugdlIgh4B5JTwpsD6XU4Nj2cgdJSqmpyfNs8/o4LV9&#10;VQvwOuKJuLS0Go9loEtDCEz+/Wou4KuFiPEwqfHvOlYNkH82l9S0Ys0SM54EoSDXuWeNUwv7kMWD&#10;gDMYUAIMDMBLYvEAsjdI/bQgHTQWG5bOtuuSinRLOtptPrskGe406JJ4qF3iwQ7dvpHv1Voz4O+A&#10;GTxM6toYLJ+kelryR6Edh/zJGiKWSyz5LPft9AKBIJNhbr68Qtm2YyTYW5dSPG9QUoKQipfgagHv&#10;Rl0Wqm6SLz4crm1x0UXASKhL/CUtjgu8BhQgBlggMKAhsNJoWld/QgoYA7/yEi4eiqMp3b3Pdawa&#10;6M9kslzTh/T58Ymc87zzwLnH/P1ggpYFW36SozDY9U/elrde+a5ceveHaoFZq4yJTerHoHAgeq4B&#10;aTIpZ8kfL+A45I+nw7VQSudRaQ+tv3d3TfKFnHpP1pJEgUaDp1em+SyQGaF8RnnCl2dH2RPKATY3&#10;nzb1vheENzDQJ+tm8EBu1JOvdWXp8wayFxpoq3mSt17QRsgeE88YSshgV3e7Zp3hId25t/orL+EC&#10;YHV95tjJIJA/iRyMEdLRl5bPN7TsxXOZ8PXi888+k7xx+/3kzwKv7par0nzzIwn2Nh44ziTo0uLs&#10;getCKix+suTPXgSWfOoBk8YsFBsY7NcJPlejnSaWVmb0vn4i4H1Gwhd7f9XUcJ8SO8+LJ0eozC4M&#10;RLABcyh4YShmzmPhU09v536cc+/Oiu6t6rr+RQMGSCzSd6CfzgsoHDxcwpndPV3S1tEsxVJSV5Hb&#10;EiQWfhn7FU4X8EJ3z/HWAJHWmUollPwZJ89TmZ87+UPMw8FuySUCkk+FDPE/2+XfO9DI8Gi+/qG8&#10;9+bLcvWjNw4cnykOy8b68oHrYjGRpmnJn81EjkP+7P7F/EFHx9kX5GKgDg0N7od6vOC7ePRik395&#10;kVf52ZkXQqD97wFQCmTS8DchtVB4QD77vExSm1tzMvYcSlMcB+uG/LOp4UPv9zyAMkDxomwJUYbC&#10;QRkKDkg8EZb5hXEtJ/IrL+FsQLsODHY5j1UDC8TYDImxwmLS9Y0F53nngXMnf4iVEr2QuRf+gUZ2&#10;xuvf/5b0d9yUzqZPD5xDtcndna0D12WSFsvIkn9LS0vd5E+YiMluSl3095c3SXE12mmBFK+lpYX9&#10;kIgXd++e7gYtZ4Fh45nYEAh7IFgvwA/mZoht8zfWTjIV2W/b5ZVxrfXvuv5FA97oeOn01hWcJpAh&#10;QH/gXbFQkeSM3r5uuX7jsqTSw+fiyf7XAIzCcMQYMMfgB35LCjLkPz4+du5JJV68QMYOOe08jIWt&#10;mwIQJitYhEPI3rG1gMjeId5u4SXjSmA7wFpqz0MIsUCrpKM98sn7rx0gf3b6emiu472uLQJmyZ+N&#10;XLAyXSRfCbw7MX8GE8vxz5r8sQK2tjYPDWRAH2RG+g60yUUC/ZGMdEsqNiDZREg6W29KIRuXsWJG&#10;dwGj5g+L0NgXIJmIy8L8nObaj1GAbSK737ZTVIM855pEx4VuSjN3/E1unhcYwyMjUV2fUCgmZDDQ&#10;LZHhQcnlTb8sjWvo7VfrD+rD2ERG52Fcx44CZadtaQc467mGfbDEScuE2AHCQrzZAgK1wLrGcgNM&#10;7tlSCICZa8IuAHeGwmNYHoBCb6FQSNHX0yXdrVclOtCiGOq5pVsygkD3LRkJtht0KFjMU0oNKti+&#10;j1g/yAz3GA/i6QHyJ77Mc1nyv3XrVt3kzzuR0spgyeTiZ07+k1NFva9/sAIySr4qsXAvyqmR7MHM&#10;Iq0ysTNBP6cLtUbKW3QaTOTDUkwP6WIt9mt2XeuigUVmK8uLzv66yMADXlyaOiR/ED7hoeXVaZmY&#10;yuk2hY1NN9Uze17Fxr4qYItOrH/XsaNQJv9yzJ8V466V6+eFcw/7bG2satjGNbiwJjcsDIl4AaFY&#10;5JMDRqgfaB0flBckT4omysmS/5UrVw6RezWgwIhPY3WzuvcsyR/3b3V16dBAtdjYMMJxihu0fJXw&#10;ox9+T1753jfktZe/JW+9+l1ZnIjLjCHe/9f/8P/Qlb5f/+P/VUK9jbrvLJuGoFwwFCBnzkNeKHL3&#10;x3/wO/LDl74pt66+L0VzfKoYkaKRHXYEAyinekpikGa8afrF1V8XGazfYY9rigeGwgFNJyXbijRb&#10;/7wWMo9S2Lu7IvliXHp627WYWTY3IkvLU1pqA2v1rA2jiw476Vuv5U57r6+vfEn+hedr+bsI+iyx&#10;ZgiPAewaXLWC7KAvvvj8wHXJJoHAIX5CUsTu/eReDXgrhI7wIliJ6Wqw0wKblaBkGJyE1FA8e3fW&#10;zaAskwsW5kWeCKXsQjzUYQixVzfYZ50GG+sDvLdUtEs332efgal8RD02vAGs/LISLyt113xPKtIp&#10;A5035Tvf+CP59p//sRI0u0P9mz/6XZ0Heu3lb8pAx035V7/9m/L//h//vlz7+EfqRaIU/vKbX9Pr&#10;8wxB41WumntGzLHf/PVfk5GhNvlf/vk/kd/49X8kl959VV7+7tdluoIh4gLXsamtXxUg14RAkTH7&#10;HXJXXn8zbjzduARDgzIw2K0GD+UrXOSOQiBsRKgjX0zK8MiQLlQjdEShM477FckvM2gjVvrWGy7j&#10;d4R9iFJsb68/1zY7d/JfXpqTmBmEBUPgNqRT796hrAv48RcH9+8ltESGDORP+IoVyn5yrwZSEvEi&#10;YiMx2diadzbYaQCXmu0h7VwKcy7zCxNaopZJawbo/NyUWqeu978IoOw2Vjbk7YLLa6MeEaW7p40F&#10;zn6u7AQVHmg6dG2+f+/NlyRpFEmw97aMpYd0rwIIvrf1qhTYPcpY/Fc+elP62lkg2KXrQppufKhh&#10;RHt/FMiHb/9APc3etmsyaxTQ5Q9el0BXg8SNcvjet/5En8t//0robr22n930VQFhWAwL1zFgZZBQ&#10;J3N8kBKLzlramg25d6vFT8lhvzLg/2UvoVx9tTSWUjLs7Ws342dId7b7ZfYOeLdgqE92dpedxysB&#10;8rcbt2dz2f+6LH9Afr9doMWWfpNmcG4vFQ9gaxEUvvx/6QBycco4HJxgZj4BYeaazFWQfeIi+EqA&#10;9Nva2lRxtLW1av60q8FOiqef35E7d3f0GXleFBb7kmIBbO+u6HPw/eR48UJnwUwYi56N3l3HagVK&#10;n1XdrmP1AsJnPgHSdx33gnPxROohfs4d6GneJ82vAiB1Qj7It+t4NfB7vASME+LTQ8GAegnJVFTm&#10;5sd0BTwxbD/JQ2i7xkugBHc8EVKSHDGfzCtQOI849y+Dl0BKbb3FH2mrlZVlJX9SdJ8r+f/iF7+Q&#10;o/A3f/M38rd/+7fyH/7Df5B//+//vfzbf/tvnedVgiXnv/7rv5Z/9+/+neLv/u7v9Fpc82/+5q/l&#10;Zz/5TP7mr34mf/PXP5e//vlP5Bc/M1a9wY8/eyC/+PkX8td/9RP5m1/8TP7d35jr/OLn8vjRffP7&#10;Z88EEHDuwz0hULvIq1YwX8B+AISMPvzwg3039jTBNfOFtD4rlhb3LBYz+8c3t5ZUGXCskEuqNVuu&#10;MXPxkB7u1qJzrmO1glg+np/3u+FAm4T6mlTx8X/CSxRn855THTnJxnolbzyEsvdR/n7UeBAHz3sG&#10;QlKThbDzGOAZqBpK33xVwDhg/QWGhuv4SUBaNOm7WLGkkw4GeiSdNcaKIXevzHtBSAmPemw8I4Gh&#10;Hs06isYGtcbRWYy3swYLtvByXMcqoWz5D2tyydZWef7Edd55QAu72fKi1MYhldPuh8rfdPS7776r&#10;mv+DDz5Q4sIiIEWULCEEgElSqnNiJeBmEjNnIhZw3Fr6DQ0N8vu///sqOFzzu9/9rsYer1z+VL72&#10;x39sNKFx1QcG5Lvf+bY8MpbH3/t7f0+ePnmkaZ3xkWEJBYPyxuuva511lr//6Ec/0ole7kk5hz/8&#10;wz9URcD1+T/PWisg4p6eHn3nhoZrTk15UoyNG0/GKBqsKsIHpbGDk8rFUk7Jn+OZ1LCxjC9uUTfS&#10;cOsN1/lBBpB/8v/f/NH/KoNdN+WbX/9D+eidV6T5xge6cxsL/S5/+Lp8/O4Pzf8D8sl7PzTHPtQs&#10;MeL30cEW6W69omEl5hvef+tlDfUwaX7jk7el6foH8vu/81v6/XQhKpc/eE1ufvqOJCOd8uGPfmAU&#10;TqNcu/SjA8/iBVlL4VCPKu9kKib37m/rOPBayhcNzGExNl3HThu0hQ0b5Qt5aW9vk76BbimNZjSb&#10;6O69ZyuRvWMC8rt7b03n2PAQ2juaJJ0xnoWxqsmBh2AhKu9vLgp4LhZ71fN8vH8sFtEJX0K/z9Xy&#10;h7D/4T/8h/Lqq69q3j5VLSHo1w3JYjFgpUPiuCgvvviiRCIRTYeEaFEcpHK2t7fr8n6+/53f+R15&#10;66231Oro6upSwsfqJzOHkMrXvvbHMmuUQz6XlT/5k69Jzvy+WCjIyy+/LMHgkJAL/u1vf8vc99/r&#10;tZ48eiiPHz4w13xTfvbTn8gf/MEfqILgnr/7u7+rK3mxblBEXANvAPLnPVwkXwl0BtdBkPv6Op2N&#10;dVzgGq+slOOuDBKeb3Pr8G5AM7Pl7SM5JxkLanjCRUQXAb0dN2RrZVrW5guyMpszMIpqeVxXwa7N&#10;lSthbi6UQyxe8NvNxfInVj9zB97rfucbX5PxzJBa4t/6s3+tRf5iQ+0y0NkgP/rhX2q8/t03XpTf&#10;M0T+D//+fydXL72pk7Z/+a0/kZe+/W/0HoXEoNy+8q589PYr0tH4ibz+g2/J2699T7719X8t/e3X&#10;VRG88YNvyzf+zR/IS9/5U3POp/Kj1/7ySPLHC1tZmdjvKxR5pUVtFwGM3cbGxv3w4vMC8oxCwJhk&#10;cpliftHhoOSLCfUEvPJvAUFSN5/somIppdZ1dDigG+ETarFhI78iOW/wDB2dLZr54zruAs/Mws4L&#10;Qf4Q++/93u8pof7ar/2aEs83v/lNBSEUwj4Q+z/4B/9ALl26pJbxr//6r8uf/dmfqULA6uY7iBri&#10;5Xd//ud/ruGhd955Rz0KroFnwL1+8IOX5ec//bH8vrlnhyHwn5m/f/u3/2fp6+2Rzz97Kr/2//lH&#10;MlrMa5jnu9/5pjy8vydL89MyXkzLL37+YxmOhuQf/+N/rPfkuX7jN35DiR8CxzMhbHPjxg2tKQPJ&#10;1grimig2LO9YPKSdchrAchkxbh7KkIG4sbkhhWJGrSDvefx/c2tTz+EZEsODSoB2svQigefqaLmh&#10;z+oHz64wxGg/d3c2ZXtrTXaMm8v6haXZMZmfzEqgp9GQf/zAtQmveP9mwxoL+39SNJenUgr+z9zD&#10;d//ij7Vuv/2tPW7/5rfPrlfeKIbveRcmk/nkmP29H3go7Cxm+yuZiqun62qDiwDKPuDJu45dBBAd&#10;wLr3joFqYIyQnspG7qSgfvLpR0YxBNWzoOgdRpbrd2eJRCoiq2szzmMu8A7R4bBGPLbMmPDzwHni&#10;BTtY/Z3Ddwg3cB23sCuBgfc8/k6n06r5IWbIj2slTWctzZQMARjMjcmqEYDluVFZmR8zKP/NsfnJ&#10;vMyOJZUkZsdTMjOW0L/np3KSyyQO3Ifr2yqehFVwdymAxWKzWkG2ELnQCOVIPKgdejJMG0u+JLNz&#10;Uxr6IuNibm7W/N+8pxFW//lz86N6//J5c9LX1SRj6YBawRcN5Mq3Nl3XZ2VCkc/jgGsQ0nHd46KB&#10;sNL0TP7L/pqW2flJ5ztdFJDwgHHmOnYRcOnSR8aKN+PfNw6OA8ZOKhOVwFC3scQbdaetYKhX8oW4&#10;LCyOm/E2Zc47POZOA5R3Ju3VdcwFxn53d6eG0TE2p2eLzvPOA/vkf9qw5GwJ2mJbt9TbPjZ2DbiG&#10;95qAmL39G0WDErDKqxZwvlVQ5HLfubt3fNwx1zAWLtf0Ksfy/x3nG2ARc//9c40X4Hr/i4DdnW2j&#10;aDf1OVG49plrhW1zFky5rn8Rsb3N++6W+8v0obevLiKw/F3fXwTQ92xg7h8DpwbTP4wnZJSQE5/8&#10;v9LYOxHMNeEj57EK2DHj55lB/KVMPQe8QOzprEDoh7x1iNl1/CKA0hSEpn6Fo0FYjE9XG9YD2huX&#10;13/9X+EgaCN/za3TAoRo+/OrBBJTeHbXO/0K9WJd/v+ig0/T/Z2RPgAAAABJRU5ErkJgglBLAwQU&#10;AAYACAAAACEAwZ+o6N0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91s&#10;tFpiNqUU9VQEW0F6m2anSWh2NmS3SfrvXb3oZeDxHu99ky8n24qBet841qBmCQji0pmGKw2fu9e7&#10;BQgfkA22jknDhTwsi+urHDPjRv6gYRsqEUvYZ6ihDqHLpPRlTRb9zHXE0Tu63mKIsq+k6XGM5baV&#10;aZI8SosNx4UaO1rXVJ62Z6vhbcRxda9ehs3puL7sd/P3r40irW9vptUziEBT+AvDD35EhyIyHdyZ&#10;jRethvhI+L3Rmz+pFMRBQ6rUA8gil//pi28AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgO&#10;MEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx&#10;2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lA&#10;XLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAsNlMEAsNAAA5MQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEA3F/SAy23AAAttwAAFAAAAAAAAAAAAAAAAABxDwAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAwZ+o6N0AAAAFAQAADwAAAAAAAAAAAAAAAADQxgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;2scAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAzcgAAAAA&#10;">
+              <v:group w14:anchorId="150DF988" id="Group 29" o:spid="_x0000_s1026" alt="A map of the road closure for Hayes Primary School Street" style="width:285.6pt;height:105.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordorigin="10678,10838" coordsize="680,360" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCw2UwQCw0AADkxAAAOAAAAZHJzL2Uyb0RvYy54bWy8W22PG7cR/l6g/2Gh&#10;jwWS4/vuHnwOUrtOA6St0bg/YE9anYRIWnVX57Pz6/sMOasjZYtH50MRxJBEcoYzz3BmOMN79cOn&#10;/a762I/TdjjcLeT3YlH1h+Ww2h4e7hb/+fDuu2ZRTafusOp2w6G/W3zup8UPr//8p1dPx9teDZth&#10;t+rHCkQO0+3T8W6xOZ2Otzc303LT77vp++HYHzC4HsZ9d8LX8eFmNXZPoL7f3Sgh3M3TMK6O47Ds&#10;pwm/vg2Di9ee/nrdL0//Wq+n/lTt7hbY28n/O/p/7+nfm9evutuHsTtutkveRvcHdrHvtgcwPZN6&#10;25266nHcfkFqv12OwzSsT98vh/3NsF5vl72XAdJIcSHNT+PwePSyPNw+PRzPaoJqL/T0h8ku//nx&#10;p/H46/H9GHaPj78My98m6OXm6fhwG4/T94cwubp/+sewAp7d42nwgn9aj3siAZGqT16/n8/67T+d&#10;qiV+1E7VooZFLDEmtVG6ZQSWG8BE66RwdVO7RUUzRKMbKQNGy83fmIprhAGUREM7TKfxm+42bMBv&#10;mjf5+tVxu7zF/6w4fPpCcS8bGFadHsd+wUT2RTT23fjb4/E7YHzsTtv77W57+uztFbqiTR0+vt8u&#10;Sef0BTp+P1bbFeSBXIduD71imLhW+AXizbPCmo5k8ihVh+HNpjs89D9OR5g6VIb180/jODxt+m41&#10;0c+ko5SK/5rs4363Pb7b7nYEI31miXFaLqztK0oLlvx2WD7u+8MpHM2x30H44TBttsdpUY23/f6+&#10;h5Tjzyvscwm3cIKkx3F7OAWMp3H5b4iBvXa302nsT8sNfVxjT/w7cD4PeAGe90zSTbDjF03zqonN&#10;Zpo1MCh/nE4/9cO+og+QBjv2J6D7+MtEe8ce5ym0+8NAOvUy7Q7JD5gYfum9o+LVsxwMGL6SM4N3&#10;nGZA8O0LSL7JAfy66Y499kxkI+Mj4/HG927se3K5lfaGw9NmJzHFHsITCCM0rRAAnOAGbsCf8VZK&#10;1Qb8ZwCssfgpeAnrGuutdz7h3e3yMQBAypyVDs+7ggLpp4cVi/EBp2m938Gf/+WmUk63dVM9VUS8&#10;0Z5mPBfCn+dKabQQotpUEuyNncPEmbCKJjfK2FZdJ6yjuVK5RjbuOmETTza6ddpep2zjybptGmmu&#10;U4ZLfZavaR1UcJ1yHU82LVxyZs8A8kxZSaucFdcpA9bzZGmtVLk9ywRA01qbI41IEdHWrda1uq4P&#10;GWOoEUZElnaC4kvmIWMYjVCmzRmIjHGspRZZlcQ4WtGIVtTXtS1jIBFtTQ5HGQNphTM2e15iJDEV&#10;ydh1ZasYSNO0tskpW8VA6lY2uV2rGEfjjBA5w1YxjlbVra0zu05gtK5VOYWoGEZnNYwkQzqG0TjV&#10;yqxCYhgb7x0zpGMYjWtaoeR1CyE/ez6QrVU2ByOlJ+fJVtba5HSN4PE8u62Nyh1HHcMIB13XWdIx&#10;jG3rRE7XOobRai2zMCIyPO/a1q7Nko5hBGlX53StYxgRjbRqr8OoYxitMUJmFRLDqE0DZK6Tpuz5&#10;GUblhM3t2sQwanj3zIkxMYoGHrjNmbWJUUTgwNnNbDpG0ci2lc5cN2sTowiH02R3HaOojdUm565N&#10;jGIjrM2qOkbRX36yqo5RRBLSmBxtpCXPMCqcXJejbWMYpZa1zB1HGwOJGA33ngkzNgESXlVkacdI&#10;ytYInXOrNkYSwVE0WZ3EUEqH+2YOShtDKZWVWTOxMZbQoEFieN0CbYplDS+cy85iLCWgaXOn3SVY&#10;vmQnLsZSSqeymY5LsZRtNrC7GEtnbZM7lC6BUgD5rEpiKHEis9kIqgDPZ0HiULZZ0jGSL10MXAKk&#10;UBo7ue6m6gRIpZCRXLeROsFRyDqbwdcxjoi+uRNZJyiiTtbmYk0do4hsJLvnCxBb5H4ZdcQgIt7h&#10;v4w6EhClru0ladyYz9e8bhMuzLgPfjrw1Q+fKpRDqPBEN8HjMFFNie6BuGp+CFUQP59Gr0yGlmmy&#10;5ksnZmUmQ3E0eb6h5idDFzR5LljlJ8NEabK/GUPs/GS6KNHsUCx7eTrLKMuEpOuMp14mpmQ5cfkI&#10;1ZAX9s6SyjJR6SpBm8EloYQ6XQ/89DJRFYuKZL6IOouqykRVLGqod7wIE6XbtPdQhXl5+my5ZaJS&#10;Wuypl4mqWVQksSWaofTVUy9DlVJSmo5ks4Q65Zl+epmohkVFVlhEnUVFplc0nUU1ZaJS2kZ7R0JW&#10;Qp0yMT+9TFTLoiJtKqLOoiITKprOoiK5KZnuWFTkK0XTWVSkIEXTWVSkFUXTWdRzwyDvlhyLivBf&#10;Qp3iPsGEkF40nUVFnC6azqLWZaJy/+RDnaAaHAhHSqpaX/bExkWFntg97QixsztRgJ0/Vk93i7ly&#10;Wm3QUeDCKI3vh4/9h8HPPFG8DRmV1wdXUlnI54nLx/vt8q/97/EyY5xGRCI1StmgXOCFxU48UaeQ&#10;WyIVo1FcdlAJ5H360VCE5VFfY531mjD6GlspkBDTrZ8oa/ScEDKCBjxllGxFy45bot9UIxrGw6FI&#10;y6t9Dbacs5O4qAdLQLXIIWdNSNd13bYsskFhsHHJcCjiBs6hRlvMGb1G6yj7JJmtUqhJx6ShENI2&#10;D0cV8AAFF3l52Ndwyzkr3PM5lkhUTFCTTzijcIFSGAvlpBHpcKgBh+FQ4S3n7AzKfUwaSTyqNQnn&#10;hmrRbH7Kolvgj+ZsflwhDpwxD+2BYs5aK4lCY1grFMpV/lyeSaNGh5KDH24cTCyxbC4f+9FQHC7m&#10;Cz0LNBD8UuuUgRVHlmtwS3cssGoUDlU8yqVlvzYUjovZoohoUF7wSyUaDelJtaK1hiq8MD1g3aTS&#10;ctk5jPqicjlbgYI/S2sanNpUja1zpHdiq8E0RZdL0mHUF5yL2YIVRAp2g1KGq328mLE1qB/iChjk&#10;QTknPeFcrvajoRhdzhYldKAbltY4Mqm0tpbwWmG0bS58lgmlbD8aCtXfwNbVszy4gAIhWvosrWgl&#10;6wItPthyOurL3J5tKGKXs4Xrl4xeK4xJbRX9t0bPozjZMOpkU74E7tmGAnc5Wzjg2aTaGn2+5Nxa&#10;Ues5JKFFBpcas+XyeGDri9/FbGEKGj45LG3gnxOTQoNN0lH2vhs1P9zWE76hdh4W+8p4OV/UtATH&#10;I9zULwKh1UojnHvCrkalO91VqKv70VA1/wa2aEwxW1PDllMtw0eg9OMJo91gvmBLNXc/Girq38DW&#10;oh0W5NHo4F4Q5i6xd1Ow6tTiuB4f2PpqezlbJDaQwy8FVPYCPW3QGQ+j/mgS3fl4AXkq1QeuVIgv&#10;ZyprR3olaRJHYSUSHg4CNSqDySAX8P2qUJ4vZmjgGgQzVMglLgijdIroEwRpJMfSWUwu7vvRULov&#10;Zot+A8Jc0BCcwoXf0yjCCg60DgE5ddVc+PdsQ1m/nC2RZUzRySNfFMGmWuSUcx6HgEyxMR6mJ1G8&#10;Z675FzNG6KEmXEBIIf6lPkjBmoQNQQKPLCwKrgnn0DMIq0NHoJwzzImyRu+FtG7QJktIy7ahdNYP&#10;q0bWabzljgIP+35BOWckEBTuAukaCU4qFArts5tCu8DqFGXuN/C+fTehmDMcUevmfB1p3AXOOGO1&#10;nC8wcOG4scQq4W4E79v3Gso5o7KOGwCvpSZIElklHorMOQiuTvX5xUrI17lXEVajbgztl3NGvbvh&#10;oyopFKX5ugTOmi0fWhfotyQyh04Gc/b9rHLO6Dqd72W4rlxkzVIh84LPDmaABDZNRbjPwcO+i1HO&#10;GYkNfMe8VsgUSMCMvhzLRHlzAnNogoTR0OIo5ouootj3440aXqEl3hjF8IZTOnrBBq8Razo0SJit&#10;b38Us6XGPMdBidwK16CYMPIpRz0huil+eXeJr/qhNVLMVgnANxOWjuJB5BXhXua4NF/Q41HfWOFN&#10;+bZJMdumFmcdI21O/ZKDvwxhqUXz+iLmU8eFWfp+SjFLvHI9r6RaQ3J22ZGJunbpofZ9GObXUpel&#10;mB96ZXN+CDAv7NNf9di24RjQ143VHlo0gWtowHyFKwpJVB0KLx3nMhFVl6J3edOw267mx6TT+HD/&#10;ZjdWHzu8wn73DvE+9Ge63XHThV9N/Xyj5umefkKn6P3k/AwxPG+8H1af8SZ0HPBSE6rGS3V82Azj&#10;74vqCa++7xbTfx87et27+/mAV5WIWVSKPvkv/lUT3q3GI/fxSHdYgtTd4rRA14k+vjnhG9Y/4lHr&#10;wwacpO9DHYYf8Ux6vfWvQ2l/YVcQkL7gYef/64UnboThhSftx78CrfDwBgeL9oGXoG8O4R04SqP8&#10;Dvz8nNjP/vD5iBe73j/4rZ+XzEr/+uPbao3XxH+ftcEvxJF4IvXk6hdyQIfStT/i51egSIP9Q/FW&#10;zGXP+ZH5/L6Wn+DiSXBH+n4zHA6oaw5jUPv8NpTsld/sUjL9rQ9yZ9lig8JGn7Hzb87xPt8bLP8t&#10;Af0BQPzdz3/+i4fX/wMAAP//AwBQSwMECgAAAAAAAAAhANxf0gMttwAALbcAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAF/AAAAkQgGAAAAK324IQAAAAFzUkdCAK7O&#10;HOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAACHVAAAh1QEEnLSdAAC2wklEQVR4Xu39h5NkWXbe&#10;CdY/s2Zru2u7s2trnLWZWS5pY7ZmXOwaQQJDcMAhiAEGBNAgGmi0QldVd1WX6tKVVZU6MkNr5eEq&#10;PFzL0FrrSC2qqhUaIEGC4uz9Ha8b+eLF9XD3UBnV7DT7zCP9PX/i3nO/I+65574wvTIsvwzoHrwh&#10;6dE+5zHQF2ySO3fuyM7OjsTjcdnd3a2KqakpKRaL8pOf/EQ2NzdleHhYSqXSqWBxcVFWVlYOYXV1&#10;VR4+fOjEo0eP5MmTJ5KKDcnSZFJWZ9JOLE8lZW4sJvlEvwS6b0lv+y3zDj+W//Jf/osc9x+/Bf/5&#10;P/9n+U//6T/Jf/yP/1H+7u/+TnHcfw8ePNB3+uu//utzwS9+8Qvtx88++0zb03VOPdjb2zu1d9je&#10;3pa//du/1XahjR8/fiyNjY1y+fJlyWazeq/PP/9cfvazn8lf/dVf7ePnP/+5ytLa2pr+/6c//amC&#10;7+05/Ka5uVm/t9+5wHnXbn4sO4/ysvekeAjbD3Iyszwi9x+vy737d/Tdv/jiCx0fP/7xj7UdRkdH&#10;pa+vT595aWlJ38s1tvxA7hmbjIHXXntNf/vDH/5QwuGwfP3rX5eJiQkZGhqS+fl55+/PCshLKBTS&#10;/uA9AfJjxzD/f/rkvqzP5WV2NCaFRJ/Mj8clPdxlvsvK1mJBwbh8/62Xpbv1qgR7bksy3CWDXTdl&#10;cyEvE/mIdHW1Hxrvx8X6+rrk80n5/Md3FWtrsyofHLt//74sLs3q97805N/adUXyk4POY6Crv0GF&#10;lc7MZDLOjvZjbGxMhY0OpkERTgbVaYCBVi8YaJBALNQtc+MjsjCZcGLOCN/M6LCMZYOSCHVIT+sV&#10;ufLRG9LWeFVy6bhMT47JzNS4+RyXybGSjIPxkkyMj8nk5ITMzMzoe9cCzh0fH5dCoaADAoU5Ozvr&#10;PPe44B6T5vl45kqYnTLPbTA5PioT+k5FGRstyrgBv52eKL8z4PjMzLTzPpAXn/UAA4F3npubU9AG&#10;fM/ffM//aSOATHEPAKFNTk4eODeXy0lTU5Ncv35dAoGAXLp0SQkR8vGTOuD/qVRKifdnP/up6d+I&#10;pIZ7JBHplkxiSEqFhHn/gkQj4QO/c4Hx0Re4vU/2u48LhvDzsvWgJBvbs+Y5p+Xp06dK9JbwIROI&#10;vrvb3M+Mq62tLedY8oOxBOFD6BhjkDzvy/ff//73pb+/X9sgGAxq27iucdbgWegzjD773rwfz8tY&#10;tO324x9/IblUUBbMuIPMIXuIPxXpkpXptIwMtUlrw0dSTA5IpL9ZWm9+JBvzuf1z+cRYKxVSsrGx&#10;oWOcdqU/gJ/cqyGfz8vK2sw++Y+OG2VurskxDOCxicIvF/nfaPxQRmeDzmOgreu6DiC0NSTl6mw/&#10;GIh8Wm1fzXI6L6RGBlV4rFXhB8KE8K3OZIwVMiJjaTPAjBIY6LyhQnjj07eNMnhTPv3gdfnk/df2&#10;8f6Pvi+v//AH8uGHH8orr7wiL774orz11lty7do1tRxbW1uPBJYq577zzjvyve99T771rW/p31eu&#10;XJEbN25IQ0ODEpvrt0fhh6+8KB+988qBZ/WC97h66S3F5Q9fP/Bel959VT4w7/Wj174nP3z5m/LK&#10;i9+Qv/izP5Q33jDnfPKJ3Lx5c//deMbvfOc7am3XA97x1Vdf1XcDvOfVq1e1LW7fvq3Hf/SjH8n7&#10;778vLS0t+r0XEDztjMX7xhtvyLvvvqu/HxwclNdff10JB3JHDv2ygFEA8ZbJ+AslfUsqVhZmSsOy&#10;u7N16Ld+YG1PLoSM5V+Utb28FMaSsrS8oMTH9e04sAQIMUOOEJZ/7BwFlAQyFolEVAH+0R/9kbbj&#10;P/pH/0ifwSoGDDXX7/3AMON3CwsL+rm8vKzPxHVc59cCFA7PxzUgfbgDPuC6n3/+VNsdPlhfXZTx&#10;fNQ5HhmD+XifdLVcMfL7qhpixeSgLE7ED50LFsz3uXRItneX5f7DLXnwaEsmpkoyZpT30vKcPHy0&#10;J+MYMUYJr66uGDK/r6QO7t27t68s2tpazW83leA/++KO8dJ295XI3p5Raub6vzTkP7kUkU+vv6uf&#10;ruNTy1FparuibjPChsC6OtwPBJxGQ+j5nWvwPQ8kh/uPJH+gCsCcszabKYeBjEs6mQur9ZGN9Uo6&#10;2q2WSTLcuY9If5OEQwMHrGGsUSwJCBISb2tr0/ZjcHjP84JjH330kZ6HVYvly4DHsoNkITzIzZIn&#10;hAmRMLisFWyvz28brr5/4Dn94D3Sw90K/gafGuJ/85XvyEvf+VNjebXvnxsLGIXSdFMt7vb2NrnW&#10;8KE+D8/x8ccfq8LjWesF1+CT568G3gkPIJ1O69+QDAROuITjlryw/iB9ZBH5i0ajqhAGBga0LfkO&#10;IsZqhozu3d2TUipwSBbSpr+fPHnslCUvQmHjKaaG9wnPEj5WLmTM83F/nq9eYh0ZGZG3335blRlG&#10;wj/7Z/9M34P3xfrnE7Kv5bqcw3snk0lp77wlI6kOmTZjfGUnKRMzxuo1nhJ9wfU7O41cm/at5doc&#10;5zzeESXCe9MOyCKe7eeffyZrS5OyOpuV5bmiZONBWZlJH1C2LoxlhiRj+gBDzHXcCxRGOt4vDx9v&#10;KXFb692C755+DvYUd+6uyeq6GS/z4+Y3O7KwOGOMj+v7599/sKHGrvUKUJSPnuzosV8K8h831srN&#10;po8M+UedxyH/lvYb2pkMOATN1fl+EOuzFheD1TVgngfi4YPWXSVwDkBRIFRreANGGZTnBVKyZJSC&#10;F1OFiExNFNW6cwELkPYgjosrzOBCMUAGWB4c5zyICyL3/74SsKpQslyDa0OIiURCCbGzo0PSyagk&#10;hgclbTyenBkYpdSgWrMLZjDZZ+d9LPh/040P1NK/9smPzG/69s8rJPtleWlRiTVqrrW4mTCu8J6+&#10;F+jt7dX7Q3b1AI+yvb3dEPKY+Xtedve2zcC7q262JfFawJyObQ8Ijk+A/KGIkUsletNWXBdwHgM8&#10;NhyRdCIkxVRYxrJhmSxEZXZ0RPoMQXLto4wXrolixkCypA8gbcgZQq2FmAF9yLPyG4wG5AEyxfvh&#10;Wd977z01DPg/n7Vcl2sumX7L5dLS3dciyUK3bNzLaGiKENXaHaN4lxKSK5RDMvb5IW/kEkMCma30&#10;HpA+MksIjzbgd/QdBiBtTHhtZ2VSjalSOiDjuaCkjAGFvG0uuMefBWNwphRVJVDNaAOc09vZIL19&#10;XRKJDknSKORiyRgK00VZNMpnfXNOdu+syD1D7I+ebB9QEvfur5vzo/v/39wqzwdB/MhRoZCXJ093&#10;f3nIvzQblJbOy0ryruN83955W4UCK4mB6u98FyACBiJChFC4Bk01IHQQmR+xWEwHlhd8h3XnB8+M&#10;9WLR0XxFwzgu4GYWDKkdRJ9MZEMG4QMYzwZluhhVDwEBxe1cXpjdn5eoBbi+EBEKlXfg+bCCLdm4&#10;fnMSTBvlRHwU8i8aJYC1n8Taj3bJhPFsUGz2ffxgUKVHBuSpIViUzvbDvE5u5osjOtgB70J7QxD1&#10;grDDULTVkFJWr715PydzqwmZmB2RhZWC3Hu8KqMTeePGj8na+pq53+f6HJZsvLDkVQm0L+4+xMr5&#10;kC3eDN4ARI7cPn78SHHv3l2VQ6xXyAwSxLBBDvmecyE63tt/HwiRa7rGhxe8PySDZfnSSy/p7/D+&#10;UOC3bt1S8sdzIASGwVDLRDDXRLEGQwEZCLZKaTog63fTSvY7jwqytpOWwnhU7j/CSyobH662sxY8&#10;7YySZL7Few/+jxdhZZbzrFFDWzKOkb3N9UXJjvSoAoCkMagKxpMm1u8ncBeWp1PGA3j2exe45qgZ&#10;m5vrz+4N+Jv3oK+Q0Y2Nde3zYpE+HTE8EZbung65dfu6TM+U9skfbwDSt+S/tDyvHsMvDfnnJgek&#10;a+BGRfInHNTZ3aKNhzAiUF4hqwRCHDbeidDYjnjeiA21OwXHT3bVgBs6MWo+ZydlONQjmZF+Y/mP&#10;6jsfd36DwYTlDKnZcEiHsd5pP9odkrGDlAHlukYlcH6l+Q77TitmgGXjvTLQdcO0U6uxtoIyZ6xf&#10;tfwnE1LIli3DsXEIpJzVMrsaV9LimQBKGAvRJRPVMDpaksLk4L5F6gLHLNbupGV0JiLxdL9RDvOy&#10;uDxtXPgZY7FtGAvtkWnHJ+oN0J4uYnPBvge/QTnwez6ZmMXw4f8ch4Axaqanp5VIsHD912HiFRJ0&#10;vaslfPqb69DfzFn85m/+pipCJqLxhpj3oP8533UdL/AMFhbNb9MJuXHrksysRPfbCoW6upORvUfT&#10;srgyo2TtahO+g8AhSYCSxMPge8C78qy0BXzAOXyPXNAmKMaf/vQnSrjIHOGesUJCM+yQMb/cldKD&#10;Mm28Zv8xFyB+DBXm47zf81uMr1IuXvfYox16+zrVE8ALsJ4AJE8oj36F/O/eNZ7o3bV9xfBLQf6D&#10;0SaJptqdxwDk39PboR1MfLnWiSQm7hAiBIpPV8M/D1Qi/3oxNzos83NT+9dF2NU6MFYagwNLHmuR&#10;wUEb1ELWWI+0s//78iD6XAUQMiGMgeWJJcp9sFo5xm8Rfte9Hj64Z4i93/kulcCgwuLCW8BL2Npa&#10;V/JL5YP75I8VyQQb9+Y9GSzEimshKxcgw+FEtyGr3CHirxUQHYS3pd5DXKYW47K6bTyVe9MyPpkz&#10;ZFYyCmvNENZnOvghemvhWhI8CpwLXMcAx3gPDCD6yDVmiN8T+kNGfud3fkcVBYqe87GkUTa1WPic&#10;Mz0zLYNDvRKOdcjEQujZ+z/AOyvKyvqEUYrT+zLif16+ow3oO54d5Q3hIdMAb4f/23O5J3Jo24A2&#10;5Jn5/v7dbUPSOVmbL8nczLhM5iNqkbvky2LWjCXm0zbmqysAjJd8sn8/O4iMoLF8TO7dvVPTGPOC&#10;dxsc7NfJYUvqFnfvrxulW9T3BrzvklGa9vhXnvwnFiNy+cZ7Fa1+wDm9A93a0WR3uATQDwb+p59+&#10;qoLC7yBDV+OfN+js0yL/qXxY1lYWnffxgsHBgKbtGOhY7y6C5nvcfe939QJLkvAAbc/EGwREX6A4&#10;Zs1AXJpKOd+lGhhkI+HuL63oJ4ZYDpLt+OywPr8lE6xhrFmvAsAqJUzilZNKwMtp62w4EJc+K3D9&#10;pa2kTM5FlTQzhZAUimmjxBfk6WePa1YIAFmHAMlKsh4y7818ANY7x2yb2HmfDz74QI/Rb942qAR+&#10;D2hLjLLG1kuyeS+7/y5gbTcjsXhArXRL0H7wXgBiw4DgeSuRJ/3O3IX/WvyfkCVyzXmP7u0ogWPl&#10;x4bajMHQox5yLVY9Icd4uKOqogBcj1RsJoKXFsuhVv8z1wKUVp+x+l2Tw0+eltdiWPJfWJg/oCS+&#10;8uSfyHdLf/i285gF5D8Y6FcCYQLKJZB+4CZj+SMgNCCWqavxzxs8TzzS5RSoejGZC9VE/l5Y74CB&#10;S3gEpcDg4TtSJbG8GJDHDRv5wf0QcPqjr6tR4/tk7WRHenUCjUlfXGmsqaMGKOcUjUtN++UKRoE8&#10;OGiVb97PSjo7sk8OfEIWlgAhKzyVWuLfFpBmKp2UTKl/38s4b+B9xOKhfQ/WBfqLWDLvxjuT3eJV&#10;ehaESex8iP0/ngHzUigF//le8Bv6kLDYQKBLIvF2mV+PqdfFc+LhTMzFpDia1tRE13MCnhULH/kj&#10;Vo+8ueTGD8gVZU54z17H9inyxXHw9OljncidKUZVnsBEPiQTZqzUogAgfmSTLCDXccB1FiaMsi6l&#10;1Rq38zSu564GxlkqZbysfNxY+msHlMDU9Kh6Spb8NzZXDhz/SpP/+HxYmjo+rZjiaTGxGFahZgB0&#10;dXU5hdMPOqWnp0cFBcEmFOJq/PMGudydLVck2Hfbjd7bEh5okuFAqyI62CJ9HTclGe3XFNHMyOA+&#10;gv0tks9nj03UDBaEloFEGIe4KoMRZUAqIvFUXGmsN4TwuAIOHj16KLn4wP7g2TBgoDHIZkZjkjMW&#10;VKivUXOpmYRjQtg7scbE9t7utg6CbCl4yPIHOw8LxlJ+FkeGEAllIA8QHX+7SPEocD6E0zfQYchu&#10;5My9ABdYlctzWAK1wBqmzwiFYvlCztXej+P1tIHNomnvMIo71y3rd9JK+LTD+h2jkKciuuL0s8+f&#10;6vik7W37W/B/5AcDzFr3lUKDRwH5gwdQHvQtf/Mu9vjuzqaUMqFDljvytmg8AZIpXPNNXnAuIMOM&#10;lb7+41y7kA6ZcfIsxIPhhBI6yTiknXgf4v4Q+5PPdnXehPFoyT+diR8k/+y4IQSD0bmgTBoL+ajw&#10;yUUBz1iaHZLbrR9rmqfrHC8KU4PqotLpdjBXA4TFb2hULDiEz9Xw5w0mn3BF/UJVCQhrNhGsSLwM&#10;OIibSS4GwnEEkDaC7F2/RTCxohFCFChWIiEEvAasNybj6Bd+e5RyWFme10lb1zv6weBj4ndubESK&#10;qQFVgGRIcZ9Hj/dk90tr04WFjaSxfGf2PQDCUMgBhgDk6JKVWkDbjo2NGou3Q0NBrnufJR4+3dX3&#10;px/ob/rAEr7reY8L3hNlR0phS2uDpIu9mqED2eP9rO6mZWU7L4+f3tMxZdvZC8ieZ7XH+URR1Uv2&#10;LvBsrCnhk77VbKbxMSllhzVt0y9LkHVrwyUpJQc1rMO8ESnT/vNcwFuwE8GMw5mSkfm5cec4YRwS&#10;ujrue9JuAwN9++TOZK8twQHxM87mFyf2iV/Jf3w+pDVxmDDtDd6SZmNJN7V9Ih1912UgYiypQrda&#10;zi5SfR6YWopKKN4q/aHbNT9XqtijMXuyTOh4l9D6QayZdC8aFeE7rlY+bUD+mVifU9hcQOji4V7Z&#10;XF+Ru3d25f7dPcXjxw/3hYxPiJf3ZDCwFqJWdxowuYZlXKvQ2vvRtkwm83tceBQDRDtaKsrWpnFh&#10;nz7ZPz8e6at50PmB0ijlk0ok0djQkRY43zPBeuf+5j4RYRnjCdZj8brA7zEk4olhCY2076ctniUI&#10;+5Ai2dnbrO2L9VyLhV8v6MNYLCp9RtEWJgbVwqctwcbdrNx5NCszsxPCmgr6wW/dAwgQ0oeYud5J&#10;Cf/nRsYePzRKZnd937Dgk3RkDA+rAJKJEYkG2pWkrczwNwshu42XjfFQ0DpZDfthHZei8INrlBMN&#10;emS8mDD8c/T7wDGE3Bh/cFU9705bBUPPyH97Z8l4SeVJbxQAHpNN8dwnfxdZgqllFk+FtV5OLNsl&#10;bT1X5cNP39SVtL1DDZI0hMoxCBhL3MJ1rdMAoZ30aK9a+8WZgPOcSogk29W9pUEhF5fw+gEZEb5A&#10;SPntRSH/J08eST5RDn/UCgQW4iSrwGIk3GPec9tpbfMd5ECIjEHCYK0kiJzLyljOt+edZMCCXCqq&#10;z0g2xGgmKNGgMUzaruvqVdLhSJNjYCkc7+vHuLHAWP1Kv6L8eScs066uDvn40w+ko/uGWqizq8PG&#10;Mk0pYWKlplIxDQ/UGiqsBygBLPBbjVeNZzqwbx1XUkq1gN/uPMxr+mjREP71hk8lHj9+2upRoL+5&#10;LjnmTS2XjVEW0Xaz70CGTjoXlLGJUSUgF9nzHWOS0BBpobTJaYwzZHJ7bUY2FsoEvDablSePH8jj&#10;Rw9lrMikbLeMRAf1+VEAEGNLS7Mkhgf2x8lQzy0ZzwxJd/NVrc1DgUSbz8818/F+TR3mb7+8WTDu&#10;GKsba0s6N8Y7u57XD9qAeQCMT9qolvGEVz0xmdsn9uJoRsPVlvxz+ewB4gd1xfyV4I3lDRGXZoYk&#10;nuvSydaugevS2n1FFQT59n2hW0ZhdBqhro+kXeCewViLtPdeU4VTaRXvUQgMN2sYB+1IJ7iE2Q9c&#10;YoSCxseqdTV4NSCEaHKURyXgYXD9SqBTGRQMNh1wy4tGeDs1A8GCVEZi35XAoie/YOIRMLH1ubG0&#10;XM8OeH4sMQSRwcnz8J33HJ6flD4WxHEOVgufEBueRL2KQOvTOFYw83+emSwM3GkqlmaMRYUVxorf&#10;+bERPe79jf1dKjZg3uOpDibkwNvPtCmDxM7roPQhtFBk0FixHdLR2aohLe9vThPcHwKiDYNhY12G&#10;2yWa6JCEGVtjZowtbIzIilFIrlARCmN6OSLJfLeEYh0yGOyUcGRI35NrVpuEteAZ8Gywgl3HLTiP&#10;ujLhSECCkQ7jUQzqxLklfDym0oSRyYUZ9VAxBvyEDyAjZIm/uWatBOcCv/PLJN89eXjfkHhGJrJB&#10;LWeCnEDezBUhE6XUkExPjWs7AeR4YKBfJkpJrX31xivflt7Wq9LRaBSoMT788oisjWeHZDIfPnQM&#10;TJeGZXZ6VNuAZ0LJEdeHg7zPehRoF8YRmVT87TrHApm18X6AYWfj/bT3wuL0AeIHpzbhay1/FMPY&#10;vBmcxiuArCHexvZP5cNP3pTrtz9UxZAslL0GzvN7C8w7EKOPJNvk8rV3pSfQoIrmOKRv0R24pYJN&#10;w0NOLsH2gzARcTIandCEq8GrASFEi/uF3wtcXQSjEuyKPou1tVUjyH1KgpBfsK9Jmm9+JMPGNX3x&#10;238qL33nz+T2tfc0jZNMGJQDk58uhM1vSc/jPasNPo7zLJAU3hNCxbuR1w1xMJfCILSDkXbjupAp&#10;GSEoBNq1mhDPz01qaVz/YHKBQQeY2F00VthUMaqZQEx85+K96nJjnY2VMjoIyd5Ckfr7uhIgJgvX&#10;8dOGvRekjTVMu87OzsjU9JQq4PFxJtWfgQqseDGEcfjNcZ+T39EuyDyKzjsPwDHu0dPXJX2BRplb&#10;j+1b+HgZC2sJSWbCRo4p7eFeYct3ZNTwiTGEUcD31WSuElS+vvhMHj+8K2uGhNcWRvePYTysLM1L&#10;aKBNiZk4vYucscqHg10aGoH84Qdi7rzv9FTRWP1BPcf/Oy+4LmOMBAN7D2SxkAobT+NZWNX73IRV&#10;SSn2fn8UuAayiwIAlTyjwFC/TvJC6qRzIh+MUXD37h25c2/97Mi/HjC5TIrmQKRJOvuvS2efQf8N&#10;6ei9Lj2DN2XYeA2kZ7p+exy0dF7VBmeAYNF7Bb8S8BAQUgQWC93V4M8DD4wCIBSCoBWMSwnhk7L5&#10;8ne/rmT+4Y9+IC9/5+s1TY4mI90qXAg874s1VovbzW8YLJA6ViYKlf+7zrXgNwgilgwWEFlA5NLT&#10;xl7LLRMfcj7rccDAT4Q6zeBe1vsc5fVBtpQe4PlYnQoRuM77ZQftQEwcZT4U6pNgtHV/lS3eBiUr&#10;Zlficu/xoiHOZSV1P9lbYCxA9swzYAh4+/kkoHT12uLYvqe3MJGQxYVpKWaM4ZkZKhP7UKv2v5UF&#10;SBkP8daV96Sl4SP9DsOoUMjsW/+EgawRs7a6aAyk2owQCidmYz0yngsbz3zhyPfkGO2Bl+lXDtWA&#10;oYjxhZdC+9rvMRIDwd79eD/1fHgXS/4o762dxcPk3wXZpjskNzFwoSZ2TxMNLZdUSCE3tKdL6P1g&#10;cgy3CfLHAvN2wvMEsWtWHCJ0CDkTT+tzORVABJwMFyp4uqwdP5LGc7DXteSMcCGc1l2tBIQPqx8h&#10;a2xsMAL4uC5hZhBwD8iGPiEWnzIKYXiwVd+plpWS1UAbDA916KCB+BkErr4GWNZvvvmm/O7v/q5m&#10;9rDAzHVevUCx2rUCFxU8I9Y+q0G7e1sllu6Sxc24zntA+uTg7z0el/mlUVleWVJSd1n4tDPXwdvD&#10;0KKPQb0kB/jNT4x83NvblN3Ng0SJgbK+uqBhS2rlUDSNMeCVeYifNSH8zXi4deVdYxw1StutS6oE&#10;KGKI8qAE9vz83L71j3EIeO47eztGmVTP7yelc7yYkthwtKawDu+C3NNO3Md1TiXwW8geo4s5SdqC&#10;UObs3Og+qVO104Z8wNLyojx8vH2A+IFa/kzsxrIdGq9vav9ELl9/V9p7jVJIdUp2fEALpxHOsaEd&#10;P7ledFy79ZEKJ43NIHcNAD9wf2k4CIpPV0c8D1CXfdoIu0sI60VquN95D9qKAYAiQJj9AooAIniQ&#10;dj6f1gUxxFbJw2ch1draigrocQY+pLJn3pFl9YXssEQG29TDmTVWWFnRZXUw1qLcmOtggo9nYcVw&#10;pRg45Ieyx9onpMXf9YSH/OB6/B4vgrUOWL+u854XeD4A4RVLBWnvbJRosv1Ahg7rIBY3slolE/Jg&#10;7sdL9IC+Qj5QbhAn31UzGmrBZ08fyd6mIeQvwy709WefPdbyB6P5hGRG+mQk2O6c4/GCNN/Z0rD+&#10;vvnGB9LXdk3XgYwE2vbPIXkgMVxezGc9APqM90J2SbAYzYQP3YtromBK2YgaZDw38s6YoY1rkXsI&#10;Gg+Ydqt3nACULV40k9UPHpbr9xP6yeUy+8RPvH95ZeFAfv8B8veCODxF0OhYtArhEtyM4diwuoG9&#10;ZjAOhlslFG/T0A3xeeL0/utcJDQ0fqINTHiCUIN/MLiA+4eFgzCjMFyN/zwA+VNSllg2ZOgH1r8f&#10;lYgyExt03sOCNqO9EGjkwAooRMAuS8vLS1oywXvNUWMp3dnbVeUAmRLrh/yYr6jXyvnCCHc+GdDn&#10;5z2Yp2DiDouPfGvS7yZyQZ3sdcV2i8l+Q/ibao0Sz3b1M+A4JQrYUAWvh01eXOfVAkif9sJ4wNOE&#10;ZF3nPS9AculMSgaGOo2FT7rps/ITlFjQVbZjKUMcD5QD/BY+44EQGvIA+UD6nHMc8qoE4varsznt&#10;U0KaWPekS1Lagz4GVKRlTsfb336g/BPhDiVuYA0H/3mUWZiafDb5i6dPAoMNgSLvxUxUZZDzudZU&#10;gbpYE+Ycwi/P3h0ZZ8zUEtbhOO1pUztd51QDz9je0bIf739kLPyJifF98qfPS6X0IeIHh8i/Z6BJ&#10;QySuGwEe2AJyRJiKxbwMBvrkyvVLcrPpkgzFmnUR1oTxKE4yUXtaaGy5poLL0nR/tkcl4Pqj/XlH&#10;KhMSBvCCazF54wdhEAaEFwwWBoofdnB54R1oXiBUgL/ZmOP+vbtqCXnBCtatjbUD2NxY1dohflAa&#10;eWlxxtnHfnBfSAyFyLtg8UPuRWP1U9DKDiIGVjE7coDkkRMEFKub0AvzBPwWofee58L66pJMF8sh&#10;Lj8sCQDmNybzZZKIBlok2Nuorn2wv1nvg3UFEbv6GUDYPBukzaBn8LvOc4HfIgtMJvNupIVSxbK5&#10;uVnLCaBYnqcC4N6EGEj5bG2/IYXJgQMpmWTrlCbCsroxqzJJe/nlkO84BgkyfrAm6Tv61tVv1fDz&#10;n/9MHt7ble21uUMy8BNz77FSViKBViX4SoQNAQd6b+97By7wO+SHiV/XcQuuEdXJ32fWP8YCY9k+&#10;FzI8VkyVJ3iNR0pbeJ/bDxRAreFiro2hdJwIA95DMOhb3GW4wZI//LO+OX+I+Dl/n/wJ5wzFWnRg&#10;HrdTvaBxsPiCwSHp7e+S/kCHDEU6JJLokHiuW+cYXNk+Z4FW3cD8JzqwjyIBLyB8BB5Bhxhc73gS&#10;8DxYT34w2agxPA+YcMaCtqCYFlk6hCiIYx/XajgOIDt24UKwh/paNMuGAcRAyxir3LrAR4EBzwDD&#10;OuZ9kDkmBGkT7zmxSN+Rg/sokP6KgqMPIeRKBIxSYstK3ovBzmbhrvP8gFCHR8KSyHVq/f50IWRk&#10;q5xO7CVNvGaW3WMYYA2ehyLgHsgFy/t7B1okVejW+L1NEV3bS8vabl527rAQaHX/eS0gf96jPA9Q&#10;0vAVRpC3D48DJmrv7qx+qbSRmYJ8/vSRIbC7sjQ/pXstsCcDMsWmPa5+9YLtEKmk6TrmBQaBd/LX&#10;BbzHbIqQZXlPAmQBBY782OeHF+/c2TV/18aPEPpRhrQXyDthadrcddwFngcls7pertQJoReN4kQG&#10;LPnzLpvbSweIn2ygYin3jPxZ5Ys76LrJaYAH5QUZEDQIg2d6ekriiZh0dDUZr+F9ae68IolCj4zN&#10;BXUe4rQUQ1tHswo1nYmw+weLC1Q15FkJV2AFuN7peYM2Rcmi0CAYyIX3dJ17WqAtUEZY0xtGsO7u&#10;7cjMZElGQp2SGA4ocdRjPHAu7Yzi47p4F8QxsWiy8foWs3kxng0ZT2hHr0v2SiXS5XsU6V/8xV/o&#10;zlJ4fK7z/KBQ4NJWfJ9QsaIpDrf1wFj7O9OqTCAOS6iQJ/0DIdhtK1H0J/UMUF5cg2szV8HGKU1N&#10;xvOZGTqwNoCSFpt3RiVXSJqxt6FyY5/Ngn7AkKAPmfOBPGgb/u/qu6PAWP+ZhkSefUdfP7y/a4g4&#10;q4v1YsE2XSy1MJ5QS95a+GpIxIyhNlE2LCqB87LDPUKyg+u4BWnRhH/s9V3Qa5lnsZO/gP7BwPK+&#10;Qz2gjfEKax0PnIfyIfRI+7nO8YLzh2PR/Uqde3dXddLeO9mL8Xrv/o6sb8yb6xaMMTmtx/leyX9s&#10;Pih9/Z013fA8wGDAUuro7JDOnlbpCzTL0HCbjGS7hVpEbNROKmitE9A9vV0q3OzTitJxDSIvGLjU&#10;c0fo+T8DwfWc1UC+cTYRknwqrBjNjch4Me1BSuamRmVu+hkWZsbN72aPhYW5KWlpvCnD4YC+A+9c&#10;q+DVAqxBrGiUDRU8XddGcG2Nd0uAnFfvc8wbIcViGzZIRjvVwpsyLjxzHXYew8I1mClcxwI2u6LX&#10;38cWDHKeE5mDPPm/6zwLzuP9O3qu7xOrC8TPM4WAsa4X5eGje0r+yBOwZAs5oPCQNdoMxWA3V+Ee&#10;WJ9quRmZBRADJM8cFAoSz4nfkvnhTbnkutk85Z1zMreS1ElbPDV73IJnoU8xiPBuISrux/c8L4BA&#10;UPi1ktEXnz+R7dUZXSW7tTiqMXH93iiW3e1NScWGZCRYjsO7+s2CPk5GOo8kbIBFzySu65gF12B1&#10;eKWN0y3Y4jRpns8b/qHmFZ/1yq8FssVYqOf3kDNyYOccKoE+ZBEii7s2NheV0C3p14IXIM/2noaa&#10;3ZPnARqOF0UYWbAwvzAn+UJWgqF+ae1okMbWTyUQbdaFY9Qq8k9A9/Z16+/J467FymKgWYuH83F9&#10;Xc9VDROjWSOclbdsc4FBcRIQJsFqurO3p88NodHRJ1Xs9AHkBLnba7rOs0BwEUZCOlhPWN94UfSD&#10;63wveNZ4dOBAyId3Y3CySpMVvrmRPrXmRoz1SG43hdw4n4HOquZcurxjF3H4o/ocI4Pdxpjw/da3&#10;vlVVPjg+NDQgK7tJJ+n7YePqbOc4OjkiO/fmjByX9+rl+WgPCxQl45B2QgaxPCF6wgGAtoSYmHdx&#10;We4Wlrw/M0TMeV6FA7g34SjmrvjknlY+eCa+4zeQHv1MG3FPfz/5QZ+zAYrtM2R/LB+XXDKs6cnL&#10;RiGgvJmbqUbqHCfmzyS/67gXo+mAzFeZ/EWZHJUhxMpfZCjY12zI2oyjL8kfBYw3WI2IjwITusiN&#10;61gl0H+MG/rBf4yxiKyglHt7e9RQoH8sqdeKF/pDjRpv9d/gpOABESjA3364fnNSqPAZ6wiiaWtr&#10;lZb2m9LaeU0tJBrr0qVLzgHth9X4NDwuNYTnul81MEFkMwRYcfvdv/iaCn974yeHhO+0wKApGisn&#10;HR/SyVe2hYtFBuT6lUtGqPPHtsQJB2CdYkXTjhAT7VPPtSAiFAihHciMa1r58J5HaYDsSP31i1AC&#10;FOHqbWNR364OCAaQq48B/Wq9wbffflvfyXWeF4RMmlqvOYm+HqzupSU/NiQbOzOys7csS8tLatjQ&#10;P7RrLfASeiXYc2lrFAnzXnxasveDvkDJYH3SX3gVKAQI0PbVT35srPiNRdlcnTvwO3B3d1M3yWcj&#10;FMjbRfJsewjR+r93gfLktRT0C/Wb874ca5VAjSeyw3gmC1VGiX7JZ+NGCZYNGrxbG/sHyCoeml9O&#10;awW8hAdarwKhveEylDP3ph/pO1JReSYXodcKxsYLheLJdl6qBF40FuyWsWzICENAsvFByadCUswM&#10;SymfMFZxTlflUb3xwYN7+1bQz8zvyAZwXfM4QINiqdZD/nQ8JYdp7JOQf9EIlLVeWWgy2N0g3dQL&#10;aTo78q8EzZoxbY3lCCEizLS567n9QPD4DeEIhBFXFjIhlACZ01bE1isRigvcm7aGXAg3MKlolQHh&#10;ARbhuN6jFrBvAX3HIDkqcweyf/XVV9UC/vDDD2sif9ogke9xEvpJwEKq9TtGVu4XZftBSYrjUSmO&#10;jci0sVQfPFmVsamU+S4upfGY7D0albHJtJKCn+wteH88jHQqqX3Hu9G+rr7wg7FrlRC/4XooSIjn&#10;7vaSsZ7LE7a0NVk7TNiyniKfGFQZr0bCjIlAz60Dnl0lsAqX2vguJeKFnfytdl481KFeSDYekIW5&#10;CdOGDw6RMsSIsrMKgE/+jyfrPa8e8Fv6oR4FwrkoYAzZnv4WiWd7tR9dZF4reA7GxOhYTl6oZ8DW&#10;g5/85McHqk96ta0FebgIAO48LvxUIaoTdSwWSkZ7JD1iFIZxGdl0u1RIaxwYAqPDam1EXFwanUYk&#10;S8U1oP3wkj9uH1lLrmtXQyb5bGOIsUxAetuvS4ex+t957Xv77XJemCyEtaQzz2WtiHI2VlDdxqPa&#10;k7ZD+BE8wmFemeF3/B+hwr1l4hmCrNXK4fcAZWDTQTvabmse/5wZ+K53OQqsdSjmkkpatezDiyJD&#10;IUJu1c4FgaEBLbbmIvDTBIusbDqmF9sPCuotzM/Par/4SR95nxwvmrHTL7NGecTDXZrFkk9FNLXS&#10;1QcuQIDIBXJiFTOysjQ7qmMXYyIeatcMLyZc7Zgm9Rfr2tU3XjAJS00c1zEvCNPkzD2qZetwHsTu&#10;Oo8xOJYekmxiSGanxiVuDBYrd65353vSfpFja/3DA2QA1mu9W3BNrgHxuo57wT1Gx0alb6BVipMB&#10;TSTYl4GHJR1rXkInTAjHIcfe71148IByz8vlVE/XzU8D5KHXIgQAoQkPNleMxwFVFigK07nsqoN1&#10;V4viwiIlM4WBQmzXNaD9oBEt+TPBBum5rl0NqZHA/jvx/IQlsE5qiWOeNsbSQdMnhwtKIZQQBnFd&#10;JhEhQUjEHqeNscxRFHZCsNKgARyDKAgPETpj3gEiQaCP+p0F57DyGOsRUoFkiBFTWZFCdsR3WdzD&#10;cdqWdrXvyN+kCN4z78l7kEbq6l9A/165ckVz8smQcZ3jB8rpVuPlA2mTZwkGO7tebd4tSmEsIfML&#10;s/uWuAUW+oP79wypjUnGeNeshPZa1Mx/EIKhbZamjHWey1YdN/QB18Yrw3PGw8Dq57Ovu0Xr2BC2&#10;8ba9Bd9hyKGE/cf8yAz3atjFdcwLxjx74x7FD4D3RiERvyfVl1o7+XRUNtaX5cdfPAt3wgfVrHj4&#10;As/RG/5hjMAFtcixC/zOhnH833M/KqYOBrskN94vG57Fd36ZSKaGdUxB+vCblU28ecYcBs1Bwn+g&#10;57Py11vg7czIf35mQl02Vyf5QUwvMtDsPOYCApY2blst5M98BhMjDBoyVPwD2gXIHysW8qezEQDX&#10;tauB+uB2gJDaNtTVII3XP9Da4P53OmsUjEtOeM31nBYIIcIEYWNJ8DexX+LEtAnChfXHMdrTdQ0/&#10;IBGEkewFwm9MJh5lPWE0MJnregfAANcKnsaTQZGy8pNKnulYtyrVtFG4ECID/KiQD+9EyAcF8YMf&#10;/MB5jh8QQCzVcWhAnjZQLmOzUSmOGmLc3jhA9hZ37+4ab9h4OemQljCgto2rvQC1b6ZLRrGvlFNL&#10;jxo3eD/0E8RPv0FKjAM8Mz6Xl+YOpFYi36Rk0meUOOY7Mn0Spk9cysEL6/G7jnnBdcjWqbTgD+hz&#10;GLno77wpI5EB3ZKR6IPrHZEP5gGrWfF4PsiHJX87+cvvXefXAtqT9uXe9GOxWJBwtEfyEwO6D4OL&#10;8P2YWY5JwfzOJaP0GUoKQw3Ct+Q/MzOuq38t8Z8p+WeS1HsJaYf88KW/kK/94b+SJkN8CAoLKm5+&#10;+o40XH7nS+1PeeJeFZpymYKj83ax+lKJcE3kDwFAZli3jY2Nzgbzw0v+LLKi413XPgo8W9JD/icF&#10;BdtymZjMTU8oiLEW88kycgkV+JFIvyIe7ZdUbPAZzHP0ddzSVcCuZ3WB58eyIHSCNUE7WCuIQUCb&#10;4gajEFAEtVhD1sLhWnbiEeH09iOEVm+GFMAqxNiYHMtpv/FsDARX/yIT5PTjHeDZ8V6u87yAFPv7&#10;+2R+fdg5IE8CBvyWce1nluMyMzemWTpeC79Mvp8LK7hHiymj6Hp0zNQjW6nhPvnMp7DpD66P1cjc&#10;DYAobF/yifHDccifUAif4cH2fe/i1tX35MpHb2r7v//W91UB8Fyj6SENO/mfw4+JfFjPrfYuHCes&#10;Y+/L/8t9Htc5xUImbp79vsoSxEebed/VD4i9WriTYxQv5DyrAJgMZzzUwj1+cD3aL5PNyI2bn0p2&#10;tK/mLT2RkYX1mPQONknWWPD0iUtOLZBtlAybu5MG6iX9Myd/XnR9bVnd9IbL78qld1+Rm4bs6Twy&#10;X6g5391yVQaMpqZ+O8vzb197X17/wbfl6qU39zu9reFjab/9sTn2wf4ybRTK5HhtuffE7egwXC3S&#10;/lwN5QfkhreAAPH7etO0AJqdTUTqGaBHAfJfX6utDCzn+MH7HDeri3ehTSAHYvrWG2IwQJ4oSgYc&#10;1iLkzv1c1/ED4uE65EETciJUlDQkRZsdp92QDyox8lxYdq6+BXgvWHAMbEKBKHvXeV6gMLr6G5wD&#10;8zgoE35OZpdT8vDphqxvrGmIBZmzhE99/OWleRktxGUsG1bDyd8ulgTBUW2GUUXqMX3D9RkTtDnx&#10;/KPKLfM9YwDSwhhgLDx6+EBKXxI2dZaufvSW5u5P5SP7k70cIw232uQvSEe7NDzlOuYFSRPF5KBm&#10;ERXSEVmcn1Rv1i9vECOGhfc7P5BpmwXoOm6BccJ5yIhVAIQM8aBc5/vBs9GX4+OjEh3pN4Tfr7vF&#10;uWTCD2SEeH8s3SHBcJ++Uy3zUoDz8FqmZ0vOom5nSv4AgqbGysfvvyYfvPV9uf7pj9Squ2oshQ/f&#10;fkXC/Y0azyMWToe23/5Ern38Iwn2Ne53OO4eNetJk9QiT8bNxwKg3rbrnn5ALAxcyJ/B7mooPzif&#10;35U7bVzDH65rHwWEK22s7qMGZD2oh/wZsMSxmZwlPdMCcnGdXyusIKMIWAENedBWDAhIHEWAkkHJ&#10;Yt1DMq7r+MF1eead7U2NT8eGWiUaaNVqnoQsaiEQEBpoNxbzE7XMGJyuvoUYvvvd78p7772nWVyE&#10;o6oNKI4HQwFZ3n62ove42Gbnq0cTutLWG1ahrQBkxPwKyqlQKO8XiwxVkiNI/2t/8K/MePrBkYuY&#10;OI+4eVdXp7mueYatlZpkCSDLED/PiQfNc46PZjRv3z6b6/lQVozXSs9uwfxBavjw7m0WbMMIPySN&#10;MdXR1mQI+ejaQhwjnZhndR234J1ImXQds+AeyLR38heZp39c51vQZouLC9LWeVtyX1r4tc4VsTiv&#10;MDmotZgymbTKcq2kDzg3HA7Jytp0ReIHL/CQRzXkccH1yC9PRbp0A4Wupsty27iICOFQ9y1dcEE6&#10;H5N3KaP5J3NBee/Nl9VDIC5OpyMMuJIfv/uqNFx5RzdUnjVkQMU/JnBc9/UDgmLA484iEK7G8oPO&#10;hRQQdiwj4t6uax8FBgjZStUEv1YcRf58R+kKBBRCw0KAiOlX/7mnCUITKEcsI+KMtJv1CPAO8BQ4&#10;BplBakfJGMdI//VOFNJ2FG2bMl5heVFXp6b9TZj/M1GIF2nbF6IZK5a9tdbWVme/Aqw2lNPrr7+u&#10;8wK4x67zvGD3tL6hxprisX4wYbv3uCgzi2kpjmXMQF5XK9qSPc+LUkZZ4qbTd5CWbSu2AiTEY9vE&#10;BcJdbObD2LLf0S4YVoRhqGs/mjHKy7RlsKdRlSnHP3tSWyExnoVxwBiiz2lDlFa18hvcI2/6q9rz&#10;cx6ZP2QK8TfvgXdPLf3RvFFom1QOLacl01bMOVWTbRtbryZzvAux8aPOQ3YxpjB6rAKgPVAK9nd8&#10;0q8Li/MSjvZLMt8rq3vJmmSGc6iumhsbkN6BNkkk43qvegjfC7y62fln9f0r4QXct1wiIIUs6U+n&#10;RxZ0znCoRzuR0A+dy+ImBixEzndf/9rv6SQOk71sQzjUc1ut/xufvL0vFMwTNFx5V2txM7nHIF9f&#10;YDuz2qxKO/EBgZPP7WosP7zkD6kh9K5rHwUmm8i+4B38wn4cVCN/rHzIxH/sPMD9cY+JCaNgaTur&#10;BPgknMOARREQP3UNXL7LjJTLN7ve3wvIi8ndUnJQl/ZjPMSG2g0xPNK+Y0C7+pXBhCuMtYcnhPdS&#10;aV7Ai+6eLlnaTjgHbiWs7JCXH5WxiXIozJK9BSSKosZLYRKc//vbBCCDiUjvAWI/ChA8deyZSGUl&#10;tCV6e5z5Nrxx/l6ZycoXn1efuOf5aTOsXZ6H8cR3VIdlLwd7bRe4PxugV3t+NQrN+KeE9/hoVie0&#10;MUxdz4PBUUvYBUWKDLqOWUDs9IFrXHmBAYmxYMmfMBDZQEQFMHQCwR5d/7G2V1tIB7AHc7LQLd29&#10;zZJKp3SsHJfwCd3ZBA0Ne00WnYTvxQu24dnPcnaqJJvrK1qZkVz6z4wLTWd7vYNqjWTxUyPgqdjR&#10;lfkQDFy6mPECcP0QTKr6jYTa9ThCS4goFe6S/+mf/JoMB1qNMjHadH3WeU8XGOSEfHDxSLNyNZwf&#10;WM0IjiV/iM117aOApZL7kvwBk96BzgbpbrmiYS5/W1RDNfKHdKvFL88DPAvK0pI9VggDxSoDvAAG&#10;G/1CW9PG/IbVlUz8ud4d0IYYDl5r30Ll1xgadiBzL3+fAhTDRx99pFYcXhJ/VxtsPHt/8LZz8HqB&#10;hb+yk5bSREwePNxV6513s2TP31itPAOT3TaO7mpDP5joZWLU+86AduDdqXM/mgro1oWQcTWixRN4&#10;9GBP98H1yxP/Z6zz/HgjGBU8M88PyaHI+Zu+5Pnz6Yj2ies+Fhh4Y5mDq335m/HPpDAJCbPTY+Y9&#10;d1U5+5/JD9oTeefTddyC48igy9jwwiYzuI5Z8Exci/fHKl9YmJO17SlJZLtqInyse8I+y8aISGR7&#10;pKmlQTN9avE8jwK8BuHDURblyd6Ilnd2kb6Fkr8XWA5Mws6YDsPVxkpgkqWQCuoK3dWV2nLeEYyC&#10;+Z3/+n7gmrK7vn9Au4D7CHHGo0dvQmJBh5GtghBgrbCAyNWAfnjJH21/nFg52Rl58/68FyC9c7oQ&#10;0SynatlMLlQjfyYxscb8x54nGHSQBJY4ihfC806c8X/ImuOJkbDp38MTmhZ8HzPK/9I7r6o36FUU&#10;1PuZnTJuriF/rDEsn0r9yiY07777rrz44otqebvOs+A6ra1NsunIyGARFoN5fs14BPfYI3VNrS8X&#10;4SNLhMAIFdRK+F7Qv6P5pJK6lScMJUJgrIGg4B257d72OgqMuYnRgyELAHFg4RMqRUn7yZX+RM5o&#10;ZxQ8HsvDB/cMNxw9znlePBEMPJ3jMx5JMTssy4szRmYPeh7MtdUyxwbBYVi4jlnwTsgb5G7f1QWM&#10;W5RJJU+D39KXY2PG++lrk9KkUXh3qmfpQPhgaiks4ZF2CQz1apZcJfmsBcgYhO8lez/wZtmY/sGj&#10;zaNj/v6OojYK7jQTrNc+fuvAMd1Kb6k2q3tvb0fdTiuswHstCwbu2JfpYa7jfmgssJR23tMPOg0y&#10;QIgRKIjc1aB+YOGclPypT1Mw1ph9dzKeLn/wuhLXnGcDFECmQ5oVzUeAvW0ph+ESYr6DQI/znOcF&#10;npE+IN3WThRbbwAsLS3K2GhBQoPd0tV6TYvTEe/HOvSSnrfdLNjZzC7sIvPI1acMuG9/+9tay4c0&#10;0Fpy+7HyYqnOA4MZwt95WDCkn5Kp6Ultcz/ho4QhRkpG8I6VSKVW0HYQ7lB3g06GJyKdSqSutqgF&#10;tCMG3c72hiojvFuSIegfl3x5AfmgsK1iQyGQdgypu+4D6MN8fEA6225oPx1liXNdDLZq1jrPab16&#10;13ELzqvFK8YDJGxp35/78yxwweVrH0lpxii4B7kD5O6C18K/ceuSUZZD6im45KtW0C8oWxfRuwD5&#10;M77yhbSx/usg/9aGS9JrBh8Tb8TXvceKRsPXslkHYLepGWONTY7nZLyQklI2JsVMWEazYU1bm8ix&#10;w05EJ4Sx5hEe7yAH3ntboICWFmrfgQoXm0GJ0GJVuBrXDzrcWj5M6hyX/CmwZt+lu/WKtie1T/yW&#10;P6muhNtc17FAALDKXIOT77Asqw2EiwLa1ca7Ua5YZgwQrzIAfDc5MS6Z9Iik4yEDyn0EtEAXk5yQ&#10;CoubktHy4OZazCm4+hTFwCI/SJ9wDwTjOs8CMugf6FaXHit//U5RSuMJQ+qT2s6W7AEkgWdJLfVQ&#10;wCjqIcoMZAzZ3T62N0afcm3aBFIiHDI+VjAe+clWhyOL5MazQK6t6YoMD0dltJiVna3aFzLaccTz&#10;MU54x6QxUKysM47xTBjrk6WMuXZ5YRkGFe/jkmEvIC+8wmrncV/kvtp59Fctk79EBhj7+WJGQsPd&#10;khntle2H1TN0IHzi90zYBkKdEg4PVZTDo4DM2TAk472ahV8JhIEYP8jj46c7TuIHh8g/0t+sJIVl&#10;QAfa7+nU9HCv7qvqarxaQAMjBFhCCA5Wx1OjJJ484qHva+2ZxblpreUTGuyQjqbLMtTTaCzfbk31&#10;gjSpkbO3t+28vh/cy06E0qjHIX8suOO46rizNhca3Lz8trz+/W/pZLbfSqqV/IlVE0vHygf8jRVL&#10;iQI2KKfjXb+9qEAeGMCEQ241fSrjM8Oyfb8kI4mQprjRD5CFVQp84sZj1SwszBu3f1JSiYjMmU+u&#10;Q1nmSi41+fwQBZ4gFTztIKsEQgptXdclGO6XXePFMocDySMTgL+Ji6NwGhuu6J6uED59bfuVMCWp&#10;lcih6/1d4Fz6kT6lXbiH/T2fuVSkakzfBVbTUiKDeL/NlCI11JZXXpzK1iw/NkyCwoWglOi2t3QV&#10;ecjwx9zMhKbclj2eZ4TL/6mYSdt5r+cH7wlZ15JoQRth2LmOWSBnTBK7rscx3ru1rcUQvvGuNwzn&#10;1WDhg60HWcmO9cm16x8bxTamMlpNrlxg8hrFc8PIEZsE3X9wz7wTBfMOxvLrAdfkeRYWZo0CKO/v&#10;W5X8P37vh9Jw5T21/tNGUOz3CAjZKwi+vwHPC3QUWRG1DiaEDdeQZ6YhsJxdje8HxG/JnzhxNWF1&#10;AeFnEs7vzbjA8vyNtWV9v0qgQyEa/nbd76sO+nTcWPmhWKfMr4+oNWUH2ezyiGSLQUnnwrK6NS5z&#10;C1MyOTVh+mhWyR7ljGLAOnb1J/jmN7+pi9CwPiH/anFXwiAQr5fsuQ+DG0v8tlHE4cHKWSz0K95z&#10;X+dto7AqF/OiP7m+JQD6GEu1Uj8/fHBfRjNH18zi3mp9G+8oFy9veM8CKb73n8e8gYbXjDJIxIe/&#10;JOzD9wVWFvGE8dpsRhztQv/xXbXwCgSMN11tDHMd5omqnUfbMRFbbVzwjJzH+Vx7eXlRIsODMjTc&#10;rJlcXnmrBM5Z2UlKqtArvf3tGr6sJVvMC+QHoDBHTHu3dd2SoZEW3ZzKuwfJ2FxYYpk+KZTSx/IA&#10;+A2cx31y+ZQz/HOI/LEKEBwWZ3gtVBWUVOX8WoSGY3xW64jzAs9CeicdTiOg/V0d4gfncT6/Q/va&#10;d6ZRUT4MVEISvCfH7CSmt224N4S+MDcpC7MT+5ieyMtoIbEP6u1Hg93SQdnWnp6KIEwBcV2Utj0r&#10;0IY7O9vSN9AhU4thXfDiH4Ra7Ox+Ttb2MrK0mZaZpYS0dzRqH7j6EwX+5ptvqnJgTgBF4TrPCzwq&#10;vAmIAsuSPmCw09eEePDE2lsObiBOlVpCKv2G8DtbrksxZdx/Y/1nHHWokC2IA0uYfkW2/Oe4QP+P&#10;FgjJHl7QxbMsGK+drB8WyDE/Zo0P/7kWhM56O2/Kjw05kp7ski++QxHSfrakN+0CmdJGjAkMK9qF&#10;NjpKRvX5zbnVQqmcRziQPnUd94L+xKuvdF++5zmDwYA0m34pTQ3JKuE81mD4ZMsPJfzdpFESLdLd&#10;02b6alyfqV4LH2MDj3UwMGAI/6Yki7017WHO8UwhrDLoJfdawH151nnjJT96cjj88wJFsVhVyaYJ&#10;0cFmDbGMpgd1ZSVuLKmYxFUpTDY1UbmkAlYAAwJSxBVjVhvtA1FicdGRaH0EHGsB4edvOsbCdd2T&#10;gHuQncAnIQQGmb9TXPCSP+/C8/Ief/qnf6qTgMwjIMB0KIKHi0p4idIH1Ixh9eif/dmf6e9dz/Ur&#10;1AYIIhIJ6JJ4JtEqWWesnmxsuukckHxHjJ/w3UsvvaTyUIu1Rn8js8xNMF/gGlzEpePBLt2zouXW&#10;ZentuOWMyUPCE+P5skFgrkvIBLI6TjjRwq4hAYxNSimQNeddJFcrCKeuLs+b65bHoB2PeCCEF1kr&#10;Q5v5nwGFgGfNezBeGP+MHQwm/7leMC7IuqplfNQyWQsI6fE8/G2fn/+zYKq7v1FK0wMqQy758QIZ&#10;AyiH/qHbRjm36jvVS/acD+DDvv5eaW6/LvF8t5PgqyEzOqCy6JLBakDe4Kh8PidPPjsY/jlg+WMl&#10;YD1QDhWrH6FgBS61eFAQ60e4rwhIJfcEYeAYn4DBZCf4eClImcFJZ2GlQdQ8tHUp0drWtXTduxIQ&#10;Lp6LT67PYHV1lB8QviV/wj88ByRA9gZE/8Ybb8hrr72m52LtEFL4/ve/r9YiA4bVtliatcQsf4Wj&#10;wSDGsiyVchJNdmpdFL8SGJsNGtc2d6gfAQOQMMPHH3+833+u8/yoxdJCppsab8tkrnIcnlg7a1e6&#10;28zgj7Nb1LMtE48L5HFivCShvkZj4ffr3EKl+9eCcvhn0Iy/x9pe1LunzTBuuBd94HoOADFiXXIe&#10;/cQ4JWTG/13nW9B2lRIYvKCd6bNqbYahQPuy01p0OCiReKfMGKuZ2jheWakEJnZnV4clEG6RoWD/&#10;vtJ3ycZRoM0ozdw/2Ctd/bclUeiR8YWwk9Rrwfh8RMLDAxrBgJPgFL8cHgX4lv6BV5Op2IHc/wPk&#10;zwYaP3z5m/J7v/M/q9voFQ5W1/pzci3ocOJ9rpvXA14MWGXB3zQoD4/LhGDSuHgVxF2ZlMMqQFnw&#10;Pc/hfa7jkj/Xxr3ndwiVFVAEECDYwP6f+/J/G/Lik99WE+xfoXbYdl1eWZLO3ltqmdmB2zNwW40J&#10;V18eF7W62Zzb09F4ILQCEZNNQ/iFYnN40BhVfT31Tf76ARlBrMgyq5m9O8WdBFTTHeq9rdk/02MY&#10;flnT1rV5rcg51jnyT5th0GEQQeyu8y3oT+Y3aEPXcQvOwzhk7LuOAwzF2403JZpo0xCNltTwEPtR&#10;mFmOyK3GT4zCCCu5wiN+WagF/Lbh9k3pHmiQzLhRHksHY/iEb4jrzy+PylCoR0LRAckU4rKxsygR&#10;47FlxwYPnD86G5J4KmjaspzmCWhbeJZwWyVD2w/OQ2bwjOA0J/kjvD2tV3VhF4u8vMKBMGdilVfU&#10;IdB0juvmZw0ahRfE5QR8h6JAc+Na24lbhJG/XR3nB+RPQ/M7rlHpvc8DEB5Kl0VjDMjTUijlGKix&#10;mHPlDSp4bzyvk5DTecGGTyLD/cadD0h399GbtB8H9cRYs8ZKzo0MaMkSJlddZRX4O58IqGy63skP&#10;+pk+glSwaJFDf7IDK/CTkeqF0/zg2aaLUZ3XY5csPHzG+Fg2qMkHnLM6l6+5fhaEiQfAOCT0SaiI&#10;+kl4Oa7zLVAYyKDrmBecB+HxSbvQDotL84Y0jYJNGW9Q03Frn7DNjfXLQKDNEH5E+6NewkfWUMTE&#10;/wcDvdLec1OyhvC9k7aQ/eTisMyt5iWVjmlyQiXCtvzFc9y9d0eKo2ZMLi6oEew63ypX2s5mO3mP&#10;8zvuF4kEZXK6II+ebEsoMqj8l8tl5e798oYu++RP51ObO9rfLLevvn8gx1/JPxHU/XVdnUNjPC/y&#10;rwYExpJ4reSPy2vJn0VJxDWJ6ZMmaMF3DEoLJhIZAFgpGsaaNIPBaO0vvvhMfqLPcLBMhqsdXVic&#10;n9G8dra4HMuFZTQT0g088il2KQpLLhWVbGpYJsZysmTO3dvZrun6CA0CzDMxmBA+XEPaib2OeV/e&#10;C4sa74q2uGiKgffEMmISEiuy3syLo1AP+TMYW5pu6sKrSkSsG5cYon7t1e9XjGHzPniRduUzIVGv&#10;5+nC1sbaPmEfBTwE9tcYCXUYGRrSDB//s/L/2JdlmFdms3LvztaR9+YYskPbMyaQFRQWx3hHPALk&#10;y/87LyBfPPlq94EY29vbyjtdjQ0YEq8tQ4c4/8puSgKRJhkY7NKSCqx+dfV5NSBfZKS1thtOCLVI&#10;bmLggIVfJvyoDLMhfNF4e+vsT15fmKYecG3GMHOqjNeyoTAiiUREto1H4bXyifd3dLbpGI8nRsrb&#10;ONqOh+BfeekbWkunr/36gRWE/M0qPlfHACZBz/IlTwJL/ljzvLirU/0gxkij8jssGD7974xAQoYW&#10;CDnnWcQi/epOk0JHmh3uP6E0LEPKFcdD3ZKJD+nit8nRrNY2WVmak421FXliXHp7n7Fief7F9oUL&#10;DFpAH4YGOmoiaSw0f5gMoARQXvzNO9F+WCYohZbG6/rM0xPGelxdlAf376pHwvseNXjPA7wLFicK&#10;izChq1/rgfUiawUkNtTXqn1An7DJ+fwYE7Fd0nr7isQj3UqqwO4hy3PzCVEyhiB8LDrepdb2pK+z&#10;ifCh8A/yQLiJ+QaSOli3Q/KG9xwXmDyenijKzyvIEPfjfXlO4tC0tWt8ADxKUO1dyBCyk7UW/AbF&#10;Nzk1rpuXp0u9+3vZukjeC8pmz6xEJTTcroRHePg4hgEGLR4m79rd3Wos/GsyOjt0IEOHvwsTxttJ&#10;Bsx55f11nwcXYu13drarlV+ppMPOXrmuFOGftfWFg+RPVT1ygylC5hUISq1SV8bbOV7QcRed/G1J&#10;AVcn+1EL+R8FSDNqyN22HwOx7dYltf6yxtW2BOEF5zCAccFTUeOOJ4ekmI1KwlzHdb4LlIlIjgw5&#10;n8kL+guidA1KlKTLXacNKFHNfXhWSIyJRsIH3Z2NGlMEWCEMGO5Rb7udFLwPxElMnD5E2R83HFSv&#10;PHN+NBLWhZD9XbcNGjXVE8VNe3n7KTrUqbKIkqXNIH7aq1bC94LfsEAynxhUOcFQK6UHywsjjcfo&#10;X3gGkDP/dxZ8z7WYU7D3QJ7xbvBusfJtMob3OVxAUdAP1c7Fe2DBIvKCJ5fKJCQYaZcxQ7S17HSF&#10;QtCSyOMD0j/UKpFo2Ws6bvwehcZuWV29rTIQbpb85OAzwl9mEtb0c3FQCmMjsnenfI/nzX8YaD09&#10;nUfW8uFYoZiUklFSKMQXyOyhw73wCwThBjIBXB0HEIrzfnk0HQObT9v4XtjzLPkzyGqdFPSSP5k7&#10;9ZIYq0HTw8/2oaVNCan98KVvyvtvvawegbd9TwuQ8eRY3vlMXqyvrUomPSwb67jp5TgyJMIgp8yx&#10;i4TwRmwpYC9ICV6Ym94/j99yPSwtLFkyoJh0tzFhey/vtc8C3Afy/+TTT9QdrlcJHEeeCRW13L5e&#10;UbnjBdKGlDBvvFVbqmM10JYovOBgrwT7bqsydo1j/h/ub9KCeJRIJ6zrP8cC5UCYF8KHlLHwq4Wf&#10;KoHxiTdGf7iOc03koqn5ltxu/USWtmpfcEVIh/h9U+sNNe4g++Moe36DvGK43Lp9TfqCt5TsLeHz&#10;ObkYkczokKxtzalc8V4uGXhewFPt7es6kvwBoaCOzuYy+a+t4L7fk3XjxlOLp5AZkbTpeCp4Elum&#10;Dk86xmy+OyeZGB8hAdcDnSVsKAKh4hn4jsHHgILkmchEKdFRfMfkCBaLq/P9IIZsyZ+YfyXBrQQI&#10;lTpIdjCRe82AG88MaWE3rGbvYDstkJa7avrT9UwWDLZYpG8/BIHCiAbK3s09M9ij4SHZ290yg/3h&#10;gfDD3My4eoX+e2bifVXbh2ughOkjrFzmFFjcxKIhwgL0G9Yfyuc4BFMJEHgs3a6LxQgdTExO1Oz+&#10;H4f8AV5HNl7ueypt2pIklFZg8yIbnmGVLhOGx3lf2hvywXNg7glLldARm9ez0MzbPxYUUGxpuCQt&#10;Nz+SSWPMffPr//pQOJFno3psiTmlbFyt8Hpl3w/ej36mj+3/eVY2yBk2XupQtFWWd8jQqS0Hf20v&#10;LfmJQenpazHjO6lzc8chfBTF8sqy4YmMtHU0ymCkSUqzwWcW/pekP708oruu4amhDF19fhHAOzH5&#10;XI38AecMGGPhhVo696hBye9P2ij8njgUHQKp853fgveD3+DaHTV4GOhk/UBsTD7V6gZyLgJ1XPK/&#10;f29PY612UEGyt66+K71t13TTmlrDOPUCcmETa9czWVB2ggV99jcM+EKmHAJanJvSek6QAkSfjHSr&#10;x8f7hwNdms1ic8qt1ZiJV8/W8ALSgrA07mgGLsoZwiScwKQVMUlb/tlam0f1cSXwm+7uLs3usMSx&#10;uDmiC364n6vfvTgu+fO75qbbugcFsXbq67sImfYb6GrW37ie3w/eh3AcFi4hO2Qb+fSeQ20stj31&#10;38siHmxTBYAxYvuPvuQZs8khWZgdVw/vOO19FHhOvAdi4oGgUfqFHkP4tVv4m/czEs906qYnuXxW&#10;ld1xLXzkLhQOSmvHTQknO2R0LrhP9n4UJocMx8wc6uOLCAxeamK5yN4Fyj2feA9fGhQr2fVAtQJC&#10;QEAsED4swqNWtUH+1WKJkAvX4DyIpR7y55NnYSViveS/tDijVrgddLlYr7AF4XtvvCQ3PvlRzeTP&#10;HEGXcWlDA20yEu4xRDsgo9mQzBkrjmX8lA7AfWcwE9tl/4SnT49eNr+1saqZHvYeWHqU6abNmcy1&#10;pMBnIkp674916T97rKIouE9ooEVLffT3NEkhm3TexwXuAbGTGUJpZdqZleGQMf2NdUWfAf62k6As&#10;0MJTwFWlX1AK9OlRJIXX0tPX9CV5ZGVhIy5DkXajVKaUoJE5b597UU+mjwvIWaD3cN0f2pRJV3Yh&#10;G+hqlJtXP5Ke7sq5/8gfz8qEI+U9eO+jZJH2mBzNHbLovSg/Q0blBo9+erK0P+Zc1zwOuBYGI8qK&#10;TU8abl821vpAzQXT8AJI3xydCcqNm5+qF1+rx+YF3MTvKBeeTMXl48vvStIoHn8OvguTS1GjqLqP&#10;bQScN8jem5zKO4m+Ek5M/nZhhOuBagXCbVPELBD0o64LWaAAvL/xg2dDI56E/CnXQHgJ4sFqgDQg&#10;FgYhQNAt7H2L+eSBbCkGHMv+y2GWg2Wyj4IS+9LcgXcC3IssmzFzH1x4somw+sMDrcalPrqE8Gi+&#10;XO/F3oPJPbt4L2eUi/0eBVEy12fJ//LinMx8uQcBxMJ+CjwD/UY7+e9RCbSnP6+bvoFsIfqbN28q&#10;2eMZcB7zBPQfygBrj/anH5iUxvol95v5BLwG+ppJU9svnN/WdU0CRumm0nH1MFwDGU+T+3v735J/&#10;+fx7x4rxZtJpLVtO39Pe2ZF+6eu8JdHBNi1lTjYQx1LRPvNezyq68uwYU8TJiUEjs3znbbOjgFxk&#10;RgYOKR7mG0jxLGWHNasMD9D1+5OA5yT2HI/HJBrvkdFpY0zcq22FLYS/sDEiQ9EWGQr1ajkC+tDb&#10;L7WCNkNO+gd6pHegWWLZTplYrG+VLSGf5fWvhtUP8Ag3thacJF8JJyZ/BjTCioWNlqXzGSh8Qs4M&#10;IC/8D813xASxFLzX5ZgNAblAWIB7e3/jBwJAnB+yPi75UwrYdW3ej3UDkBXnsCH4q6++qlZqY4Ox&#10;VuK9SswU4MIyZ5IX4mQQYkETD2bwe+EdrGCyQE2Vw4WteJ9s4vCWh7FQ96F29ILfQTb2XnymRspF&#10;xzaNR0A6qv2eEA9beXI91hJYMkEJsAkI5A/5ck3XvVygPyE01zH6FFL3fsc9kK2GhgatxInHYL0E&#10;GzayigEgSygLYuF+eakFVgnwybXICX/0eFsnyRKJmPa563eVcP3aZfn0o3ck2Nuy30d+0K7U/Wes&#10;EBpBTqvJdTVsrJu+NLJDTS48u4HuZt0E3XXuSWEt/EBgQG41X9Iyxy5y9wOPjJIKK9tJ6Rls0L0W&#10;6GvvOKwHcA/eYpfxpD6+8vaJSioALP9wdMDZrxcRgcCgs3jbUTgx+XsBiSC4AGG2rhoEwYBl4ELI&#10;CAvWlC6GMt8x2ee/FrH6SsqDTwai19p2geszkLk/seRayR8Xm+sfRf6VQBtAqJZgGdx4AVjxhILI&#10;xmAFKORK7nU+3q9hIUprkJ4XCbRKkS0zk8aq7W82ZFlebcxzYdnuGuIdV8vxYLVG/o4Gu45sE3ZR&#10;Gs+Wd1fjN/NGMU2Ol6shRo21hWKy1yKtE6scS9Ju1MGxeLhLJ+wAVrfrPi5wD6xZ+s51HOOBNncd&#10;AxxDcSArED1eAdfDQ2DNAta/lY+TAMMFj4ZkgdJoZn8CDQVw/+F2XR4AioiUT28/WdB/bOtJPX02&#10;oA8MDlSV52rg97QPi6ZGokOank3/nfS6XnAtVpoTC4/GBmUk06M1cVwE7wIhuFSxVwKhDhmORbTf&#10;/eOvVjCeede+gS7pG2qS9GjvgQnbk+A45A9fkSlICKaSLBJFQMnz6T/H8qX3u1rR399bsW5/JZwq&#10;+dcChMcCogQu4YR4sSoQZlx6BjvWHgSIi4O3wG/9v/MCsqCBISrIv9ZJImphYKUeh/x55mz8GfmD&#10;V1/6CyX4/vYb6gV4ScAL0m5ZTGfbhWtBwDw/7cC7U8+dQT1lSDsVN8Q30CaB3matLd/RdksHA6TD&#10;wEAYCZ/xe9qYNFAqTNr7sZ6AY9wjOdyz/z1zDcV8uTTv5saahpT4nrBVPj2s3yOo3MfVBi7wG0ia&#10;NnUdJ8X0KC/CDij/91yXdiGl9DTIn2sAjAbSg4djwX0FsLg8pZ6k63cucJ1EPLZf6ROZwAgYHmrT&#10;OvrE//kOhAfbNdvK/37VwPvTh3jCpCUj47Qx37vOPy6QEQy4hsbL5XAOC65qrKFDDn6q1CvXbnyi&#10;k77rG8ebsAX8DgOysemWdA/c1HkBiNpF4McFCmRqKS57d+ojYgo8Ih/MY+HFvPzyy2pIsgkTiSPI&#10;w1/+5V+qXP3whz/Uz69//et6PpVnr1y5ogYV/3dd/yh093QcWNFbC17AOoYwKGkAoZLXywMQd4Uw&#10;Af8HWFqcwwQM1hFAcxOvta43HWTdYwiLAY0gHgWXsJ0GeFaeg8FBPfbzIH8mSHPGoveSf3vTJzLY&#10;eVPefeMlTbmz3/tBLfj5uUnndesBbcocClaqdYfxsJhk9D7XSKhLVpbnNKaPN/LsOUZ06z2uM15M&#10;aZhKvx8bEVKD+R75cC0GqwQGBfLiOsZzEu5wHQPcD+VQSXEgdygH72A4DaA8+/u79wfL9u6S3st1&#10;biUwFno6miQZ6ZQ8FTgrKH8Ubmd7kyp81zt6QXug8DCICDtiHEHOrnOPC+7B8xeLeekPtOmELVk3&#10;LnL3g5AOe9iy/3F3b5tauScN6SA7nd0t0hO4LfnJgVOz8L3gmpmxQUkkY8oV/r6sBuYH8UTZVQ/e&#10;/MY3viG/9Vu/Je+///7+OSgE+BK5YOe5F198URUCxgtGLeFN2st73WqgfYKhvgPEXguqWv4IgdcS&#10;BQxCC8gdYGECSJNBQ+NhfTLosdhtmIdOhJTRejQUjQTZEme3RaFw4dF+nEtDIdxcBwGi0SALq1hc&#10;z2yBIoOgIMLzIv/y3r3PyJ88b7ZuZPX07Wvvq/XsH/gWhITIxnFd96Sgb/xpgEw68jzDgdYDC8/Y&#10;PH1mqqQKIBbs2H8XPIWnhnRod2K0yIbrXn4gO2T50Geu4xA3ZOY6BrCY/PMBXnBtBoBrYJwEPNfC&#10;0sT+YHn8pP6t9Xh2SJp9fW37Wmjox/T5ACuCO29reI3CW5XalT5kXPC+KCFrWLnOPQ64FvIfTwzL&#10;YLhdpg0Z1lpSgXMW1mMSHG6TvoFumZyc0PFa65jzw4Z02qijE2mWwlSgpiyd46A4HZZYckjGJ0oq&#10;R/QZgANInWZNAn+7+tcLZIMQLc/O+fxtlZ49h2Ocx/X5nvvRRnia8Ca/4xzvdauBEPnoWOYAsdeC&#10;cwn7ULeGwmPUDJmeLMraKnuzLsn21prcp2Tpvbvy6OF9efzooQKS+EzJ/TNDwCiXz5UcEH7In8ZC&#10;Gdh0QAYp2hLPhIGBQoHs2VTlOOTf1NSkHXQc8ifX2pvjz6RbItxhvgtKItSxb0W7wIRrOj6kIZ3l&#10;xVltH+rnPNI2KZMuypdB6oXrOfygD6jb4r8nzxMPtR/wCCwI99jFahBVZKBNrzM3N2M8lMNZSJXA&#10;c6PcXVYtz88x//deWKvedQyvjv5mMPkHxUlA/7e2NR/YADuXS6gMuc6vht6ebp3wp53nRkd045fu&#10;tpsylWcyvdz2HOtpv7XvUdE2yDyyjWGEzKNI/W1wXHB9rnfHjMFgKCCBaKvM+bbQPAqcx563A8FG&#10;6ent1CjAccneD4qiJXL9TrI+LqaWy5+l6YiEIn1SGi0or1hDFp5gLiNfyMjc/ITx9Ja138miIV3U&#10;1a/PG8i9rvvYXtyX01pxLuQf6GlWkiHDBRKxYPEL5Mgx4t2kFxKTJkOBAcKm7f0dNw05dUjb7U/U&#10;esb6HB5q183Ri6mQlDLhcpXL7MihgQGpWKUBQbiEzAXq+aCFj0P+6yuLmsdtCZQBTUilteGShn2O&#10;In/OBd420vRQ0y60CWRMmxSZLDbvz7sXUmHdMPvJk0fG9Xd7QpDuSLhXr819CDFwbf4mBk382R7z&#10;wrWVJ7/LJQbkc19q7lGAtLBOXMcQXjw01zHAs5MC6lIcACvJNXl2UjBftLQydWCwUDMGuXCdXw2Q&#10;4scfvqtjAePAtr8fhIX6+3r0nfCA8ZqRw1qVfC0gRASZscKW0AxrIGpZYQvYVnNiPqhrJoLhQZ1r&#10;wHp1jaN6Yb16+pLPdCYuEwsnt/aLk1FJ5aIyMTlqxsljNUZoA0v64NHjRzJmjK6Hjw8XRiOWvrWz&#10;4uzX5w3aaWCgTxdteZ+5Fpw5+TNoB3sanYJeDeTEM1HaeO1989mnK2RfefEb0t1y9UD4hIGUig0e&#10;In9SA/EiECrSEl0C5wJhKVw2hKLeRV6zU6NOC9s+p4tkTwKuqQrTKMvhYKd55sOxX+q+F78M+bAr&#10;27/4rX+6r4SKqQFZcJRt4DlDfU2HlBX3S0T7DpAximAk1KmL0IZD3TI+mhFKRLB+gDaExPzrOCwg&#10;DwjcdQzgDldKD4UQQ4FeuXblY+lob1UPwYYGXQOlVjCgmltuH5hAgxDu3T/+dSG0XDZrFHj0QHsC&#10;2pqFe93ttyUYHNJ3oH1Pk/DpBybom1tuSKpolHqNNfABimFmdViaWq9K5MtNT1BmJ7Xy6XebyWZJ&#10;39teYHppxEnoTnxp2efHQ8aT6TVkP6YeM0TvJ3uLciitoJkyftL34sHDLZ3w9vbpRQDt1tPTpUrL&#10;9dxH4czJn0YPDrQeEvha0N1yRT586/taClkLohkr9NMPXpeGy+/o3/Y8CCqXipjBcpCkW1tZ9EQd&#10;kfI+u37hqwSEm3ijPnswWDFW7QK1dYpZY21kIlLKhmUsa6z1XEQmjdVOfJd0T8ia9E8vsdr4eyWL&#10;sBogkOGhLqeiYlEPngPnsfagt+36/u9GQu3OezK5mzUegf97PLS56YM1aTbXV3ShGcd5DsA1uQab&#10;A3UaZT2aG5aZCfOOK/NyZ29HLTCeFaVMH3mf14J72Mkv13EsOLtuwd6zlBySS++/Jb2dTRLo75bY&#10;cEQHN+FByMpLMC5wnOSHlbXpAwOFUrnJVML5m1qBUmq4cVX7nWcdywQlGuyRaCSkhE97nBbhcx2I&#10;bWZmSqIjA7rL1fqddI3xe/ZFzkphclCC0U4ZGhrUEOtphHTwAqkqGQoPyECoWWvzl0rFiv0yOlaS&#10;0kzoMNF7gGWfzkfNdcqpwEeRPd8TDcCjSiYT5vrlvW2PIn6AIYAnclLD4rQB+Xd2th0IT9aKMyd/&#10;Yve9HTc0h518ZgpcJQzhjAy1SXSwxYDa9h2SinRrKVo/2VjYAc7A8VujpMwVs89qpFvcvn1biYXF&#10;WFifLmF0ATeWcgL8FoGvZHlWAzXRseDIi2ZDF+YumNtgXmB7a10zZxYXZmR6siClXEL/T6mFudkJ&#10;mRw3RGa+o+QCpR3YCCQX75dSakgmjCKxSoSYPF7PiLG4C6YN/M8AoWQS4QM5/KDcbhmtMGn/b8H/&#10;2RsWovd+D6gKee9uuUiXRT4dO+CJeUHVT8Je9r70HZPgM6WYlqNIxEIVCY+2qzRXAO7e3ZWJLxem&#10;Aa7PxGopU14Ax/8h2WBfi+QSg1ppNTjQJl3tTTJoFMPs9IRsGdKlgJkdTDbDx5829+ARGSelAwOv&#10;HkBuEMf4+Jg03rom2UxaJ/cqvdtxYAmfWPaAGWeQ9/rd2ggfbGhZ5H7pNJ46io7CZyclfH4P0WZz&#10;aensbpJkrluWtg+GmdZ3C4bE3KRKm8USgXL65ZcZPrmxkIwkhmR6ZlLDnYyrSmSPgUDbY9AFgwGj&#10;dAZlbCKr8fzR8fQhJX8UWET14EFt2yeeF1xeaq14waZxWmAh88nEKX+z2IVMC1xq4rZk7VhXrTwb&#10;/kA1KW49HYAAeoHblQh37w9+O1D9ILYc7D1eeAjiGf+y5IB3MJCRQufbCWG/YB4FLH9CErwTWUe8&#10;t//6zxs6Ef746MJgPD+lBVxtT/bPNKuIfd9DmGzYz6f/+6ghVy9h0b5Dvbec1+e7VLjzwLyBF8yN&#10;7O1WDvlAZEeFfFA6/jmJzpbragzY73jmlluXD7xLOcOmXNyO0GIhOWCUQrsOJMh5cWny0EDBMjzO&#10;wGd83LtHmuiaLC1PqZX5+Y/vn4oscQ3AOMzl09IfaJHi9GDNZM95q7tJyZT6tEqmLRjnGg+1ArIH&#10;hEhG4lHp7m+WRKFb5wpczwDYczeRLpeQdrWhKgA2PjJeAJa9i+SRc4DBxnOQWRgKBQzh98vEZP7L&#10;dj/Yp7t3ViRfjB/6vhI++5yFhukLZf3T1pRodj1vNRxp+SNYWI6AAW8bmQFPI9MICAsdjWKAMJm8&#10;Q2nwCSIRo1QGO8tbDhptnTNaHJRMZ7MlISAsUkwGpN94CNNFwiMRjUMDBieVJLEWCfUw2LFiARPI&#10;DGDIf2qivFLVPjvPfPXqVX1m1iUgDH5BPQo0KhkWduKX32M9nMagPU9MG+uWlb8F4zFMFqK6zoB2&#10;hAzxwlykTUgKT83/PW0/XsocaAO8FapC+s/V802/hPrcK1z5bqCrQabG8+oFPXr4QJWZ99oYHZXm&#10;A5BHSid7r40cdDRfO/Ad70Iapfc7vAM8D/t/3iufHjHyvCcNDTecRLGzt6IWrGsAHgXGxtLyzKHr&#10;/eSnte2P6wLyuLOzJSnzzIOhFplcDGupBBex+gHhL28lJJHtlr7BdjXuCMUg765xUCsIW7GWhHBO&#10;31CzjM8HdUetWhQR5yxuJM0Yc6/VQCljvGFg8u4WcBHHMUaz2bSEI0NGSQRlbWPuyB2tLB4+3jLE&#10;2eQ85gLX29xa1Iwg/zM+LxDOzBiP3/W81XCmYR8Gcq1g5SqlDuyABAxYMl1QAFiJ04a8yHYpfVkW&#10;gTASi2fYFrHDuPKQNVk9LBhiZR1ZIggJnkyt+/d6AfEwb0Ajcx0mzBBwntf1vhcNEKS/VgwZQdub&#10;64Z0i9LWdFWGWcBj2pJ2pr0B7Tz3ZSE3LyaNkt7Z3jxwD8Jt/vMA16G+jDfzyQtCSoT77P8h6bHM&#10;kOnTbkmODEg2HZWbNy4bI+OzQ7ICmDeYzD9bmAbIovFuogMoS+0tWMdztdy+csA7GM8EjWc3r7Hn&#10;SsWxVtdmlST9g68SsPh3jVczOzfmvB74+c9rC/nYd8YQYXJvINwoq1+Wqq4GiBWwQGsw1ChtHU26&#10;7uCkZM/vAUZfc3ODDPJMeynnM3hhn6eMoqxsZ4wSG1YSw9Oj3YC/LRmL3A+jk3MZ3339XTI+kVWi&#10;d7VvLbjZcFWVgOtYJTx+ghdYfk4/vM991uB+KG8ME9dzVsOZkj/ZHuS2EyeGsFORLgUhhaCxCAFp&#10;m/FIj8SCnRrHtgOyHkAkxM6996ZxLPExqQhxu4S4GrBoWEVJQ3MthI8FagxE7/0uIrCUeHaIw3+M&#10;CTyWyXu/2zXWZKmQkptXP5RcKigT+ajMjMa0fDSLwOgjrC17Pn8nTd+5+gSSpZ59pbkAiNtOQruA&#10;MiATiTkC5gxiyEm0V8ZHU7K8OCPD4T6VF67PvfgNK5jnxp5lWvH9jSsf7s93AOZJGm9+cuCcaKBd&#10;iaW9vbmitfjoSW01/rFSkRmNRzs8CC9+/JOjEwnoPyp+jiTC0hto0AVXLkJ1gfLJ1NyJZ3oMOd9S&#10;knbJdz2gjQh/Foo56e1vk6FoU80eB+ftPCzJ5t2iFEbLFUtpK8aUFzZtFxBZYNyirAhDUyKBeL2r&#10;LY+LTC4mq+uHPbOjsHtnVcM/o6PmnXY3ZHtnQyYmx9Uj2NhcE2poLS6W1wZsbFBwEJnYUA9le3tL&#10;35t3I5ONz1rkygWuQ5rncZXfmZI/MdIxY6nbgXZWoByBfwcrhBWSRqCwErAc/MJcK/gtE8bE/iE8&#10;gFBSoAll4L3vRQIEz7yF6xhtg6Xl/56YKkvNURiEzqjlT3XP9bVlCQ0dXIy1ZQTblboIIG0UvyVm&#10;L/huONBSUTGA9HCPrkFwHWNPAVYlk1KLYsiN9Or/L1/6kRbMs/ckLNjZcuPAb1NGgdi0V0Boioly&#10;SgivrFUmgfGJgg5U1yAExN3v39+Tre1l2TWWGBNw1cIOwG/90+bMUXX3tWhJhbUaM3QA500vhqWl&#10;/apEY0a5zs9pWBbSdsl1rSDc1dnVLgNDLTI2F9SJ4VqfaWnbeHjGkJidm9J28pO9HxgkeNssysSq&#10;ZZxBkhAkn8Xi6ZL/5vaCUSjPCvidBrgW/f/k6e5+JhGTxaRjkjjw9PM7cvf+hvEyF9WjvP9wS/bu&#10;mrE0PWrkrCjLZMTd25JMplxuh3C6X97A7u6OdHW3H/vZXyA+T2obGhfrgMYnTkmjo6nsBJCd3IUw&#10;mOCF9Ij902EIrFeALTY3V/eLgp0luAclib33Zvk778TzQf5+gT4OuCaCSTvRLpAB92BjEuYEGGSs&#10;zkQ5uKzt8wT3x1qij1zHKpUO5r0Y7P7v1Zr1KRIm2SvtR0yapy0R7QfkzZyCSzEAFAdZSK5jgDkh&#10;SN7/PYsG7+6tGwX2SCbHixIJ9mi55MzIoM4rUTupq+2m8RSfPTMhn4X5WUM2nRUzJhhchWLmgIXG&#10;3/eNRbe7t2PGj/GMzCB2/bYqvihfc3ZuWtq7GiRV6NYJUBeR+gEBs63hxHxI+owyRc4JTblkt1Yg&#10;w1xjemZaItEhud3yiSxsxjVE43oGC56F596+X5TSREyzhSBrS+p+MEZ4bzgGT6KltVFS6ahasYuL&#10;82rV2rb24v590i7vnBpZ339oPPtw/6ld7yyAp2HbA7ljLMJFeBd75pjrN7Vg3/KHEABxYjoGlxOS&#10;VyE3N6YjEQ5uCjmgIIijEwPHIqbmCJoaQDrE2TvamiTY3yxhM5Ajgy0a8snGejS2y6DDYqessD91&#10;s16wScWdvYMTg0zO8owI2mmRvwVtQNwRRcknAkyH8DcuKsqUNsB6wTuwz+F9vrMGCpk5EJdiRogq&#10;1coh48O/rgG5oD+9hdxIX00YK7oSgUcHmzV04zqGtU45Y9cxgMXv2iwecD/meVwyszaXk898O5nx&#10;7LQ9ckzJgHGjFCZGs5Ic7tM5B9JAU6mk1vCpRAB8f//BszjvvLGoSV3c3ikv/z8OGNC9fW0SiXfK&#10;6HRANu7Vbk2DcLxVevtbdVtDQjEnte5R+sPDUenqaTYKqE83Vqll1S/KJ2m8+6mZMWMg7u17xpbk&#10;vcBgxIrt7esxRB+T+YVxzbjxK93N7UUdv17St4CLsrlU3eWLK4F7t7U3ydPP6k+VPA8ge7n8s3Ll&#10;ZTkuF9FMZ9LHWtxlcaZhHy+yqUhFN39zoQwmGWcNsORZ2FWI90s82CGxQJvufdvffl0x0HVT00LB&#10;yFC7dLVclcBgv4ZmAG4zVScRaoSOQm1+YT9PMDAJwTD3QMU/Vh4zCFAaKFieEZJytdtxgfWGUnYd&#10;Q2m75iwYtJS28H/P86FIvCmePC+lpRMjQRkJ90khGZCpYlSWJlM6B0MYxtXXZBlh1R+l8Ol3FABE&#10;71cu/C4ePlwkDfnZWZ2sux0hJHZ8cg0OCwgiZSzZBWORMhiPYyXi/jOZHIn1S3PHp/t7C9cClMLq&#10;bkrr4Dfcuqqyc1Ky5/cYcYQWrl2/pmNmZmbSkLm7cifPgPW/dS8v4zNRicXLxfQssXuBHNGuEBUG&#10;Uv9Ar7Hsb8na+pyzbfygfZeWKm/hiqG1tDx9rH5wIRoLyN7d41vQZwnecXpmfP/dUX7WAB8KDqoX&#10;5PpdLTg38h+J9J3Ywq+EzHCvPPZYpQBPxOYEP2/yd4F5BBQCISRSUYntsZoYT4HJMMJsx1UI/I7y&#10;sF5L3Qu7+M3/PWEsiMX1Pc941PNwjFRNJrfGRvOSy8RlrMAiNSb6u3VugP4n5IMHWMljAFjkGApt&#10;ty5JyCj4m5ffka7mK/p7VhJjGPh/o3n8a/POZzsKKMhlXw0fPxiAhAcqhYWOwvRMUQLGgEnkemRu&#10;PVaTNW0xuxqV7oFbEgwN6PoDSM8lS/UAL7S7t1OC0Q4Zmw3qIrBQtE+NEFAaTxx4hvW7GckWybFP&#10;y94dY2V6wr1+wkcZ4CGGw0EpFFO6gIoY93FIGot2bt6tACBAwj+ffeH+bb2YmilUlYHnifXNJZ2T&#10;ouIroVdL/mwu5Dq/Vpwb+YcG3GUETgPUlfni84O1Ywg/IagnIX8IGtKDkCFmwjlYzfVMHmNRUV2U&#10;FcM2nu46D0vMgkHOeRAxXgK17Lk/1+J4pTkWC44TcuLd/ccYPITBXEQOERLe837HeSgmrDjv95XA&#10;+XZ1NH8DnocUUxR0MReX8ezhLSgt2OzGKod333xJaxFN5kLyF3/6r/U7woaulceEfH78ee1lOCyG&#10;hgzxVcnKqQcoiJm5onT3NclIurOuFbacR9G0rr5b0tfXa4yDJZU1+twlM7WA32NgdPe0S8/gLfUg&#10;UEDeZ9q8l5M7d3eUwB8+viNjxrJPZY2y3ljT7yB7Pr1kDyChkXhMs6TyRtHfe7C+P8F5UqucdiyW&#10;MhUn2Xmviami87f1Ao8skYo4j10E2Pa894CNYoz3a9odbrhv/u86v1a8wMC0sIMVuAbKSUCZ4mI2&#10;piikIzIS7jo1ZcCm2N6QBGAi+yTkz4DBeob0EHwdGEboGIjEI7HOCeNYxUAMndgrBG9JnOsQ5mGl&#10;MWWi2d/3ww8/1N+xuw//pxP5Hde0A73SYCeUw7wCv4GQKX2ApUUhOq6B5UY/8nu+87aHBcqrEpFz&#10;PX7v/Y724x397VsJPAPt4TqGXOUzMZ2YdfUjoPy13e2MTxZgESaiRhDk71p5rCGftfrWX3AuynRx&#10;+fBq3nrAoMS6LY2mZDDYqqtlaw3pQMAoh2ShW/oG2oy8jagcVOr/WsBvNR6cTplrtkss06Vll127&#10;bnH/jbtZmZyLGYU1qiQP7LixQPbxoinZHItFZShoPJHJnOzsLh/LG6oVZMhQTA959ZM/32EN0/au&#10;39YD5g+aW26d6bucBh4+LoeP6d9UKn6sej5evMAEpZ2whTCALfEAbJkHwGQggBQB8XXOxyKGLBEO&#10;LFYE0JKma9BBJOl48FTIH0IYHuo8dB8I67jkj+WN5ewfBH5YpcCAwRUlhg+h0GbMOfAMWMEQNm0J&#10;abN7Dzv3oAAoF/0v/sW/0B1/cOdQHHzHdnwQKH0CIVfK4KCdAUoD8qcv6RPuSTYPCoK+5VxL3jxb&#10;JSKnT/3fYXmxvRzPQrvw3v5zvEA4ITDXMdqqt4s6O0OGzPtlqhBWcvf2J+Tu/b8XrE6mzPSm73uV&#10;o9W5usifPuvp7Ti21X//4YakM1El/PzE4H5KpteirgR2uQqNtElvf4exmHMqN7Yv/X1cC/gd2Xms&#10;pu8baJXsWH/Fqp2UWZicH5bJ2ZQhO9Ind5XY6RuvbEOwyCtlrGMjIVUOd+6tKUGe1KqvB6vrc8op&#10;fvIHcMze3ZNZvxZ9/Z2nNol8FqDNJ42nQ1tA/vfuG6V3wrDXqYR9IBMGE0JEnJl4NaQBmUFcTPqg&#10;HAjFoDyYPAwOdEos0qdzAanhfp3ETUd7JAPMAM+M9OpqT4q9sUiMlb2kDjIZPFuKKREAJgajhvyx&#10;OL0CTGjDPhNk6Bo0lQB5QeL2eg8fPpBcaliWFig/vGGE7p5mQ3F9/6Dxg9RY63qjDEgV5f1JEWXz&#10;GRQTC7EYaHQse3vafT5ZoQyZvvXWW+ppvPLKK/p/vAbasRpZcJz2x9qHvLkvngiKhftBOigt3oFz&#10;UFLefoVMeW7AdYgXk9KKIcDEMAoSxc/3hItoE5Qcn97rWCAPtCt/c20WAd6/d1erjtK+IWP9DvU2&#10;ae2dxYmkxvhR7hZZY/2zEtlL/IA9IZ4+ri0sBex7+ev1HwVI7869VSkUTZ/13NR4eS2LriDgnYd5&#10;mVsblvBIu3R2tZl7l3e5cvVZraAt6a/h4bC0d9/Ucgr+5+HeLPaidMLkvLEUP7ujsugdK3zSX4xX&#10;2sTKJ/IxNV167tYwyjmTTSqnuBTA2PiY3DVKyfXbelAoJnRex3XsIoB+SKcTOmbh06WV2gvSVcKZ&#10;xvwpscxOVI8fPzIkzE5U7gVRfE/VSu+AHssEpOXmhzJolMJ3vvHHEuhqkKHuW/Lemy/p4h5L/iiD&#10;8GCHEhDWMwKMBUxdHwQboYZ0XQOoErCiUFR2gLDylf1XISDIB3LSVcuZkJZuHismZYrFGUvzcu/u&#10;HVUKXgXgAkoBsscyx1qHNBl0eARY4HxPrB/FhfXPvMGbb76pioL35P8oKdfz1wq8BQY594PMUQoo&#10;HeY5UDIoTjyFSp6HBcdJ+UUR8Kz8Bq+D96IvUEKEk7h2pZAThEwbQEzIw507u7K6PC+zxtoZK8Ql&#10;nwpq+IcJY1vTyWJnZUJ/77quCzxLOVPiaGLD2trYmtcKktF4p5SmBpVMvQRbCdS1yY72SSDcLpHh&#10;4P46EFf71Qp+T38NBfuNIumQ8bngoTUBxPPnVkdkeiEpD59sydp6OUfcyjLgb/qM0NBIPCLZnBlL&#10;i+OaY7+5tWD6bFT7CeVid7N6nnjy2Z5O8LrInzaZmz/5ZC0L/DLZYeexiwBklf6A/LPZjNy5e3KF&#10;d6bkz+rQDNbaJPV5klomQHP7DaZL5To9oJAIHCoOdvnD16Xx+gfS1XxZOho/LW/k8r1vSCp8sOAY&#10;Vl8hHT1074aGhn0hh0CxtCEnCBdyg6BQCli8hKsgK0JYKBGID6Lyk7/3vhbWKrX1+LUOUXFYK2mG&#10;jAueiAVkfsYM/O1NeWSEtZJi4F4AK4w0TBQQz0QYCO+AOQWsd96BTZ5RFC6COAkYSACrknbCwqDd&#10;sBZd51eCvQ6wHgPKjJXDeDMs0+c9rOfB++M9onz8cw4AYgc/+9lPVaaePn0sTx/dl8+fPpK1edMH&#10;KzN1kT/notgCgb5DcVMIf2dvSYLGGOnquynz6+V891rCOeTqUxL5+s1PjCwlTxzOAbQ9mT5NLQ0y&#10;nOzYn7C19+Tvld20zK4kzLvc10laDAuvV8rfXAeyb2i4LoVS0rzj8v7krPf9IZmHjyhBUF7UCemy&#10;Yvk8Qz1+8Ez5Ylq9S5cCoLT3SfLdAYrv08uXnut7HoVlY+kzHgn53L13vMwzP/YnfO0Acw2W48Ju&#10;Zu4izdMCBbrGCknffT9XSxbBh3gIkdBotcL+phbyrwUoB8oIzJaGdUFaITkkObagNBYXe+KuLi9q&#10;jX+7T69VBNzbgu8hEax+lBREaS11rEG8AEibQX4SsjlPWI8BDwGPhpAD1j/KGUHnXVCGKAYro95+&#10;Pilo0+FYWGPZLPIaTgwai7pNppciVclewzmGeOfXYzKc6pKBQKd6iycN59B3KA3y7wcCHRLPdBpy&#10;LxdMs/dc2UnL/EpKHjxZl9n5GfVuvXKDYqMWfyaTlkg0KLl8QrZ2FusijLv316VQLKccT01NGqUy&#10;7zzvvEDxtcmpCVVIfvLn/SkffVJC7Oxq1rkc17HnjXy+vLsgRtn45OlkOb1A3BmiwwrGZYc0sdAI&#10;P0AuhASw0nDfIR6sYggSokFYsdzoAAYpgucdXI8fP5SSYxn+aQJre3L8YM13nod3gTR5ZgjST/BH&#10;4bTJ3wXrMQBi23hFpDUWUgFJDffpRu4zRjFsGUuOuDjt61UGgOdj0PO+CIWdIKYP7QSzVQp+krmo&#10;sJYyJGrnKugLFAMeEARL/zDgUfLVFALHOQ8SQ9kgD0zGNzc3SnPbTekfKtebX9pKHLCoK4Fzpoxy&#10;6B1okoHBXiVG2vekCpf+Sxpvoa2zQXJj/fsrfsH6nYwsb2Xk/pMlrZGDBexNRuBvCoexEI1J7LFx&#10;89s7q0qGx7Vk+R2phVOGcBnjW1sbz9Uq5t5ku1Sy/mm/k1r/ZDAR5nMde97Y3CzzLuHDtVNSxMcK&#10;+0A6uJYIBULPoCJ+zGDl4RiwhCni8RGdyGMnqshAi8Zsw/3NEhtqlUS4U7KxXi0nTJ2WiVxQV/dS&#10;f4VJXMInpPpRIkBr+BuShyTJ7HgGYwWZY7NfbitoiQBiIGTCwGCCEfKHBAHak5AKQGD4v9Wo9u/y&#10;RNrwPvnvbJ8++dcK3pk6OZTEYOP05HC/rpaen50U9smlFDaWHgRgn9eC+DnvQ3+gyG0WEW0CgSJM&#10;lrhOSl7nCZ4ZWUPGUHKshbCKAUXB30z4Y9DQj0yWQ/r0Mb/nXelj9svtHrgt08sR2bp/uPa8tbRZ&#10;6DQ+FzLEfFOzX04618L98WowpOKJEa3pk5808vUgZ+5nDIN7OVndycruwylj7RoDwLyv7V9Af3MN&#10;Yr/d3WQMGcW1t3wm5Mw15+amdUxRtXJ5eea5KQFCdGRHuax/vltcnDmR9Q/xF0sp57HnCTxTwq+M&#10;5Q1jDLrOOQ7OZZHX8uLsfu42IFVP4bF+vYDQ2bwF0mNFJ5O6ZPrgRVDzJR/vk5wBlR9Hhjqku6s8&#10;WYlFZ8kAwocA8VoY/Jb87cC3E8NYmMT8CTXYiU6IkTCEJdON9RUlXy8pP0/YdkIxjKYHdZ9am15K&#10;O/C+vIfNwLHKgPfBU4BIyrHkcSVL9kDgt4STaBdIkuMu4rqooF+9cJ3jAufSVsOmDTu7GzUjhzIK&#10;I+ku6elvlL6BLpUh6gLVc10XaFNkDRnt6m2W0ZmApl6SpQPZ33+8JBNTJb2X17KnD5HTbC4jQ0NG&#10;+edGZHt36VTivrUAizqZKu9fOzMzrR6B67yzBit6p42hx3O4yB+DYHWtthISLqBcBgPdz025VcLE&#10;ZEHfDTlNJo+3cYsL50L+M1OjFYt8nRQzxltYX106cD/IC2Jj4GAd4o24BmMloGG9YZ+LRv4WKADS&#10;Hynt6h8MTBojLFj5WMBkP7HQDHLHI4BcvHFiSzT8lvaj3Tif1FBCg34v4aRE+F8DaCNr4VNSAy+E&#10;fqGd792/KzsPJowlm1HPGWue762Cpo9QxjduXlNr9M5zrj0DIT76chMT3mFjc/HMSJLrekG2z/bu&#10;immrvNPq92Jnb/3Yz8XvBgM9Fyrfn2fa2l7T8afZPuunF5Y6F/IfL2XVemcjDSx6vAAbxoHAXMRW&#10;K/AIdrbWD9yPRsLKZzBB4mhN1+CshK8K+RP6Ggl1GaE/ekBYEKYDEBJKAQsUT4G8fUImKAaEjHMg&#10;IC8Z8R1KFA8Dr4hPfoOSJeT3VfMUzhK0IaE22hcPFEvVtmcl0L5jY6NG7iIyEg9pCOIkMfuzANlB&#10;1NPnHXX+7xRyzQHvqJujP9qSR493jXcxZtqiKLNzs9ouKEc+qxE/wNtdXJ46Vrvxm8jwoK7ncB1/&#10;HqDNx8fxBtcNL62eqjycC/lDIE+NJcOmIBDV/bt3jPWwp2WYmUwt5hLOxTu1oJQe0kwZ7/0QTASG&#10;QXUa5E/+PpOxrvs/T6BAM8nIoQFQLxhUDC5IivACipPJYuLmlKNgtTDtadsDQGZYq/yO35CdQ5LA&#10;+++/r1Yuv3e17S8rsPKRGRbgoQxpV297ucBxZLW19basrs1ouuFFInsXUEiLS9NfLuQ8ftiJOkDU&#10;ot80hhvbZ+JtstoYWayF5I9CPp89dkhsbn5M51Bcx54HWGcxOlpekJnOJE+X/LGSIUcGKzFvrDms&#10;QfLI+cTCw4LBOsRtRcAJAwBS9DifmCi/B1iHpO/xibsL0FpYhgCXEdDBrAYGkD+TvHgCLpI7Crl4&#10;v056WuJn0pecckiJAUb2Cw3nGrCV4Cf/makxXVjmuv/zBCudp8yzuQbAaYK+YrCjFGgX2hSZsHME&#10;kD/tjUKgzfgkrIQVRl8QdvJmj2EVE/umnb+q4SOUIe/OuODdUH7VrHuAwtRsspGIJFPlzUsuOuG7&#10;wKb0hAEZ36XRvJKUfQ+s1fsPNs3nHQ3XTBtLftRY8ru7hA23lQ/gABIpVpaXZGZy1HDAiGRGAro2&#10;hnNcclgr9oxSOm7ohrh/V3er89jzwN6ddU1OoZ1HR7MXz/InB9sKtx34TFIRtwQQvO0YS/4MIKsQ&#10;woEu3dyDHZoIDwEmdgvJAc2yiQfbFeH+Jgn1NSp6O65LX/t1abn1sbFQ23XSEoWEIiItEMKCiEhb&#10;rZdgvOQPivn0icNTZ4FUtEfb0iv45wkUgm0vjAiInolj5hcgRdrdzi0gG7Ql5EffcAyhJvxE37Eb&#10;GovxIFRIBbm4SIqBZ+G5kAvkC+WFp+SdmK0E3pvftre3GiIsfVkj56tH+F4Qh88X0tpPKH7aCK+e&#10;0MTK6ooqR2s0AIh+tJiR4GCnpGIDuvfDwnhCK7R6w78sAJ2Znjgka/WAfpmcKjmfuxb09LY7vz9v&#10;QPSk7zK+aFfa3HXecXEuYZ+11SVZXV7QzT8AoR5W5RGuefL4kcTClXeEAoNdDfLJB6/rBiGdTZcP&#10;HIuHOnXVp031RBGhBFA4DLrj7OKFC4pVa8m/kD19q58sptvX3tc01nBf5S0LK4H2So0EdYBZoWdz&#10;aKyme/fKnpV3QJwnuDeEgGLCIsaLpA4QFjLeJZ4C53mJ07Y1igKiZcKZcBOKwWZv4VHSN/ze1W+n&#10;DZ6DgYe3wnOQbmfXs3jJ3QXegzAGu2NFogFdPPRVtPAJn+zH45/s6h6z1JVnrgdSt3LG59271A7a&#10;kLnpcU3xJi05ETYKPR/SEGUtBhSb7ceCPSeSX347MhJTK971TtUwMNh1ISZ9d/ZWVObwlKj46jrn&#10;JDgX8u/vatQVrggAtVnI/AFM/FL2gb+PEoxg72157eVvytuv/aVuAeg9lgh3H6hSiQIgVIXHwQA8&#10;LvkTzrKElE+7Nyk/CSD/jsZPpOHyO9JolIDrnKPAmojx0cK+wDMQo0MdWu9oIh+RfGpI0omg5I3i&#10;Ys4CIrpvzvEOkvMGg5JQEIRKrJs2pgyH9dpwbTnPT7D8zboSlAneAiFFCJlwEjn9WONcj+vajCRX&#10;v9YCG85B8aBweCbu7SX2SkDesDoj0bB5t5hsbM5rCMQ18C4iIPrtnSUt6Da/MC33H+xqbv/KyrK2&#10;DX1TVup3ZGtzQ6YmR42MhSSbGJJSOqjWPEkdjPVaiL4S8mzWs1U2EI4L5iOO2/bjE1njOeSdx84T&#10;d++X9/UgTDg6drob14MzJ38s8YHuRmcn1wq2cbzx6dvy8buvGvI/OPGaNi7kz3zkT2yZ8AKDsd6K&#10;ngCCwfIsk/8XRrgPKpx6oVZ6tLxBydxY7MvPEWm/9YkEuhvkw3d+4PzdURgJtiuhW2HfWF+VUTMA&#10;/eeREYTSRdkQQktEeiUxHJCpidKB3583EGr6ya7YRHlBnMwrMJfEvAJ9h7fAnFSl8Ap9hLKAoOk3&#10;+1uK4qEcqk32oyiYqyI8iKHAGgmeB9lx3c8F7o/yCgz1aWG04042njfYK5fN53O5cp0l+gAF67Xo&#10;75j+mZkZl2QsJPFov6SHe2XKGBds3H8a2XouYBCSIWhl5TjgPQhLud67GvDSup9z6AfFRYluNWiM&#10;N3UWMvUCJGdrqzAYmdQlXos1heWDhcVxwiDE03FDsLywjmxKJdYWwCqg4RmIWN4a9zd/U6bXrsp1&#10;dXY13Lr6rnS3XJXmGx9JMXlwC79cKqwKxkv+xJ0hC0DIwDXojwLWHpOSEAskkI6frD4RA6Thyrty&#10;+YPXzbu8p/MbhHuabnyg37MPset3lUA7JoxLbQWdgTpqBH3RDBrX+X7wPCgErDQK66VjfZJNho0n&#10;kZWlRchy5wABnDYgfMJA3MN13IL7cw5xZTJokD8InclmZBJrn/4ixOcna/oOA4Df05/ILb+x4FrM&#10;UaCEuFctsXsLrs2zUXAtFA7I7PyoTty6BtjzBISxub0kC4tT8uDhriwtz5uxO67tATnyDoxZrGTK&#10;NyzMTctoPmlkIWRIvk/GjZdNogOW/HHH7nHAvUL9rfqMfpmoFbwbFQYoUudqm2ro6W17rl4bRgTz&#10;YchnNnc8JVYNdVv+hFgQfgYLgwuSp6EBlhtAWwGsLmqX97TflGIqoJZndqRXMrEeXZ1Lvf5kuEu3&#10;7WPf1ni4Uy1awP85t7ySt1tLKEOSxA9ZK2CVST5DGYcf7xf/4pMwAmTAM0IyfnKvBlvqeJ/8zUBw&#10;CWmtgGzT5l3ff/NlfSf+T3jm1Ze+IZfeeUWuXHrT+btKIExWMmTvFfREpLzTlev8WkF7YtGVC9AF&#10;JRsPGLfeKIWxvGwbN99WevQOsuOAyVLa9yTX4rcohcHBAZmcLkqC/QAMEQ8MGHlJlwus1WO9HwXk&#10;ALlm/kLXOYSHZHq2dOHj+JDX3PzMQaI3induZkLSyahk4kHJJwMaJmQ1PSHZk8rQaWHSPBNzha6+&#10;rxWEp44buw+G+p+rQr97b2OfQ+fmx53nnBRnHvZ5+uSxIfiDZZhrAUIIGbHlH+4lQDh1zsBYzYC1&#10;AfHhgFoykIldWEOuNYMWzwNF4CL4owD5490w6NmLgPLMrmesFbxL35fZST1t13RSi+/LZJvST/9v&#10;jkLJKNK11XJ8HGCpu0I+pwGenbbnOfESYkYBU3RuarIoK8uLsrtzeHXxUYCAyJahnV3H6wEhm+nZ&#10;sUNC/fjJjgSGetU75T4nUQL81lYZxWPBGptbOHzPi4r1jQX16JubbqtxtaQLLLOH9kS4aGCcF7LG&#10;cnf0e61A6Y2O5ZztUg2FQsJ4Tc+nyBsT1el0uST4xmZ59zTXeSfFmZP/o0cPJXdGRdEgpgljlRLq&#10;sfeDsAn7MHAhf+K/XmKvBYSyLPlTUROvxXX/WsFzRvqbpOn6B/L697+t5E9K2+vf/4688YNvS7iv&#10;yfm7SkgaT+SusUQRcCy6SLBPLXbXuWcF3ok0PTbP9w+6owBh0z82RHhcqCX7gEm9wwODzJTGxltK&#10;2Ch/QpvHUQCEkwh/4mHY++IB9PQcf/vH8wYrhXP5nBJhItrr7MuLCOSL6rZY795+rwfISKlUOFbW&#10;z+r6jEw8p0nf3b1VNTIg/0Qi5pTx08CZk/+D+/e0/gxWOta6nSTywyUA1UDcnHr43vsR6sH6Z/AS&#10;ljoO+TO7jrvFNXZ3t43Fe7IJXxcgf3Ymy8UMORm4znEBLyHhSfHEjR8JdjrPPWvoswwPHBp0R4FY&#10;O6TsOlYPiOWXKix6GTbeIKEl68ERN2VCth4FgHIi48c/L0G7U2NmY2vh0H0vIlBSn376ib4PlvRx&#10;x9p5g+cks8/r4daLsoFw71iWMyG94VjAeewsgTw/erx95iEf8AIZEqS3Yd0g6ADSxGqGSIF30NS7&#10;sQbnskkJq3DBvbt7mt+/bdyZjbVlLfrmz+CpFRAoFUO99+PZbUVPJp6ZIHQR/FGwq565BnHHUH+j&#10;zk8UEgMqkAvmvrilJ8l2UOE2SoVKpfWEfcjamZ2Z3BdwJmjnRoed5541qKvEJKF3wB0FCIgJ+JNa&#10;/WBhYd64xIcJmDhta2uzDh5g78UcAFY8cm1l2QW8PfqfUI9VsH5g/Tc13zozd/y0kTakT2h0bmZK&#10;xi9gjapKwLiLRfor9kMtoK8y2UTdczOEDpuaG5zHzhJsWsMmPFrLZ/1sd1B7gcHApC1ESWPR0LiI&#10;NBrhD80xHR3VwYD1RPwQQiWVDjChioXEQh5bBoIJN8DvAIMJEqWeD2EUlAGbd//cKIbNzVXNfnF1&#10;fjWwEnjdKBAv+fMOuPkMZAY+WUwugj8KLGDhvbnGytKCxIKtSvzThbDuN8CEM3n2lJaOBlp0f4J0&#10;rEcnpefHYqoUXM97GmAC3KZH0lep2JDOi7jOPWukYv11pYtiZDBh6jpWD3jvR48PFz3j/8lURK19&#10;rH4yfLy/I+TEfAO1h4BN7wQ2rRTZpu8rEQ5ZbRgGnL+2cfzywecJ6ugMDHZLcTQt/cbbrHeO6Tjg&#10;HqfhZZCJZuX9uGD7yno3ekGWWttua9u5jp8V5ucnVL4wymMj4TM1MM4lzx9rarCnUePSTBzaPX0h&#10;0mSkS4lzLDskmeEeDYEwqchq3mBvowx03VSwGUx0sEWzg8icKST69f+lYl61JMTC4EZhoXAgboQG&#10;L8BF8EcB8uc6XGN5cV5TIhFkLBHCV1NGCRCy0efrvCmZkV5VROTwU29nphRVxcAzU5KCd5wx3/PO&#10;XAPlcJzBweY1Q31t+9Ysz0retevcswaThmQC1WqVcR7GgU2trAW85+z0hKytLKmSse9NX0/Pjh4i&#10;f0IcXV3teg/6ELnwX7MaeE4IHgWCIYOBc+PGDVUKyBWDkuN4yl1drWcWjz0rjI8m1Gt19Wk1kBH0&#10;+//qn+vizG/8m/9NPe9kuFMSoQ6VaRIRqNGVM4T9v/zzfyrdzVfkL7/5JzpOSS12XbMa8HRnJsed&#10;fVUNGLHUFXrydFfj/qAeS5rFXnPzo85jZwGebcMYw3isJCtsbi06zzstnCn5Exq6s7ejoYE+Q5KT&#10;ubCxnqPaoeQPM2FIOAUl4Op4C0jShdxIn1YIRcFA1IR86HQ8Gf6Pq8/6BD+5V4PdDIVrzM1OKuF7&#10;nwehv/zhG5qiefvqe4bUE0rmvA8KoLwp/YAh/U5FMTssP/3pT7SUxd7utvEmZmVyLCuFdFhX4haS&#10;g0bhdZi/Sb0blEmjXKzC8d6XTe5ZnGWFmx3Mpn0b358XSAfFK7LPUg2QKiEffwz9KGwbkmWyHbJC&#10;ueYTAcmlohIND8runcMuMfFRPFRIn76vVTF5wW8gDRQNqHQNvme9AJu9e5/homNnx3jymeNnhpGq&#10;/H//v/6fZSwdkKgxbl76ztel6cZH0t1yRV769tcl0t8s3//un8kf/2+/IyFjHH37z/9I3njlO9Jl&#10;FIHretXAuIpH+vcVvwUKHgvZ+50F2W+LC7MyNpqT4GCHZOKDWv13xCgpwiqudnGBEGIqE3UeOwts&#10;sbqa/ZIJ+awt1aWojoMzJ/+cccOtlQv4G2ApkPVi0x6PA7aCpFS0954ICQQOcWOlQQZ+crfAU3CB&#10;sBHal2tMG7LFW/Hel+dvafhIBjpuqCXvPeYHFg91TrzP6Aft5J1DQVGwspj5kdFiWrrabkrAeE6D&#10;vU1qAUNODx7cl9TI0CEFUSv8fWK/t99Vu27IWHNbm+uGzMtECRkeRbYMVBSx65gLXCs+PORsX56N&#10;77PGY+zvapCV1UmdJPvkk4+0z5lQxvJ3Xfc0gWfZ0dnylYn9W8Qj3Qf6vF78H/73/zttfwyA3/qN&#10;/6989y++Jilj5Pz2//Tr8vYbL8orL/65If9/KUNdt+Sd11+U99/6vty68q7zWtVAX7OvNQvRkDNS&#10;IGlviDGdiRkvcM14/xnpam8wY+SWJmcw5lzvh8e+tFT7BCr3oc6P69hpg/dJpeMqv5ptOFn86pN/&#10;aqS+Cc1agVCMBNvkJz8+uGk8cxWQI8RN7JbcfxfxA+YiqC2DlfjSSy/Ja6+9pu4+JGXJn1Wv/jRK&#10;3N5L775qrJnLuvLYe8wPBknSkDT77T64b0jb4NHDB/L5Z0/VY/E++1FAKeXycXVd2Zx7d29FF8JV&#10;I+lKePfNl9RDITzFKuOAGaisRQh035J4sEPDaq7fWXBfsrfwPIrGe8mlQlqWd3K8aJ71YEleBi3p&#10;nd6UyWrYMx5jLn5wNbcLPMf6XE7rweTzbLe4rhlFfkvxLMA9wuGQbqnoGlwXFcXCcFWj5Sh4Ex34&#10;2/7f/s14p0/49MJ/nVrBgsjRL8s9TE9Pyd175Tj8xtaseoSsWahlHPAMGaNIalXWkG9j041zUe7c&#10;a3sbi79c98rl2Z42zpT8Ibf0yMlKI1QCHRkPdxuCPkj+zC/Y7CQa0S70cQEL8Y033lBt+/3vf19L&#10;WxDbJdaLQuAapUI5Tu+9t65CHmqX7HCP3Pjk7QPH/EAo8W5YIr+iC9QysmyUyZixUDY3Vg88eyWQ&#10;YdXW3mLc0Gf5ypOTaQ0PMdhc962Gd994Sect+tquy9WP3pQ//5Pfl//nf/ffqiKohfz94D0BZbkX&#10;5mcPkCTKmEnVWkM+WP2peFjDaK57+cF9w4FyrB9gALiuexbg3QYDvWc+UE8Tm5uzhwokXmQg48lo&#10;v8qPKvUvJ/s1M2akvtX36ZHeuvL+g+E+2dw++7Te5dUZ5SrIf2Xt7IkfvEDtHmBr+djaPmRlWJAx&#10;QzYP4BhZP4DwCGEVu4kLwJrG4oZQ2Yg6EujUSSDdwtEMZkgQuDqmHkD+yWif/NQQtJcoaUAGJcTN&#10;80DwLuIHWImsA+DdeS/ez2akWPInxuyfrOL/xDOZoD5uzH3MWN3E/73PXgnUkFlZmznQcQjH/Qds&#10;9GDafTwphUxQ3eOJXFAtpWoZQJTYIGtpcSKu8xM3P31HlQH7KMyOxvR71++qgYU5d+4czADCjUVe&#10;vN8dhV3jOWTjtSsfnrdYKIfqsPrr8TBOA8Gg8eye8x679YCJ8XQda0ueN1DueSMPG2urqgASCTzg&#10;8iK7tPEO6zGAxs04Wd84OJaOwvzi+Jkv9mJvh2w2eSDk4zrvtPGCS5grAYsMzQvoBKwegKUFiIFa&#10;YoU8IdKNjXVj4a4pWLCxurKoZQGWFmZlcX5GZiZLMjVelPHRnBSzcUVieFAxHOyW8ECbgr1qE+Ee&#10;JRdcfEICoYF2HfDch0leJnwJ2dgSvCglGtNL+LUAhUCYhWt0tjWY+7QYy7LVKLI2jb3zHNmYeQ7z&#10;DJnhXillApqvjyXOZLad0Ebp2ZLVwM5xIKxM8j58cM9J9l7Q7tSDr2YJcBz3FGto786yKoVSISrD&#10;oQ7JJweUIPFgGEiuQXEa4NooS2/sn78xLsiQsd9Vw3gpX1eROmRjeXlJZQFj5DxCPl4g69HhIWe/&#10;XEQgK0kju8fNwHke4Fnz6RGVJwxMdg7jXeZmC3XtskcIl7CXv00q4d79dUkkw2dqiTNuKeOAMco+&#10;znfNPV3nnTbqIv+vAliSD2kDrEC0qYvgj4KtB8Q1mlsa993Eew82jIfwLE8dQSSHGKsvm48r+djv&#10;sV4BpZZRemxXtzA3o5ieHNNa/NaDOgp4JeSfd3a1SWxkSBaWJsz91tR683fmUXhklML6+rR6CVhL&#10;7AJGvJRMJpTRaSgF1jks+kI+EDHpkrWGfDg/Eemp+Xl4/pwhBXWXTV9jjLiue5agv/v6elQ+XG1/&#10;EUHoh53yXG3qAp72u2+8rJk73/jTP9D5IjxHPpGfyVxIF/0xH/bpez/UNGhCS6yHwRNlD+yTxP2R&#10;B8qR079qgD4op23u7i2pMej6jQtcJzXS52wTFxj7rJE4S/JfW5/Vcg7I78ZGWamdB17ACgeEalgY&#10;Q4ojGghrGvcZEsSiR8Bdgn/RYNM8AeRJDNhL7LWADUIQMq5x7frl/QkfFnzgctp7VSL/swD34pnw&#10;SChdkEolJRwOSk9vp6TS0S+VwmrNk1Och2Dv7C7K/EJRxkoxyRoyICVuuhTVgV2PQuDcyGD7Iaub&#10;9mQxVa3W+Hgpp56T6x5+cE/S91jti8wShjzvkI8F94+NBGtu/+cNtf6He5zt6gJzOd/5xh9rm0Pi&#10;EP5v/pNfkysfvanZPv+3/+b/JF0tV+T3/uU/l3de/5603PxI/sd/8D/o/Nhv/9avyysvfkMar3/g&#10;vHatoBIAxgVjIZtNGy+3rADIXnKd74LKTKSz5n7i+mzrWM88Qb0YHc0p7xKlGBsvOM85C7xAYxBK&#10;sYMTCw3ix5XlYXCxiJuTNQNw4e3cAOERwOBm5SQW3rVr1xRk0bD6F2BJ8xvImLAMuaxzc9PmhRc0&#10;q4M0LgC5AdIHeQ6gWt6gVuXjLUVB7B5C9pN7NTQ2Nuo9CSPdbLi231jsvZrNZvbvdZ7kXwmEOZiQ&#10;ohbJ/OKExI2L2tnVLO0dzbob0YOHbKS9W5PlwjmA87e25mVqMi3JWL8uVtM6K8b11swKx6BiHqeU&#10;P5zKSRshPxBztT7keNx4JP5rVwLZRulEVIkXYMCw1aPr2mcN5KWru0uLyrna9iKikD88n1UJtDVk&#10;j6VP2iaLG//lb/+GxAKtcvPTt+W/+b/8H3WTl7//3/+3cvXSm9Ldcln+2T/9/+kc0h/83m9LT+s1&#10;lSPXtWsFz5ozhg7trR79nRV9j4kx473W6FXAdywkrWflLqvGz3JOZ2e3nOXDOGHrRtc5Z4EXaBCq&#10;/UGWrpjzcUGaJ9k+fpC5QmkHystiPWBFAGLi8xNxXUDFYjBQSgakEB+Q3Ah7gXbqfr1JQw7U16ey&#10;ZZchODspbSdt+bTkT3ohpOAi+KNw8+ZNDR9BRt09bfuNtbNX3hTEDviLQP66gtk8l7dTIfCyZW9I&#10;fGdRUplhGQr2atgoX4jr5iN8X6s1YxXC3t0VmZ7OSsH0TcF4CGQssZqZRW5MIDOv43pG2gmDghW+&#10;fFY6Z3KiZK5XW50iBjGrm+fnZvfJH2BBYUC47nHW4N6l0YyzDS8iNrbmZDRde8VaxilkzqJM2p8Q&#10;TylVnnBldS+fY5ny2gyUBGEgziPsw/9PEvYBXCse7tqvaLu7t6ayubI8L8OhHqMcapv45fmRY37r&#10;ahc/5ubHZHVt1nnspLh7f0MNI7iDzXbOc2N/Jf+YaThI2UXiZ4EvvvhcydxlQdYKLJFSIXXguljq&#10;1Fyx5I/XAdm4CP4ofPrpp1oAjEnsYOhZfBALm9icHewQFpY3NV5G4qHnEnIYGgrUHGtG2FEIWD0r&#10;a9NSKCYkHBkwFmurJI1Fxfs9eLRZ06CwCgGPY2NzVmLRgGmPo0M7kDKptK5jWM6p2EDNBAHRUN2U&#10;QeMlfzxVuxXjeQNPtbn59pmGCE4TrGD9KmX9AFbQz0yN6diDNItF492av+fnppXUveeiLJATDEsS&#10;HnLxfg35FHMRM2ZnaiZ/Vt7G4kHnsZOCVekzuk/yiqQz5QVsrvPOAkr+4UCnWuVeIj1LsMELlqK3&#10;o+oF1ia1/L3XJcuHwnOW/AlFEb5yEfxRePfdd3W9AL9NZ2P7jTU1bayG+YNLyiEtFAAppgih99h5&#10;gJIJEDoDmdRPyJuMH/4POdca8gGsIxgbz0h7e5MEAr367rNzxkvYXtRwRqXroHxIq3U9X61gUrzW&#10;6q4Makp7zMxMHSB+C7K8XPc4D7CSGc/K1U4XEdm0UaA1hn4uAlTpxwZ13HnbfXtrU1LD5SQGMu+y&#10;yUFJJQIyPm488zvLNY8BF9gK8tr1T050DRe43u5eOeSD17iwOHnq9zgKLxBCGYkOHigvcNZglStb&#10;Oro6t1ZQZGphbvLgdQ35Um/Fkj+VG0kxdBF8JTCh+t577+nv6ZB8IaGxRQiQTTxOWmHwNMH7trWV&#10;ywtkUkMyVYyUYQYAy9yp4cJAYDOdXGJAJ3Tzxm3PGRe9YAZ9Lj0khWxY8pmQFIw1VMxFNRtoaiJl&#10;SHRar6uW/da8jI6lJRoLGE+oV0YSIRVU5kCwch8+Yt7mZJtuxMJ9NZMQ5w1H+nUy30X+gEnx56GM&#10;8W5u3rzxlbH+2a2KooOudr6IQPGzP8jW5rPwIR5XPp/TfW8xfM7Cer7ZcFWv7Tp2XCAjhG2RYzxW&#10;u3bhvPAC4R4Lb2ze1pupB14iPgp7e9t1xRpdIDa8urJw4LoMPGq6WPK/evXqfsZSreB8wj78HiuO&#10;DCjv4L5IQOg7OtrUWmCi9KQxVQtCavlM2HgNezqQAPfwY3VtRgYDPXL9+jVNR2WylTbEKoN4ayXf&#10;1ZUlXYvgehY/GPwUe5uanHCSvgVpvjZLrZ5nOQ1Mz0xrNUjayDXoLhJIAaaCLu3qau+LCDLRmB+y&#10;/TprjMCzIHwv0plh2d453TIe2zvl7WchfxJozrtC7At2ZS6xbG9uORk6gLg5cVpWvzLAmVxlYhWQ&#10;+UP2DtY2cVYmQwEkYGHTRwHEimU9Mz0hRTPYWfGrq34N2Vhg1TFxo/uMGjKz8AvnFCtrN9cOkD+D&#10;HQ1qyf/SpUt6Pz/BHwU8BTKV+D2hnHoWJ503UHbd3R1KMvVkyVQDMVIydwh7IZj04YMH94wynNX+&#10;JePpwcM9Q/6LksultW8hfNqfcxFkyjkQgiMkRhYOfe+aiGXwUhra9Rwu4PaPRPqchO8FijsUMh5O&#10;MSeTU+O6o5NNXz7r1GW8oN6+rjMnpNMAshMNd+niJ1d7XyTAA3AEsf1woGNf5pZXz2Yy1gvmw2bn&#10;T2/vZtr9zr3y+CLef54pnhZVa/u4LPxqsOQLSL20YBKVSVlKPBPfxcK0G6MAMkcIVwBKxlJ0DDA/&#10;kAhRN9yA+uHhDhnsapC+3u79shOAlFPImvuS70/KqYvgjwKER7iIa0BcKA/XAL8IsCSDICVPsa6/&#10;7lkwXnTe0wtrefm/p/JoeLBNkrEBSSejRtlPahobBgPGBPMUGAy0NbH+cH9zzdVdJ/JGPkaLTsL3&#10;gkHFOgiv11Ke7GaCekGtrNm58TPL0GIzo69Kuee791Zl/ILV+sHYmxsbMWO/VxLRLskkAzI+lpS1&#10;9Wl5+GjTKPcxHevIXzaXcr7XaYKVvuHooPPYcUBWTz5vDN4vyf95LBA808JulbAwNyVjmaBMFaKq&#10;BFjUg0XnEoJKIGz0+NHDA9fV3F9D4BA3VkFTU9Mhcq8GrEMWeXENPCC+cw3uiwCsHltULFNHLZxq&#10;WJhIyPzs8fPlqexpl9yXrbWM9nHCWJixcI+MlzKyMD+j5I/HSf31TCYlmVRIV1+O58v7GSATXo+P&#10;v/n96uqKehuTUxPGbS6qh8Z3ELk3+4fvyYbaNB7i9s6qOTcnE1Ml2dhaMoS3abzc2InmKo4CRkNb&#10;e9NXwvrnGdOm3f3e9VmCe9lMHEgeHqCeU5xyKcxBbM1p0kKl9iOxgcV9tPX29qbznNMEz3H79vVT&#10;60+SK+Lx8sp0xsDq+vnvCvdcyJ85BerVP3z4QAK9LUYRBNTydwlJJVCMjGt4r4urD1lD3BAjaZ9e&#10;Yq8FkAYL17gG4S6u4x/YFwU871CwT8m/niXu1YBbvbqyrFZVIhYwg3JIcsmQZJNsNhNWZJIRScfD&#10;auV7n4nfTE+WZGd93ljz5TCN99oMehRCzHhxbD5vfzc8HFHLnHd58nRHl+3PzxelmA1LMtqt8kGJ&#10;gFIhq6GlfP5ZXXcmzvj7zr11XfmMNWWtfxS49VBc8D77aYMQKpPiroF3kUAbsnYDT9zbV6cJSJ41&#10;AIlIl2bijJVGZGGxJFvb85p6bLPSgOsZ/eC8ldU5DSWC81hf0dffKfdPyUJHXil8iZxSz+feg7NX&#10;YH48F/K3IDRDcTa8ABZ3uYTGBQiEwm4/861NwNJDECBuXEJI3E/u1YAmhvS5BuGfQiEvo6ZzKA9t&#10;wbzC0tKiAgsUb8ECZYE1Cc6aXIhfRyKDKkjF1OmVzoacsbzJGlown5Uswsl8SPo7G6Sv46bkM+Wi&#10;W97ne2C8Lxbk7Gyvy727d2R9YdQohHLctpApk7KeZz695ar9YKDj6peKSW1vVp7n8hmjJExb313T&#10;VZG6x8GddZ178lr/eIN2Atr7bOcBrP/OrtZTsxbPCrQv2V3HrVBbVujl0uWEcUnGYFIeBT8S7ZH5&#10;hZJmjZ0kA4pnxBOAJB+bfi8aL25kJLZvnLHp+VEydBoolJK6ONJ1rF5Qz2dmZlpldHOr9rIsp4nn&#10;Sv5s5N5jiCM60Kxk4xIsFxC2LOT/s4Pkz2QkAx3iplGZnHYR/FGAOJiwLJN/gwosgnf/4eY+2EiF&#10;DTwA6WWUWwbLq1M6KQRaWm+pokAhnBXx8KwsLkNwTpo9dRIQ1ilkE85n9IJ2oH/Y2pNyHvZ7FHUy&#10;OSwTkwXF/fvbhjAmZWw8L2MTBc2F3tpakUQipsRP3/LuWPZ4eyhjlIIlfC84B4XwPMgfMM9hyxBc&#10;ZJDGSJ0kV//6gXGAJ5aL92mopmQ8sunJtDGGxmTbkCOKmjEDXPc6DvAMksn4fpzfwrYzGwiddaok&#10;43tq+nTKO0/PjO7LMrH/50L+DBqsI0DDokkBFjSWOWAS10uypwV2s4K0IPNK1qULZfIf1PCR93pk&#10;HyEQEDehATKRXAR/FGgHVg5yjU8vf3zsTsFKoTQrlimDX9cK7CzI9GxJMTldkEQyosXAbt++pQKM&#10;t8Am4TZTCuHgPSAwmynlFXhIL1eIG6t6VZfPu9rqLEFIB7DgjpLc9rnqBe9Ixhnvyd+Ad6cv+BuC&#10;t2m3fIeHB1Cu/IZP2o3YKYOJc6lDBenzG/62e05wjBRZvrdKg/8j+1ybeQj+73rOaqBv6EPGD3/z&#10;bNyTfnbJyEUCRJ3PhVWR2/4l844VtYxRFlCFhzpMGyfMOGHR36aG506b5CuBezx6XNmbps+YzznL&#10;ZyGER5jVdaxe3H+4ve+hTk2f7XNXwgtk31hgldkYGmSD1coDkqrHQLGDjoGElc3ggmAB1jIgxkqs&#10;k8ULZHRAyGQ+kHcN+M342KhsrK/I8uKskL3DXqCzpZgCIsF1BHbCzw8sj8xIQNcmeLOMqB1jSzoz&#10;yLmXi+CPAmQAWbBa+PbtG85GO01g0bR3tO0LMW0PydP+kAeg/Vm0ZEmO9icTiXYdicdMuweN1dap&#10;beYl57PGSKRbJ4bZl8G/dWM9gDAhY+SP90bmgFcWAaTKOdZAsaE1zuF717WrgWtYueeakD9/W6WD&#10;EuY4/0e50P62f1hTwnGe1SoU+osBzbW5Htfq62MV9sVf9EUxv0xiwFjyUZmdzmpmDZlAz8MqdWF1&#10;fVaNAvrcKtq1tVV58PCuzM5Ny9TM2ZIoGWIUTGTMuo7XCn7P9p/Ijcr9w/OP94NTD/t4ydi7aAzY&#10;xWS6L+5MOa+fiSAIHxD6IfbP6l0yAEj9JA4J2KFqLEsxsSEpJgelu71BlQlWOgoHxfPxxx/vb+RC&#10;aiFWl4vgjwLkj4JjwHd1PyvqdlZAEDo6m6Wrq136+3slMHR46Xo1cP7iwpwqURdJnxXikd5jW8kW&#10;hWJBenq7JRQKSiQS1r7EmKBfIVeUHsoPUqZ/XNc4C0AsVjFYsvHC9ZtKQKa+Cpu9QJwWruPPG4R1&#10;RkcL6gEsLc/I5vaiEud5PTdKkAKJJ63cigdBYgJGAkb0eVby9OLcY/4ohdHCySxUJpfS8aFDYR9q&#10;+Xz++edK/lhpWAl+cq8GfmN/Fwr3OxvtrIDwjo7m6yZ/yIjCVrjorvY6KwyHeut+Vj/YBMVl+aAU&#10;yQLZ2VuWja0FWVqZkrmFMa2vRMmNdCYmweCAUfrlEr8XHb1GwZ3UYvwVni8Yn6z0Zc7PdbxWcB2b&#10;6UNZioePt53nnTWeA/n/TLf6WzAWPmBBER4A4RwXwbhA2MdF/pRipiAb5E/Ih8b1k3s1EFrBUiPk&#10;RSlkV6OdFRCKtY3yalkIY319VeuXjxXSMl7KyuR4QaYmisYln9AdwZYW54zruKJ7m04YpUHpXFd7&#10;nQXor/Bgh4ZA/ERXK3jPlpZGLbw1OZaUmemszM3kjfIdNe81pdVCSflECbjqqjDhTj+7rn0c0Od9&#10;/T0SjgSNpR7RbBI278FKw8skHIg3iSeCjPDutSo/fsOmO2dtnf4KZwv2zCgUk85jteCzL+7K8oox&#10;1OYYu4Q3l59bWO25WP5fGOv8yZNH8uTxIy3yFg121U3+yXhQr2WvC+E3NzfrJyBswCSei+CPgp14&#10;ZHCf9cbNfiAEbHJjwwpULXVZ87QVaXUoTZSnDZfRLv5zzxIalpscPUR0tYK4+VCwX2ZnDpbv0Peb&#10;zXwZEkzqu1GSl/Afk48UBWQbyqHeRunvvC0D3U3qhcSjg5p1NDVRUk9oY2NNqz3ubG/J3m45w4gY&#10;vDd84wXx/KNS+bRy6sMN9UbI8urp7dDQkOvd/OD6/UaxfBVi/79CZZDn39Xdcmwlzu9m5sb354dS&#10;6YTxCJ8T+dv4vBdesj5rYL0nov11kT/EkDHeg/c6lI+gbIAlfyabj0P+xOCIL1O6GQ3tarSzAuSf&#10;zWWUKCCMfKa8CbyrDS4C2KzDv2dvPcAzy+UTMlqsfY1HPUCmUCAoR1ITJ6h0apQH5aCpDJk1SiSf&#10;YAEbi9dCEuxvl0ImaLyQuMxMZY2HRV2ikjEExmXVeCKsOmVR0tb2gm7g09Ze+97EAMNicfl8y/b+&#10;CqePzq6WY4fw6Pt797fU6of8C8Xs87P8yUOmABfECVjYRPiEz76+PgWLniBTOxGHy2IBYbomx5h4&#10;tami3vo+fuXy058aoh4eqIv8mSwu5hIHrkPdIArPWfJn4vA45M87Qv5kcRBWcDXaWQEhWF6miFqZ&#10;/BOx4IHUu4sGdm+qtHtXLWAyd35xXDLJ01ugdlIgh4B5JTwpsD6XU4Nj2cgdJSqmpyfNs8/o4LV9&#10;VQvwOuKJuLS0Go9loEtDCEz+/Wou4KuFiPEwqfHvOlYNkH82l9S0Ys0SM54EoSDXuWeNUwv7kMWD&#10;gDMYUAIMDMBLYvEAsjdI/bQgHTQWG5bOtuuSinRLOtptPrskGe406JJ4qF3iwQ7dvpHv1Voz4O+A&#10;GTxM6toYLJ+kelryR6Edh/zJGiKWSyz5LPft9AKBIJNhbr68Qtm2YyTYW5dSPG9QUoKQipfgagHv&#10;Rl0Wqm6SLz4crm1x0UXASKhL/CUtjgu8BhQgBlggMKAhsNJoWld/QgoYA7/yEi4eiqMp3b3Pdawa&#10;6M9kslzTh/T58Ymc87zzwLnH/P1ggpYFW36SozDY9U/elrde+a5ceveHaoFZq4yJTerHoHAgeq4B&#10;aTIpZ8kfL+A45I+nw7VQSudRaQ+tv3d3TfKFnHpP1pJEgUaDp1em+SyQGaF8RnnCl2dH2RPKATY3&#10;nzb1vheENzDQJ+tm8EBu1JOvdWXp8wayFxpoq3mSt17QRsgeE88YSshgV3e7Zp3hId25t/orL+EC&#10;YHV95tjJIJA/iRyMEdLRl5bPN7TsxXOZ8PXi888+k7xx+/3kzwKv7par0nzzIwn2Nh44ziTo0uLs&#10;getCKix+suTPXgSWfOoBk8YsFBsY7NcJPlejnSaWVmb0vn4i4H1Gwhd7f9XUcJ8SO8+LJ0eozC4M&#10;RLABcyh4YShmzmPhU09v536cc+/Oiu6t6rr+RQMGSCzSd6CfzgsoHDxcwpndPV3S1tEsxVJSV5Hb&#10;EiQWfhn7FU4X8EJ3z/HWAJHWmUollPwZJ89TmZ87+UPMw8FuySUCkk+FDPE/2+XfO9DI8Gi+/qG8&#10;9+bLcvWjNw4cnykOy8b68oHrYjGRpmnJn81EjkP+7P7F/EFHx9kX5GKgDg0N7od6vOC7ePRik395&#10;kVf52ZkXQqD97wFQCmTS8DchtVB4QD77vExSm1tzMvYcSlMcB+uG/LOp4UPv9zyAMkDxomwJUYbC&#10;QRkKDkg8EZb5hXEtJ/IrL+FsQLsODHY5j1UDC8TYDImxwmLS9Y0F53nngXMnf4iVEr2QuRf+gUZ2&#10;xuvf/5b0d9yUzqZPD5xDtcndna0D12WSFsvIkn9LS0vd5E+YiMluSl3095c3SXE12mmBFK+lpYX9&#10;kIgXd++e7gYtZ4Fh45nYEAh7IFgvwA/mZoht8zfWTjIV2W/b5ZVxrfXvuv5FA97oeOn01hWcJpAh&#10;QH/gXbFQkeSM3r5uuX7jsqTSw+fiyf7XAIzCcMQYMMfgB35LCjLkPz4+du5JJV68QMYOOe08jIWt&#10;mwIQJitYhEPI3rG1gMjeId5u4SXjSmA7wFpqz0MIsUCrpKM98sn7rx0gf3b6emiu472uLQJmyZ+N&#10;XLAyXSRfCbw7MX8GE8vxz5r8sQK2tjYPDWRAH2RG+g60yUUC/ZGMdEsqNiDZREg6W29KIRuXsWJG&#10;dwGj5g+L0NgXIJmIy8L8nObaj1GAbSK737ZTVIM855pEx4VuSjN3/E1unhcYwyMjUV2fUCgmZDDQ&#10;LZHhQcnlTb8sjWvo7VfrD+rD2ERG52Fcx44CZadtaQc467mGfbDEScuE2AHCQrzZAgK1wLrGcgNM&#10;7tlSCICZa8IuAHeGwmNYHoBCb6FQSNHX0yXdrVclOtCiGOq5pVsygkD3LRkJtht0KFjMU0oNKti+&#10;j1g/yAz3GA/i6QHyJ77Mc1nyv3XrVt3kzzuR0spgyeTiZ07+k1NFva9/sAIySr4qsXAvyqmR7MHM&#10;Iq0ysTNBP6cLtUbKW3QaTOTDUkwP6WIt9mt2XeuigUVmK8uLzv66yMADXlyaOiR/ED7hoeXVaZmY&#10;yuk2hY1NN9Uze17Fxr4qYItOrH/XsaNQJv9yzJ8V466V6+eFcw/7bG2satjGNbiwJjcsDIl4AaFY&#10;5JMDRqgfaB0flBckT4omysmS/5UrVw6RezWgwIhPY3WzuvcsyR/3b3V16dBAtdjYMMJxihu0fJXw&#10;ox9+T1753jfktZe/JW+9+l1ZnIjLjCHe/9f/8P/Qlb5f/+P/VUK9jbrvLJuGoFwwFCBnzkNeKHL3&#10;x3/wO/LDl74pt66+L0VzfKoYkaKRHXYEAyinekpikGa8afrF1V8XGazfYY9rigeGwgFNJyXbijRb&#10;/7wWMo9S2Lu7IvliXHp627WYWTY3IkvLU1pqA2v1rA2jiw476Vuv5U57r6+vfEn+hedr+bsI+iyx&#10;ZgiPAewaXLWC7KAvvvj8wHXJJoHAIX5CUsTu/eReDXgrhI7wIliJ6Wqw0wKblaBkGJyE1FA8e3fW&#10;zaAskwsW5kWeCKXsQjzUYQixVzfYZ50GG+sDvLdUtEs332efgal8RD02vAGs/LISLyt113xPKtIp&#10;A5035Tvf+CP59p//sRI0u0P9mz/6XZ0Heu3lb8pAx035V7/9m/L//h//vlz7+EfqRaIU/vKbX9Pr&#10;8wxB41WumntGzLHf/PVfk5GhNvlf/vk/kd/49X8kl959VV7+7tdluoIh4gLXsamtXxUg14RAkTH7&#10;HXJXXn8zbjzduARDgzIw2K0GD+UrXOSOQiBsRKgjX0zK8MiQLlQjdEShM477FckvM2gjVvrWGy7j&#10;d4R9iFJsb68/1zY7d/JfXpqTmBmEBUPgNqRT796hrAv48RcH9+8ltESGDORP+IoVyn5yrwZSEvEi&#10;YiMx2diadzbYaQCXmu0h7VwKcy7zCxNaopZJawbo/NyUWqeu978IoOw2Vjbk7YLLa6MeEaW7p40F&#10;zn6u7AQVHmg6dG2+f+/NlyRpFEmw97aMpYd0rwIIvrf1qhTYPcpY/Fc+elP62lkg2KXrQppufKhh&#10;RHt/FMiHb/9APc3etmsyaxTQ5Q9el0BXg8SNcvjet/5En8t//0robr22n930VQFhWAwL1zFgZZBQ&#10;J3N8kBKLzlramg25d6vFT8lhvzLg/2UvoVx9tTSWUjLs7Ws342dId7b7ZfYOeLdgqE92dpedxysB&#10;8rcbt2dz2f+6LH9Afr9doMWWfpNmcG4vFQ9gaxEUvvx/6QBycco4HJxgZj4BYeaazFWQfeIi+EqA&#10;9Nva2lRxtLW1av60q8FOiqef35E7d3f0GXleFBb7kmIBbO+u6HPw/eR48UJnwUwYi56N3l3HagVK&#10;n1XdrmP1AsJnPgHSdx33gnPxROohfs4d6GneJ82vAiB1Qj7It+t4NfB7vASME+LTQ8GAegnJVFTm&#10;5sd0BTwxbD/JQ2i7xkugBHc8EVKSHDGfzCtQOI849y+Dl0BKbb3FH2mrlZVlJX9SdJ8r+f/iF7+Q&#10;o/A3f/M38rd/+7fyH/7Df5B//+//vfzbf/tvnedVgiXnv/7rv5Z/9+/+neLv/u7v9Fpc82/+5q/l&#10;Zz/5TP7mr34mf/PXP5e//vlP5Bc/M1a9wY8/eyC/+PkX8td/9RP5m1/8TP7d35jr/OLn8vjRffP7&#10;Z88EEHDuwz0hULvIq1YwX8B+AISMPvzwg3039jTBNfOFtD4rlhb3LBYz+8c3t5ZUGXCskEuqNVuu&#10;MXPxkB7u1qJzrmO1glg+np/3u+FAm4T6mlTx8X/CSxRn855THTnJxnolbzyEsvdR/n7UeBAHz3sG&#10;QlKThbDzGOAZqBpK33xVwDhg/QWGhuv4SUBaNOm7WLGkkw4GeiSdNcaKIXevzHtBSAmPemw8I4Gh&#10;Hs06isYGtcbRWYy3swYLtvByXMcqoWz5D2tyydZWef7Edd55QAu72fKi1MYhldPuh8rfdPS7776r&#10;mv+DDz5Q4sIiIEWULCEEgElSqnNiJeBmEjNnIhZw3Fr6DQ0N8vu///sqOFzzu9/9rsYer1z+VL72&#10;x39sNKFx1QcG5Lvf+bY8MpbH3/t7f0+ePnmkaZ3xkWEJBYPyxuuva511lr//6Ec/0ole7kk5hz/8&#10;wz9URcD1+T/PWisg4p6eHn3nhoZrTk15UoyNG0/GKBqsKsIHpbGDk8rFUk7Jn+OZ1LCxjC9uUTfS&#10;cOsN1/lBBpB/8v/f/NH/KoNdN+WbX/9D+eidV6T5xge6cxsL/S5/+Lp8/O4Pzf8D8sl7PzTHPtQs&#10;MeL30cEW6W69omEl5hvef+tlDfUwaX7jk7el6foH8vu/81v6/XQhKpc/eE1ufvqOJCOd8uGPfmAU&#10;TqNcu/SjA8/iBVlL4VCPKu9kKib37m/rOPBayhcNzGExNl3HThu0hQ0b5Qt5aW9vk76BbimNZjSb&#10;6O69ZyuRvWMC8rt7b03n2PAQ2juaJJ0xnoWxqsmBh2AhKu9vLgp4LhZ71fN8vH8sFtEJX0K/z9Xy&#10;h7D/4T/8h/Lqq69q3j5VLSHo1w3JYjFgpUPiuCgvvviiRCIRTYeEaFEcpHK2t7fr8n6+/53f+R15&#10;66231Oro6upSwsfqJzOHkMrXvvbHMmuUQz6XlT/5k69Jzvy+WCjIyy+/LMHgkJAL/u1vf8vc99/r&#10;tZ48eiiPHz4w13xTfvbTn8gf/MEfqILgnr/7u7+rK3mxblBEXANvAPLnPVwkXwl0BtdBkPv6Op2N&#10;dVzgGq+slOOuDBKeb3Pr8G5AM7Pl7SM5JxkLanjCRUQXAb0dN2RrZVrW5guyMpszMIpqeVxXwa7N&#10;lSthbi6UQyxe8NvNxfInVj9zB97rfucbX5PxzJBa4t/6s3+tRf5iQ+0y0NkgP/rhX2q8/t03XpTf&#10;M0T+D//+fydXL72pk7Z/+a0/kZe+/W/0HoXEoNy+8q589PYr0tH4ibz+g2/J2699T7719X8t/e3X&#10;VRG88YNvyzf+zR/IS9/5U3POp/Kj1/7ySPLHC1tZmdjvKxR5pUVtFwGM3cbGxv3w4vMC8oxCwJhk&#10;cpliftHhoOSLCfUEvPJvAUFSN5/somIppdZ1dDigG+ETarFhI78iOW/wDB2dLZr54zruAs/Mws4L&#10;Qf4Q++/93u8pof7ar/2aEs83v/lNBSEUwj4Q+z/4B/9ALl26pJbxr//6r8uf/dmfqULA6uY7iBri&#10;5Xd//ud/ruGhd955Rz0KroFnwL1+8IOX5ec//bH8vrlnhyHwn5m/f/u3/2fp6+2Rzz97Kr/2//lH&#10;MlrMa5jnu9/5pjy8vydL89MyXkzLL37+YxmOhuQf/+N/rPfkuX7jN35DiR8CxzMhbHPjxg2tKQPJ&#10;1grimig2LO9YPKSdchrAchkxbh7KkIG4sbkhhWJGrSDvefx/c2tTz+EZEsODSoB2svQigefqaLmh&#10;z+oHz64wxGg/d3c2ZXtrTXaMm8v6haXZMZmfzEqgp9GQf/zAtQmveP9mwxoL+39SNJenUgr+z9zD&#10;d//ij7Vuv/2tPW7/5rfPrlfeKIbveRcmk/nkmP29H3go7Cxm+yuZiqun62qDiwDKPuDJu45dBBAd&#10;wLr3joFqYIyQnspG7qSgfvLpR0YxBNWzoOgdRpbrd2eJRCoiq2szzmMu8A7R4bBGPLbMmPDzwHni&#10;BTtY/Z3Ddwg3cB23sCuBgfc8/k6n06r5IWbIj2slTWctzZQMARjMjcmqEYDluVFZmR8zKP/NsfnJ&#10;vMyOJZUkZsdTMjOW0L/np3KSyyQO3Ifr2yqehFVwdymAxWKzWkG2ELnQCOVIPKgdejJMG0u+JLNz&#10;Uxr6IuNibm7W/N+8pxFW//lz86N6//J5c9LX1SRj6YBawRcN5Mq3Nl3XZ2VCkc/jgGsQ0nHd46KB&#10;sNL0TP7L/pqW2flJ5ztdFJDwgHHmOnYRcOnSR8aKN+PfNw6OA8ZOKhOVwFC3scQbdaetYKhX8oW4&#10;LCyOm/E2Zc47POZOA5R3Ju3VdcwFxn53d6eG0TE2p2eLzvPOA/vkf9qw5GwJ2mJbt9TbPjZ2DbiG&#10;95qAmL39G0WDErDKqxZwvlVQ5HLfubt3fNwx1zAWLtf0Ksfy/x3nG2ARc//9c40X4Hr/i4DdnW2j&#10;aDf1OVG49plrhW1zFky5rn8Rsb3N++6W+8v0obevLiKw/F3fXwTQ92xg7h8DpwbTP4wnZJSQE5/8&#10;v9LYOxHMNeEj57EK2DHj55lB/KVMPQe8QOzprEDoh7x1iNl1/CKA0hSEpn6Fo0FYjE9XG9YD2huX&#10;13/9X+EgaCN/za3TAoRo+/OrBBJTeHbXO/0K9WJd/v+ig0/T/Z2RPgAAAABJRU5ErkJgglBLAwQU&#10;AAYACAAAACEAwZ+o6N0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91s&#10;tFpiNqUU9VQEW0F6m2anSWh2NmS3SfrvXb3oZeDxHu99ky8n24qBet841qBmCQji0pmGKw2fu9e7&#10;BQgfkA22jknDhTwsi+urHDPjRv6gYRsqEUvYZ6ihDqHLpPRlTRb9zHXE0Tu63mKIsq+k6XGM5baV&#10;aZI8SosNx4UaO1rXVJ62Z6vhbcRxda9ehs3puL7sd/P3r40irW9vptUziEBT+AvDD35EhyIyHdyZ&#10;jRethvhI+L3Rmz+pFMRBQ6rUA8gil//pi28AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgO&#10;MEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx&#10;2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lA&#10;XLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAsNlMEAsNAAA5MQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEA3F/SAy23AAAttwAAFAAAAAAAAAAAAAAAAABxDwAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAwZ+o6N0AAAAFAQAADwAAAAAAAAAAAAAAAADQxgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;2scAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAzcgAAAAA&#10;">
                 <v:shape id="Picture 30" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:10678;top:10838;width:681;height:360;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZSRRDwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNHXGQjmkRcUBX4gPc3mmubWeam5KkWv/eLIRZHs57lfemEXdyvrasYDZNQBAXVtdc&#10;KricvydLED4ga2wsk4Ineciz4WCFqbYPPtL9FEoRQ9inqKAKoU2l9EVFBv3UtsSRu1lnMEToSqkd&#10;PmK4aeRHknxKgzXHhgpb2lRU/J06o+D809WLfSLd1nTXw255u3a/c1ZqPOrXXyAC9eFf/HbvtIJ5&#10;XB+/xB8gsxcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGUkUQ8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#1f497d" strokecolor="black [0]" strokeweight="2pt">
                   <v:imagedata r:id="rId15" o:title=""/>
                   <v:shadow color="black [0]"/>
                 </v:shape>
                 <v:shape id="Freeform 31" o:spid="_x0000_s1028" style="position:absolute;left:10804;top:10911;width:546;height:157;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5452835,1568450" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7E8iwxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbpirI2jWK7CJ4sLL+Y3dvj+bZFpuX0kSt394IgsdhZn7DTOeNKcWValdYVjDoRyCI&#10;U6sLzhQc9sveBwjnkTWWlknBnRzMZ+3WFGNtb7yl685nIkDYxagg976KpXRpTgZd31bEwTvZ2qAP&#10;ss6krvEW4KaUwygaS4MFh4UcK/rKKT3vLkbB9siJ/Rv/fG+S/0mS/eL6cFyslep2msUnCE+Nf4df&#10;7ZVWMBrA80v4AXL2AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADsTyLDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m263978,1143000v182335,41275,364671,82550,560614,125186c1020535,1310822,1260928,1360714,1439635,1398814v178707,38100,338364,72572,457200,97972c2015671,1522186,2052864,1568450,2152650,1551214v99786,-17236,190500,-89806,342900,-157842c2647950,1325336,2812143,1256393,3067050,1143000v254907,-113393,622299,-279400,957942,-429986c4360635,562428,4907643,282122,5080907,239486v173264,-42636,14514,192314,-16329,217714c5033735,482600,4966607,380093,4895850,391886v-70757,11793,-201386,92528,-255815,136071c4585606,571500,4571092,598714,4569278,653143v-1814,54429,39915,151493,59872,201386c4649107,904422,4598307,932543,4689021,952500v90714,19957,384628,14515,484414,21772c5273221,981529,5261428,1062264,5287735,996043v26307,-66221,35379,-319314,43543,-419100c5339442,477157,5318578,435429,5336721,397329v18143,-38100,116114,11793,103414,-48986c5427435,287564,5344885,65314,5260521,32657,5176157,,5110843,76200,4933950,152400v-176893,76200,-488043,228600,-734786,337457c3952421,598714,3702049,695779,3453492,805543v-248557,109764,-545193,257628,-745671,342900c2507343,1233715,2344056,1295401,2250621,1317172v-93435,21771,-51707,-35379,-103414,-38100c2095500,1276351,2021114,1305379,1940378,1300843v-80736,-4536,-173265,-27215,-277586,-48986c1558471,1230086,1396093,1187450,1314450,1170214v-81643,-17236,-116115,-29935,-141515,-21771c1147535,1156607,1248229,1228272,1162050,1219200v-86179,-9072,-394607,-97972,-506186,-125186c544285,1066800,557892,1067707,492578,1055914v-65314,-11793,-166915,-26307,-228600,-32657c202293,1016907,157843,1020535,122464,1017814,87085,1015093,64407,993322,51707,1006929,39007,1020536,,1077686,46264,1099457v46264,21771,235857,31750,283028,38100e" fillcolor="red" stroked="f" strokecolor="black [0]" strokeweight="2pt">
                   <v:fill opacity="30840f"/>
                   <v:shadow color="black [0]"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="2640,11430;8246,12682;14397,13989;18969,14968;21527,15513;24956,13934;30671,11430;40250,7130;50810,2395;50646,4572;48959,3919;46401,5280;45693,6532;46292,8546;46891,9525;51735,9743;52878,9961;53313,5770;53368,3973;54402,3484;52606,327;49340,1524;41992,4899;34535,8056;27079,11485;22506,13172;21472,12791;19404,13009;16628,12519;13145,11703;11729,11485;11621,12192;6559,10940;4926,10559;2640,10233;1225,10178;517,10070;463,10995;3293,11376" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                   <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                   <o:lock v:ext="edit" shapetype="t"/>
                 </v:shapetype>
                 <v:shape id="AutoShape 32" o:spid="_x0000_s1029" type="#_x0000_t32" style="position:absolute;left:10808;top:11006;width:0;height:19;flip:x;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCav+kDwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcATvalYLRVajiGCr2Av/HuCwOe4uJichibr69E2h0MthZr5hpvPOGnGjEFvHCoaDAgRx&#10;5XTLtYLTcfU2BhETskbjmBQ8KMJ89voyxVK7O+/pdki1yBCOJSpoUvKllLFqyGIcOE+cvbMLFlOW&#10;oZY64D3DrZGjoviQFlvOCw16WjZUXQ5Xq6BI13o1/jS7r+/NaeeN34b1c6tUv9ctJiASdek//Nde&#10;awXvI/j9kn+AnP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmr/pA8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" stroked="f" strokecolor="black [0]" strokeweight="2pt"/>
                 <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF24A6C" w14:textId="377542DF" w:rsidR="00E53D0B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="00D71437">
+    <w:p w14:paraId="1FF24A6C" w14:textId="377542DF" w:rsidR="00E53D0B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="00D71437">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc242186061"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hayes Primary School</w:t>
       </w:r>
-      <w:r w:rsidR="00D71437">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>George Lane</w:t>
       </w:r>
-      <w:r w:rsidR="00D71437">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>08:</w:t>
       </w:r>
-      <w:r w:rsidR="00EC18AA">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00EC18AA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-09:</w:t>
       </w:r>
-      <w:r w:rsidR="00EC18AA">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00EC18AA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and 14:45-15:45</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319F1A55" w14:textId="260E9C52" w:rsidR="003A7F2A" w:rsidRPr="006B608F" w:rsidRDefault="003A7F2A" w:rsidP="008956AE">
+    <w:p w14:paraId="319F1A55" w14:textId="260E9C52" w:rsidR="003A7F2A" w:rsidRPr="005F1874" w:rsidRDefault="003A7F2A" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F0D4012" wp14:editId="4F1475D0">
             <wp:extent cx="3654425" cy="1351915"/>
             <wp:effectExtent l="0" t="0" r="3175" b="635"/>
             <wp:docPr id="4" name="Picture 4" descr="A map of the road closure for Poverest Primary School Street"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="A map of the road closure for Poverest Primary School Street"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3654425" cy="1351915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1A6F11" w14:textId="21D8D409" w:rsidR="0079067B" w:rsidRPr="006B608F" w:rsidRDefault="0079067B" w:rsidP="00D71437">
+    <w:p w14:paraId="3C1A6F11" w14:textId="21D8D409" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="00D71437">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc242186062"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Poverest Primary School</w:t>
+      </w:r>
+      <w:r w:rsidR="009C63DA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Poverest Primary School</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tillingbourne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Green</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71437" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E77FF" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08:20-08:50 and 14:50 to 15:20 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257B6746" w14:textId="77777777" w:rsidR="00F26F72" w:rsidRPr="005F1874" w:rsidRDefault="00F26F72">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76620C99" w14:textId="064879F5" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc242186063"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Before the closure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288CE02A" w14:textId="77777777" w:rsidR="006D7F90" w:rsidRPr="005F1874" w:rsidRDefault="006D7F90" w:rsidP="006D7F90">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Marshals who are not based at the school should report to and sign in at the school before attending their allocated barrier location. Individual school arrangements may vary and should be followed as directed by the Head Teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39882B47" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="0093655A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Before commencing duty, marshals must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F115F7" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Be fit and well to undertake their role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E47009" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Wear suitable clothing and footwear appropriate for the weather conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AAD1CC" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure they are familiar with this guidance and the relevant risk assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3476ED4E" w14:textId="68526295" w:rsidR="00765AF0" w:rsidRPr="005F1874" w:rsidRDefault="00765AF0" w:rsidP="00765AF0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc242186064"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Absence – planned or unplanned</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="07D4730D" w14:textId="07FDF399" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="0093655A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you are unable to attend your shift, expect to be late, or become unwell, you must notify the school as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC98702" w14:textId="77777777" w:rsidR="007A0938" w:rsidRPr="005F1874" w:rsidRDefault="007A0938" w:rsidP="007A0938">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc242186065"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Equipment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7C4E6CAC" w14:textId="3BC1904C" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="0093655A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school will be provided with barriers, a chain and a padlock. When moving equipment to the closure point, marshals must follow the guidance contained within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appendix 2: Manual Handling of Loads Guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67ABF01A" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="0093655A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Barriers must be in position before the restriction period begins, ensuring that the road is closed in accordance with the times shown on the official School Street signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A270BC2" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="0093655A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once the barriers are in place:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FAE40C" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remain on the pavement whenever possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720B80A4" w14:textId="77777777" w:rsidR="0093655A" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monitor the closure at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489EB83B" w14:textId="5B6E184E" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="0093655A" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Never leave barriers unattended.</w:t>
+      </w:r>
+      <w:r w:rsidR="0079067B" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C91C9F" w14:textId="62991ED3" w:rsidR="00D30F87" w:rsidRPr="005F1874" w:rsidRDefault="0079067B" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc242186066"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>During the closure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="0C0E8D79" w14:textId="6B5523BF" w:rsidR="0079067B" w:rsidRPr="005F1874" w:rsidRDefault="00611BBC" w:rsidP="00D30F87">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w14:ligatures w14:val="none"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="3953FC85" w14:textId="71240F4E" w:rsidR="008C01CB" w:rsidRPr="006B608F" w:rsidRDefault="008C01CB" w:rsidP="008956AE">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc242186067"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>General requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="5FD70593" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00AF51C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="55D86A42" w14:textId="77777777" w:rsidR="003A7F2A" w:rsidRPr="006B608F" w:rsidRDefault="003A7F2A" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Marshals must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FDBA2F" w14:textId="6B294304" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="00724301" w:rsidP="00823068">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Always</w:t>
+      </w:r>
+      <w:r w:rsidR="00823068">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ollow the London Borough of Bromley and school-specific risk assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="003D07CA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDC787C" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Wear the high-visibility tabard provided by the Council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B071DF7" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Carry the whistle provided by the Council whilst on duty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B155C4D" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Wear sensible clothing and appropriate footwear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D82F26E" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remain on the pavement unless it is necessary to move a barrier to allow vehicle access or egress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139B3490" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Take care when entering the highway and be aware of any uneven pavement or road surfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443C408B" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00AF51C3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Only individuals who have:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5684F23B" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Completed the online registration form;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454DA430" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Read and understood this Marshal Guidance; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA0AEB6" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Read and understood both the Council's and the school's risk assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055B5DD4" w14:textId="77777777" w:rsidR="003D07CA" w:rsidRPr="005F1874" w:rsidRDefault="003D07CA" w:rsidP="00AF51C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>may act as School Street marshals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D2A086" w14:textId="77777777" w:rsidR="00AF51C3" w:rsidRPr="005F1874" w:rsidRDefault="00AF51C3" w:rsidP="00AF51C3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDF5682" w14:textId="33BF78B4" w:rsidR="00AF51C3" w:rsidRPr="005F1874" w:rsidRDefault="00AF51C3" w:rsidP="00AF51C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc242186068"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Managing Access</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="244B5F62" w14:textId="68C9881C" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00800F00" w:rsidP="00C32CA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Some v</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32CA0" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ehicles authorised to enter the School Street will display a valid School Street permit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76888135" w14:textId="77777777" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00C32CA0" w:rsidP="00C32CA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where access is permitted:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD1D306" w14:textId="77777777" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00C32CA0" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Move the barrier to allow the vehicle to enter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2599884A" w14:textId="77777777" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00C32CA0" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remind drivers to proceed slowly and remain vigilant for children, parents and carers who may be walking, wheeling, scooting or cycling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0E4325" w14:textId="77777777" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00C32CA0" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replace the barrier immediately after the vehicle has passed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5432A820" w14:textId="77777777" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00C32CA0" w:rsidP="00C32CA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marshals should also move the barriers to allow vehicles to leave the School Street.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3668AA9E" w14:textId="77777777" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00C32CA0" w:rsidP="00C32CA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vehicles do not require a permit to leave the restricted area and may exit at any time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366AE277" w14:textId="146777CD" w:rsidR="00C32CA0" w:rsidRPr="005F1874" w:rsidRDefault="00C32CA0" w:rsidP="00C32CA0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Important</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A98" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parents and carers remain responsible for supervising their children until they have safely entered the school premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49908273" w14:textId="77777777" w:rsidR="00E63BF4" w:rsidRPr="005F1874" w:rsidRDefault="00E63BF4" w:rsidP="00E63BF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>There must always be a marshal present whenever barriers are being used to operate the School Street.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E94B1F" w14:textId="77777777" w:rsidR="00E63BF4" w:rsidRPr="005F1874" w:rsidRDefault="00E63BF4" w:rsidP="00E63BF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you need to leave the site for any reason:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF3B9D4" w14:textId="0C31070E" w:rsidR="00E63BF4" w:rsidRPr="005F1874" w:rsidRDefault="00E63BF4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remove the barriers and associated equipment </w:t>
+      </w:r>
+      <w:r w:rsidR="00800F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(padlock and chain) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from the carriageway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302CE47D" w14:textId="77777777" w:rsidR="00E63BF4" w:rsidRPr="005F1874" w:rsidRDefault="00E63BF4" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure the area is left in a safe condition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45466D85" w14:textId="77777777" w:rsidR="00E63BF4" w:rsidRPr="005F1874" w:rsidRDefault="00E63BF4" w:rsidP="00E63BF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Barriers must never be left unattended on the highway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E4668D" w14:textId="36BFCE09" w:rsidR="00E63BF4" w:rsidRPr="005F1874" w:rsidRDefault="00E63BF4" w:rsidP="00E63BF4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please note that removing the barriers does not remove the legal restriction. The Pedestrian and Cycle Zone remain in force during the times stated on the road signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376AB763" w14:textId="55E9CCFC" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="009123F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc242186069"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Escorting vehicles</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="18965F83" w14:textId="77777777" w:rsidR="00C61C14" w:rsidRPr="005F1874" w:rsidRDefault="00C61C14" w:rsidP="00C61C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Marshals are not required to escort vehicles through the School Street.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDAD225" w14:textId="77777777" w:rsidR="00C61C14" w:rsidRPr="005F1874" w:rsidRDefault="00C61C14" w:rsidP="00C61C14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drivers should proceed independently and at an appropriate speed once access has been granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35962DB0" w14:textId="63B1244A" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00C61C14" w:rsidP="009123F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc242186070"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responding to access </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA22DA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>requests</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="529A0A6B" w14:textId="77777777" w:rsidR="00C07B01" w:rsidRPr="005F1874" w:rsidRDefault="00C07B01" w:rsidP="00C07B01">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If a driver without permitted access wishes to enter the School Street:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E88D4" w14:textId="77777777" w:rsidR="00C07B01" w:rsidRPr="005F1874" w:rsidRDefault="00C07B01" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Politely explain that vehicle access is restricted during the operational period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492424AD" w14:textId="77777777" w:rsidR="00C07B01" w:rsidRPr="005F1874" w:rsidRDefault="00C07B01" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refer the driver to the times displayed on the School Street signs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9FDDD6" w14:textId="77777777" w:rsidR="00C07B01" w:rsidRPr="005F1874" w:rsidRDefault="00C07B01" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remain courteous and professional at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D748558" w14:textId="57A91C3D" w:rsidR="00A42D17" w:rsidRPr="005F1874" w:rsidRDefault="00A42D17" w:rsidP="001C5933">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc242186071"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:lastRenderedPageBreak/>
+        <w:t>Attempts to drive through the closure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="0278CADC" w14:textId="7A2C7F4B" w:rsidR="0069368D" w:rsidRPr="005F1874" w:rsidRDefault="0069368D" w:rsidP="0069368D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the unlikely event that a driver attempts to drive through the restriction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prioritise safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09893963" w14:textId="6847410A" w:rsidR="00515258" w:rsidRPr="005F1874" w:rsidRDefault="00515258" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not stand in front of a vehicle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706B47CE" w14:textId="6AB208EC" w:rsidR="00515258" w:rsidRPr="005F1874" w:rsidRDefault="00515258" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not attempt to physically stop a vehicle. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAE968E" w14:textId="1A4237DB" w:rsidR="00515258" w:rsidRPr="005F1874" w:rsidRDefault="00515258" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Move to a place of safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD2B501" w14:textId="1A717DE6" w:rsidR="00515258" w:rsidRPr="005F1874" w:rsidRDefault="00515258" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alert others nearby </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0C63" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">using the marshal whistle </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>and encourage them to move onto the pavement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5848BF0F" w14:textId="77777777" w:rsidR="00C72527" w:rsidRPr="005F1874" w:rsidRDefault="00C72527" w:rsidP="00C72527">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If it is safe to do so:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D691F0" w14:textId="77777777" w:rsidR="00C72527" w:rsidRPr="005F1874" w:rsidRDefault="00C72527" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Record the vehicle registration number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A9AF2E" w14:textId="77777777" w:rsidR="00C72527" w:rsidRPr="005F1874" w:rsidRDefault="00C72527" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Take a photograph if possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B24F75" w14:textId="6357F486" w:rsidR="00C72527" w:rsidRPr="005F1874" w:rsidRDefault="00C72527" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Report the incident to the Head Teacher so that it can be reported to the police.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCF7885" w14:textId="77777777" w:rsidR="0017042D" w:rsidRPr="005F1874" w:rsidRDefault="0017042D" w:rsidP="00781597">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE964BE" w14:textId="0BD959F4" w:rsidR="0045099E" w:rsidRPr="001C5933" w:rsidRDefault="00A42D17" w:rsidP="001C5933">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc242186072"/>
+      <w:r w:rsidRPr="001C5933">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confrontational or aggressive </w:t>
+      </w:r>
+      <w:r w:rsidR="0045099E" w:rsidRPr="001C5933">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>behaviour</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="464A7776" w14:textId="77777777" w:rsidR="0045099E" w:rsidRPr="005F1874" w:rsidRDefault="0045099E" w:rsidP="0045099E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>If a driver becomes aggressive:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1921630C" w14:textId="620EC1BC" w:rsidR="0017042D" w:rsidRPr="005F1874" w:rsidRDefault="0017042D" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remain calm and polite. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E18DEA" w14:textId="2BF449A2" w:rsidR="0017042D" w:rsidRPr="005F1874" w:rsidRDefault="0017042D" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain that the School Street is operating under a legal Traffic Management Order approved by the Council. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580E1995" w14:textId="347713B4" w:rsidR="0017042D" w:rsidRPr="005F1874" w:rsidRDefault="0017042D" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct the driver to the road signage if appropriate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF83F39" w14:textId="3DE2C6C5" w:rsidR="0017042D" w:rsidRPr="005F1874" w:rsidRDefault="0017042D" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>Seek assistance from school staff or other responsible adults if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66703473" w14:textId="77777777" w:rsidR="0017042D" w:rsidRPr="005F1874" w:rsidRDefault="0017042D" w:rsidP="0017042D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7A22E0" w14:textId="77777777" w:rsidR="001464BE" w:rsidRPr="005F1874" w:rsidRDefault="001464BE" w:rsidP="001464BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>If at any point you fear for your safety or the safety of others, call 999 in an emergency or 101 for non-emergency police assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5498DFBD" w14:textId="77777777" w:rsidR="001464BE" w:rsidRPr="005F1874" w:rsidRDefault="001464BE" w:rsidP="001464BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>All incidents must be reported to the Head Teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07CC32E0" w14:textId="77777777" w:rsidR="001464BE" w:rsidRPr="005F1874" w:rsidRDefault="001464BE" w:rsidP="001464BE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+          <w14:cntxtAlts w14:val="0"/>
+        </w:rPr>
+        <w:t>In an emergency requiring the road to be cleared, use the whistle provided to attract attention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7668B4F3" w14:textId="7F5FE5B5" w:rsidR="003C3C6E" w:rsidRPr="005F1874" w:rsidRDefault="001464BE" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc242186073"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incident </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA22DA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="34F40F43" w14:textId="77777777" w:rsidR="003C3C6E" w:rsidRPr="005F1874" w:rsidRDefault="003C3C6E" w:rsidP="003C3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All incidents, regardless of severity, must be reported to the Head Teacher and recorded in the School Street Incident Log.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388C61F4" w14:textId="77777777" w:rsidR="003C3C6E" w:rsidRPr="005F1874" w:rsidRDefault="003C3C6E" w:rsidP="003C3C6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An example Incident Log template is provided in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Appendix 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F3E679" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="005D7C4E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Serious Incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDDAF7C" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="005D7C4E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Examples may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A207E2" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vehicles driving through a closure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011528CB" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Threatening or abusive behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CAB65C" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safety-related incidents involving road users.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C2AD42" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="005D7C4E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Serious incidents must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717D870A" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be recorded in the School Street Incident Log.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B28CD1" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be reported by the Head Teacher to the School Travel Plan Team within 24 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D13207" w14:textId="77777777" w:rsidR="005D7C4E" w:rsidRPr="005F1874" w:rsidRDefault="005D7C4E" w:rsidP="005D7C4E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schooltravelplans@bromley.gov.uk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CE04B8" w14:textId="77777777" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="008956AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76620C99" w14:textId="77416091" w:rsidR="0079067B" w:rsidRPr="007611BE" w:rsidRDefault="0079067B" w:rsidP="008956AE">
+    <w:p w14:paraId="0197D54C" w14:textId="77777777" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc242186074"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Insurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="09CEDE2D" w14:textId="77777777" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="002745BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>School Streets are a London Borough of Bromley initiative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602E1E31" w14:textId="77777777" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="002745BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To be covered by the Council's Public Liability Insurance, marshals must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64492BD5" w14:textId="77777777" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be registered with the scheme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66236D6F" w14:textId="77777777" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comply with the School Street terms and conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782A1A1B" w14:textId="77777777" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Follow this Marshal Guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02387566" w14:textId="77777777" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operate in accordance with the Council and school risk assessments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFC79A2" w14:textId="6588A09E" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operate only at the approved location and during the authorised hours </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6009">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stated in the Traffic Management Order and on the road signage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D322CE" w14:textId="77777777" w:rsidR="002745BF" w:rsidRPr="005F1874" w:rsidRDefault="002745BF" w:rsidP="002745BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Failure to comply with these requirements may invalidate insurance cover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6B00F5" w14:textId="398629B9" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc242186075"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the </w:t>
+      </w:r>
+      <w:r w:rsidR="002745BF" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">restriction / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>closure</w:t>
+      </w:r>
+      <w:r w:rsidR="002745BF" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ends</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="692B8817" w14:textId="77777777" w:rsidR="007A6F07" w:rsidRPr="005F1874" w:rsidRDefault="007A6F07" w:rsidP="007A6F07">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At the end of the operational period:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4610BC10" w14:textId="77777777" w:rsidR="007A6F07" w:rsidRPr="005F1874" w:rsidRDefault="007A6F07" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remove all barriers and equipment from the highway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0B8643" w14:textId="77777777" w:rsidR="007A6F07" w:rsidRPr="005F1874" w:rsidRDefault="007A6F07" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Return equipment to the agreed storage location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542A60A6" w14:textId="77777777" w:rsidR="007A6F07" w:rsidRPr="005F1874" w:rsidRDefault="007A6F07" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure the road is fully reopened and safe for normal use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CAB5DD" w14:textId="77777777" w:rsidR="007A6F07" w:rsidRPr="005F1874" w:rsidRDefault="007A6F07" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Report any issues or incidents to the school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C302C6" w14:textId="567C51F1" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc242186076"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Monitoring</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6F07" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Compliance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="31E53054" w14:textId="77777777" w:rsidR="00FC6A54" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00FC6A54">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Schools must maintain an up-to-date School Street Incident Log</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6A54" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (appendix 1) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C60AC7" w14:textId="70C99D43" w:rsidR="00747165" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00747165">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6009">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>report incidents to the Head Teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49795E1F" w14:textId="77777777" w:rsidR="00435780" w:rsidRPr="005F1874" w:rsidRDefault="00435780" w:rsidP="00747165">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189824A0" w14:textId="7AAC9266" w:rsidR="00747165" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00747165">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The School Travel Plan Team will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC1C7AC" w14:textId="77777777" w:rsidR="00747165" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maintain regular contact with participating schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6815D824" w14:textId="77777777" w:rsidR="00747165" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Carry out periodic site visits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2911C1EF" w14:textId="77777777" w:rsidR="00747165" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Provide advice and support where required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2949B409" w14:textId="77777777" w:rsidR="00747165" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Investigate serious incidents and concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F17D56" w14:textId="77777777" w:rsidR="00747165" w:rsidRPr="005F1874" w:rsidRDefault="00747165" w:rsidP="00891DD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2EC7C6" w14:textId="77777777" w:rsidR="008A7EF0" w:rsidRPr="005F1874" w:rsidRDefault="008A7EF0" w:rsidP="008A7EF0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Serious incidents should be reported to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569D4669" w14:textId="51B8B492" w:rsidR="00435780" w:rsidRPr="005F1874" w:rsidRDefault="00435780" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serious incidences must be reported to the Council and if necessary to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>olice by the Head Teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A316D2A" w14:textId="286F4B22" w:rsidR="00435780" w:rsidRPr="005F1874" w:rsidRDefault="00435780" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School Travel Plan Team - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>schooltravelplans@bromley.gov.uk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA309FA" w14:textId="77777777" w:rsidR="00435780" w:rsidRPr="005F1874" w:rsidRDefault="00435780" w:rsidP="00873A8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This will allow further investigation to take place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673AD228" w14:textId="77777777" w:rsidR="00435780" w:rsidRPr="005F1874" w:rsidRDefault="00435780" w:rsidP="008A7EF0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="238"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15267D8F" w14:textId="5FE16E3A" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="00891DD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>School Travel Plan Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AB96B8" w14:textId="77777777" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="00891DD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="005F1874">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:b/>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>schooltravelplans@bromley.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66D6D5D6" w14:textId="514C0547" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="00891DD5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bromley.gov.uk/</w:t>
+      </w:r>
+      <w:r w:rsidR="00177B25" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Schoolstreets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625C34F3" w14:textId="618F8413" w:rsidR="00734FF9" w:rsidRPr="005F1874" w:rsidRDefault="00C06B74" w:rsidP="00C06B74">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Date updated: September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105534DC" w14:textId="771D89FF" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00DA22DA" w:rsidP="00095943">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="60"/>
+          <w:szCs w:val="60"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169814F5" w14:textId="77777777" w:rsidR="00891DD5" w:rsidRPr="005F1874" w:rsidRDefault="00891DD5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007611BE">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F952064" w14:textId="77777777" w:rsidR="00290AB3" w:rsidRPr="005F1874" w:rsidRDefault="00290AB3" w:rsidP="000F2A99">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc242186077"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Before the closure </w:t>
-[...2343 lines deleted...]
-    <w:p w14:paraId="27C302C6" w14:textId="44C0F556" w:rsidR="00DA22DA" w:rsidRPr="00CF0EAA" w:rsidRDefault="00DA22DA" w:rsidP="008956AE">
+        <w:t>APPENDIX 1 – Reporting Incidences</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="01275E05" w14:textId="622E3529" w:rsidR="00290AB3" w:rsidRPr="005F1874" w:rsidRDefault="00290AB3" w:rsidP="00290AB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="238"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="750312FE" w14:textId="3A1304F2" w:rsidR="00DA22DA" w:rsidRPr="006B608F" w:rsidRDefault="00DA22DA" w:rsidP="00891DD5">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>School Streets Incident Log</w:t>
+      </w:r>
+      <w:r w:rsidR="00642838" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Example Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A968E7" w14:textId="77777777" w:rsidR="00290AB3" w:rsidRPr="005F1874" w:rsidRDefault="00290AB3" w:rsidP="00290AB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="238"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...218 lines deleted...]
-    <w:p w14:paraId="7838E460" w14:textId="77777777" w:rsidR="00B7646A" w:rsidRDefault="00B7646A" w:rsidP="00B7646A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is very important that all serious incidences are recorded in the log below and reported to the Head Teacher. Serious incidences (although rare) must be reported to the Council and if necessary to the Police by the Head Teacher within 24 hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2348833E" w14:textId="52AA2063" w:rsidR="00290AB3" w:rsidRPr="005F1874" w:rsidRDefault="00290AB3" w:rsidP="00290AB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="238"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...76 lines deleted...]
-        <w:r w:rsidR="00DA22DA" w:rsidRPr="006B608F">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please contact: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="005F1874">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            <w:szCs w:val="28"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>schooltravelplans@bromley.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...393 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9562" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00642838" w14:paraId="59B63685" w14:textId="77777777" w:rsidTr="00E44ABD">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="59B63685" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAED794" w14:textId="0616C01A" w:rsidR="00FC7D9F" w:rsidRPr="00642838" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
+          <w:p w14:paraId="0AAED794" w14:textId="0616C01A" w:rsidR="00FC7D9F" w:rsidRPr="005F1874" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7091065B" w14:textId="25F08A63" w:rsidR="00FC7D9F" w:rsidRPr="00642838" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
+          <w:p w14:paraId="7091065B" w14:textId="25F08A63" w:rsidR="00FC7D9F" w:rsidRPr="005F1874" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06ADB6BD" w14:textId="59FC3CEB" w:rsidR="00FC7D9F" w:rsidRPr="005F1874" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Name reporting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ADB6BD" w14:textId="59FC3CEB" w:rsidR="00FC7D9F" w:rsidRPr="00642838" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
+          <w:p w14:paraId="44FDA1B9" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Name reporting</w:t>
+              <w:t xml:space="preserve">Location </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="44FDA1B9" w14:textId="77777777" w:rsidR="00642838" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
+          <w:p w14:paraId="0987438F" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Location </w:t>
+              <w:t xml:space="preserve">of </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0987438F" w14:textId="77777777" w:rsidR="00642838" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
+          <w:p w14:paraId="514836DE" w14:textId="5132161D" w:rsidR="00FC7D9F" w:rsidRPr="005F1874" w:rsidRDefault="00FC7D9F" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">of </w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidR="00642838" w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...20 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>cident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6DC40E" w14:textId="33FFE942" w:rsidR="00FC7D9F" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="5A6DC40E" w14:textId="33FFE942" w:rsidR="00FC7D9F" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Details of incident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40072C05" w14:textId="31C66D55" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="40072C05" w14:textId="31C66D55" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Reported to LBB Y/N</w:t>
-[...21 lines deleted...]
-              <w:t>Date</w:t>
+              <w:t>Reported to LBB Y/N. Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E309AF9" w14:textId="3673D982" w:rsidR="00FC7D9F" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="6E309AF9" w14:textId="3673D982" w:rsidR="00FC7D9F" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00642838">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005F1874">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Reported to Police Y/N</w:t>
-[...21 lines deleted...]
-              <w:t>Date</w:t>
+              <w:t>Reported to Police Y/N. Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="591F5B88" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="591F5B88" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD13076" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="7AD13076" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="463D14A8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="463D14A8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304E3930" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="304E3930" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="43F4BD34" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0B5AC5" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="1F0B5AC5" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A5FA1B" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="11A5FA1B" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27789CAD" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="27789CAD" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="3EE4E6B0" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="3EE4E6B0" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54922D27" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="54922D27" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06DB1FFE" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="06DB1FFE" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F66F931" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F66F931" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="4C727CD4" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2BBB6A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="5F2BBB6A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC1A8A7" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="2BC1A8A7" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6FCBA9" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="3F6FCBA9" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="1A2A21E1" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="1A2A21E1" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9CED53" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="3A9CED53" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31496A30" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="31496A30" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="687B6F87" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="687B6F87" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="627281CE" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEAAE06" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="5DEAAE06" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F23157E" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="0F23157E" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFC392C" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="4FFC392C" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="202343DE" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="202343DE" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2305B87E" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="2305B87E" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8384C7" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="2D8384C7" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29899951" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29899951" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="1ECB75CB" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E72BD84" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="7E72BD84" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12DD69D1" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="12DD69D1" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533129F3" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="533129F3" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="343FAA96" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="343FAA96" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D925DC" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="35D925DC" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="668E31D3" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="668E31D3" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781A61BC" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781A61BC" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="272473B1" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7713A9" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="3C7713A9" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3A0360" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="3F3A0360" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA05091" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="2FA05091" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="2563B373" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="2563B373" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60295110" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="60295110" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C17BBA4" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="2C17BBA4" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25863A7A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25863A7A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="297E2121" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C9BB6A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="66C9BB6A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6427B5D6" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="6427B5D6" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6277B4E5" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="6277B4E5" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="40EB1BFB" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="40EB1BFB" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B276700" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="1B276700" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51A72B10" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="51A72B10" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="152BEA45" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="152BEA45" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="50C70A4B" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE2C60B" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="7EE2C60B" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD49C4A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="5CD49C4A" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="637CAC4E" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="637CAC4E" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="4AE5B0F7" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="4AE5B0F7" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594DD5F8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="594DD5F8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A165EDE" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="1A165EDE" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="674220F8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674220F8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="6EF7BE61" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="314F8BD8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="314F8BD8" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B4BA01" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="53B4BA01" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57509EB7" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="57509EB7" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="05F91F33" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="05F91F33" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE2FB77" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="0EE2FB77" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34D5AE31" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="34D5AE31" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04885CDB" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04885CDB" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="7E5EE2DF" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19327063" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="19327063" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0E44AE" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="3F0E44AE" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216DA253" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="216DA253" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00642838" w14:paraId="5A9928AF" w14:textId="77777777" w:rsidTr="00642838">
+      <w:tr w:rsidR="00642838" w:rsidRPr="005F1874" w14:paraId="5A9928AF" w14:textId="77777777" w:rsidTr="00CF3132">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142D441C" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="142D441C" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279A9946" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="279A9946" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F6E79F" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="238"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70F6E79F" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="4B20ACC2" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F905AD4" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="3F905AD4" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF95461" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="1FF95461" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B26CD27" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="00642838" w:rsidRDefault="00642838" w:rsidP="00642838">
+          <w:p w14:paraId="3B26CD27" w14:textId="77777777" w:rsidR="00642838" w:rsidRPr="005F1874" w:rsidRDefault="00642838" w:rsidP="00642838">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="238"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="627229D4" w14:textId="1B3B1843" w:rsidR="00B53ECF" w:rsidRPr="00891DD5" w:rsidRDefault="00891DD5" w:rsidP="008956AE">
+    <w:p w14:paraId="26908FCB" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="005F1874" w:rsidRDefault="00CF3132" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13081F66" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="005F1874" w:rsidRDefault="00CF3132">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627229D4" w14:textId="12E91645" w:rsidR="00B53ECF" w:rsidRPr="005F1874" w:rsidRDefault="00431C5F" w:rsidP="008956AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00891DD5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="725DF8CD" wp14:editId="66AA9992">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55A78CED" wp14:editId="6325860A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4712210</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>25</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="831850" cy="514350"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="8904" y="0"/>
+                <wp:lineTo x="0" y="800"/>
+                <wp:lineTo x="0" y="16000"/>
+                <wp:lineTo x="1484" y="20800"/>
+                <wp:lineTo x="20776" y="20800"/>
+                <wp:lineTo x="21270" y="10400"/>
+                <wp:lineTo x="21270" y="4000"/>
+                <wp:lineTo x="20776" y="0"/>
+                <wp:lineTo x="8904" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="2" name="Picture 2" descr="Image of London Borough of Bromley Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="Image of London Borough of Bromley Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:clrChange>
                         <a:clrFrom>
                           <a:srgbClr val="FFFFFF"/>
                         </a:clrFrom>
                         <a:clrTo>
                           <a:srgbClr val="FFFFFF">
                             <a:alpha val="0"/>
                           </a:srgbClr>
                         </a:clrTo>
                       </a:clrChange>
@@ -9246,2578 +11747,2217 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="831850" cy="514350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00642838" w:rsidRPr="00642838">
-[...15 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc242186078"/>
+      <w:r w:rsidR="00642838" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>APPENDIX 2 – Manual Handling of Loads 2.07</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="41C55F81" w14:textId="77777777" w:rsidR="00B53ECF" w:rsidRPr="00891DD5" w:rsidRDefault="00B53ECF" w:rsidP="008956AE">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="41C55F81" w14:textId="77777777" w:rsidR="00B53ECF" w:rsidRPr="005F1874" w:rsidRDefault="00B53ECF" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:solidFill>
               <w14:srgbClr w14:val="000000"/>
             </w14:solidFill>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBADD20" w14:textId="23AC9ADF" w:rsidR="004F6DB9" w:rsidRPr="006B608F" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
+    <w:p w14:paraId="2BBADD20" w14:textId="23AC9ADF" w:rsidR="004F6DB9" w:rsidRPr="005F1874" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00642838">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00642838" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6D36D3" w14:textId="77777777" w:rsidR="004F6DB9" w:rsidRPr="006B608F" w:rsidRDefault="004F6DB9" w:rsidP="008956AE">
+    <w:p w14:paraId="3D6D36D3" w14:textId="77777777" w:rsidR="004F6DB9" w:rsidRPr="005F1874" w:rsidRDefault="004F6DB9" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="395B9575" w14:textId="62F522E5" w:rsidR="004F6DB9" w:rsidRPr="006B608F" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395B9575" w14:textId="62F522E5" w:rsidR="004F6DB9" w:rsidRPr="005F1874" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Manual Handling Operations Regulations 1992 apply to a wide range of manual handing activities including lifting, lowering, pushing, pulling or carrying by hand or bodily force of goods, equipment and people. The load may be either inanimate – such as a box or a </w:t>
       </w:r>
-      <w:r w:rsidR="006C1B51" w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="006C1B51" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trolley or</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> animate – such as a person or an animal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AD65C6" w14:textId="77777777" w:rsidR="004F6DB9" w:rsidRPr="006B608F" w:rsidRDefault="004F6DB9" w:rsidP="008956AE">
+    <w:p w14:paraId="44AD65C6" w14:textId="77777777" w:rsidR="004F6DB9" w:rsidRPr="005F1874" w:rsidRDefault="004F6DB9" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="16D0358E" w14:textId="77777777" w:rsidR="004F6DB9" w:rsidRPr="006B608F" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D0358E" w14:textId="77777777" w:rsidR="004F6DB9" w:rsidRPr="005F1874" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no such thing as a completely safe manual handling operation and the purpose of this guidance is to eliminate hazardous manual handling situations so far as is reasonably practicable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2531B0" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="006B608F" w:rsidRDefault="006C1B51" w:rsidP="008956AE">
+    <w:p w14:paraId="7D2531B0" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="005F1874" w:rsidRDefault="006C1B51" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1656F762" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="006B608F" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1656F762" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="005F1874" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Manual Handling Operations Regulations require employers </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E37C158" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="006B608F" w:rsidRDefault="006C1B51" w:rsidP="008956AE">
+    <w:p w14:paraId="0E37C158" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="005F1874" w:rsidRDefault="006C1B51" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1DC2C3DB" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="006B608F" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC2C3DB" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="005F1874" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Avoid </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the need for hazardous manual handling so far as is reasonably practicable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BE8F73" w14:textId="714891FE" w:rsidR="00B53ECF" w:rsidRPr="006B608F" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
+    <w:p w14:paraId="78BE8F73" w14:textId="714891FE" w:rsidR="00B53ECF" w:rsidRPr="005F1874" w:rsidRDefault="00D404C7" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assess</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the risk of injury from any hazardous manual handling that can’t be avoided. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reduce</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the risk of injury from hazardous manual handling so far as is reasonably practicable</w:t>
       </w:r>
-      <w:r w:rsidR="006C1B51" w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="006C1B51" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40897751" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="006B608F" w:rsidRDefault="006C1B51" w:rsidP="008956AE">
+    <w:p w14:paraId="40897751" w14:textId="77777777" w:rsidR="006C1B51" w:rsidRPr="005F1874" w:rsidRDefault="006C1B51" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1D4D5699" w14:textId="77777777" w:rsidR="00ED4C81" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4D5699" w14:textId="77777777" w:rsidR="00ED4C81" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RISK ASSESSMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FA6A2B" w14:textId="77777777" w:rsidR="00ED4C81" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+    <w:p w14:paraId="05FA6A2B" w14:textId="77777777" w:rsidR="00ED4C81" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Where manual handling operations cannot be avoided managers must make a careful assessment of manual handling risks that staff are exposed to. The most important thing to remember in all assessments is to identify all significant risks of injury and decide the most practical way to reduce the risk so far as is reasonably practicable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC16E81" w14:textId="77777777" w:rsidR="00ED4C81" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+    <w:p w14:paraId="6EC16E81" w14:textId="77777777" w:rsidR="00ED4C81" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3C5F94D9" w14:textId="0AD7D8C8" w:rsidR="00204A84" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5F94D9" w14:textId="0AD7D8C8" w:rsidR="00204A84" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When assessing manual handling risks, the order of priority should </w:t>
       </w:r>
-      <w:r w:rsidR="00E112E2" w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00E112E2" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be: -</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E20E973" w14:textId="2788C84B" w:rsidR="006072FA" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+    <w:p w14:paraId="6E20E973" w14:textId="2788C84B" w:rsidR="006072FA" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eliminate the need for manual handling so far as is reasonably practicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE15462" w14:textId="4578B558" w:rsidR="00907652" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+    <w:p w14:paraId="1DE15462" w14:textId="4578B558" w:rsidR="00907652" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provide mechanical aids to assist with the task</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D07EC4" w14:textId="065E0D5D" w:rsidR="006072FA" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+    <w:p w14:paraId="58D07EC4" w14:textId="065E0D5D" w:rsidR="006072FA" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reduce the frequency of such task(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60515BD9" w14:textId="61336CAB" w:rsidR="006072FA" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+    <w:p w14:paraId="60515BD9" w14:textId="61336CAB" w:rsidR="006072FA" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="6E208181" w14:textId="0CDCCBB1" w:rsidR="00DA22DA" w:rsidRPr="006B608F" w:rsidRDefault="00ED4C81" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure all employees involved in manual handling are suitably trained for the task </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E208181" w14:textId="0CDCCBB1" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00ED4C81" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>monitor the control measures introduced and keep the assessment up to dat</w:t>
       </w:r>
-      <w:r w:rsidR="006072FA" w:rsidRPr="006B608F">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="006072FA" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF5210E" w14:textId="77777777" w:rsidR="00EF14C0" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="5AF5210E" w14:textId="77777777" w:rsidR="00EF14C0" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">If individual employees report adverse symptoms, become ill, injured or disabled or return to work following a long period of sickness, they may be more vulnerable to manual handling injuries, the manager should then refer the employee to Occupational Health to establish if s/he is fit enough to continue moving and handling tasks. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE59278" w14:textId="77777777" w:rsidR="00BC69D5" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="1EE59278" w14:textId="77777777" w:rsidR="00BC69D5" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>An individual risk assessment may be required for employees with a specific need or disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E611AA3" w14:textId="77777777" w:rsidR="002F4ADE" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="4E611AA3" w14:textId="77777777" w:rsidR="002F4ADE" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>An individual risk assessment must also be carried out for a new or expectant mother. Please refer to section 2.15 (New and expectant mothers) of the Corporate Health and Safety Manual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDB3158" w14:textId="77777777" w:rsidR="002F4ADE" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="1DDB3158" w14:textId="77777777" w:rsidR="002F4ADE" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Factors which can cause back injury include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6185C86F" w14:textId="77777777" w:rsidR="002F4ADE" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="6185C86F" w14:textId="77777777" w:rsidR="002F4ADE" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">lifting heavy items </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17137D5D" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="17137D5D" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>working in an awkward, unstable or crouched position, including bending forward, sideways or twisting the body.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B5E9A9" w14:textId="386B93FF" w:rsidR="00BE4B6E" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="37B5E9A9" w14:textId="386B93FF" w:rsidR="00BE4B6E" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">lifting at </w:t>
       </w:r>
-      <w:r w:rsidR="00E112E2" w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00E112E2" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>arm’s length or</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> lifting an uneven load.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ACDD58" w14:textId="74A09DA2" w:rsidR="00BE4B6E" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="34ACDD58" w14:textId="74A09DA2" w:rsidR="00BE4B6E" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">lifting with a starting (or finished) position near the floor, or overhead or at </w:t>
       </w:r>
-      <w:r w:rsidR="00E112E2" w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00E112E2" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>arm’s length</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247D7FF0" w14:textId="63B51328" w:rsidR="00310F1C" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="247D7FF0" w14:textId="63B51328" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>handling unstable items.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA665BB" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="2BA665BB" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>DUTIES OF MANAGERS</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A286DE8" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="2A286DE8" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Managers should ensure that, for work under their control:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7817C500" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="7817C500" w14:textId="77777777" w:rsidR="00BE4B6E" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="6EE0D729" w14:textId="7B33A624" w:rsidR="0012180D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manual handling operations, which present a risk of injury are identified; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE0D729" w14:textId="7B33A624" w:rsidR="0012180D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="5AD303F4" w14:textId="77777777" w:rsidR="008E6723" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>manual handling operations, which present a risk of injury are avoided, so far as is reasonably practicable, by eliminating the need for the load to be moved or by the introduction of mechanisation e.g. trolleys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD303F4" w14:textId="77777777" w:rsidR="008E6723" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="62853990" w14:textId="299925F8" w:rsidR="008E6723" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all new work, which may involve manual handling operations is assessed and safe systems of work implemented before the work commences; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62853990" w14:textId="299925F8" w:rsidR="008E6723" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">annual reviews of assessments are made to ensure that they are still valid, and reassessment carried out immediately if any of the components of the work situation </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00E112E2" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>change;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409CE5EA" w14:textId="77777777" w:rsidR="008E6723" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="409CE5EA" w14:textId="77777777" w:rsidR="008E6723" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
         <w:t>staff recruited to posts involving manual handling should be suitable for the work they are required to do.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AD1CD5" w14:textId="18ED3673" w:rsidR="0012180D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="14AD1CD5" w14:textId="18ED3673" w:rsidR="0012180D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>suitable information, training and supervision is provided for all employees engaged in manual handling tasks and that the training is recorded, monitored, evaluated and reviewed</w:t>
       </w:r>
-      <w:r w:rsidR="00891DD5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00891DD5" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44083CAC" w14:textId="764D75CC" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="44083CAC" w14:textId="764D75CC" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>premises not owned or managed by the LBB at which employees may have to perform manual handling operations are safe and free from risk so far as is reasonably practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D19A7E" w14:textId="77777777" w:rsidR="0012180D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="60D19A7E" w14:textId="77777777" w:rsidR="0012180D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>DUTIES OF EMPLOYEES</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D7AFF4" w14:textId="0A85FAC9" w:rsidR="0012180D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="41D7AFF4" w14:textId="0A85FAC9" w:rsidR="0012180D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">The co-operation of employees is essential in reducing and eliminating the risk(s) from manual handling. Staff should therefore ensure that they comply with the following </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>requirements:-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6863B270" w14:textId="77777777" w:rsidR="0012180D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="6863B270" w14:textId="77777777" w:rsidR="0012180D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Employees should follow the safe system of work designed and introduced by their managers and should not deviate from this without good reason. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C044A5B" w14:textId="77777777" w:rsidR="00D6627D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="4C044A5B" w14:textId="77777777" w:rsidR="00D6627D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>They should use mechanical aids, which have been provided for their use and for which they have been trained. Any faults with mechanical aids should be immediately reported to their manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7272AA" w14:textId="77777777" w:rsidR="00D6627D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="3F7272AA" w14:textId="77777777" w:rsidR="00D6627D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>They should assist and co-operate with the risk assessment process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485A332A" w14:textId="77777777" w:rsidR="00D6627D" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="485A332A" w14:textId="77777777" w:rsidR="00D6627D" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">They should report all accidents, incidents, including near misses, which either caused or could have caused injury. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013E2F43" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="013E2F43" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">They should inform their manager if they are unable to undertake their normal manual handling duties because of injury, illness or any other condition. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0C5AF2" w14:textId="0A5886F6" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="0B0C5AF2" w14:textId="0A5886F6" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>All employees have a responsibility to identify a potentially hazardous manual handling situation and should contact their manager to set the following process in motion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460B5336" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="460B5336" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>INFORMATION, INSTRUCTION AND TRAINING</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74099BD3" w14:textId="49A7D10A" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="74099BD3" w14:textId="49A7D10A" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>It is a legal requirement for all employees to be provided with information, instruction, and training, this is an essential component of risk management. Because it is not always possible to avoid manual handling tasks, it is essential that training in safer handling techniques is provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55775481" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="55775481" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>6. OCCUPATIONAL HEALTH UNIT</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FABEA69" w14:textId="67C3B7C9" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="2FABEA69" w14:textId="67C3B7C9" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prospective employees who declare a history of back pain will be medically assessed by Occupational Health as part of the </w:t>
       </w:r>
-      <w:r w:rsidR="00891DD5" w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00891DD5" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>pre-employment</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> health assessment. Staff may be referred to Occupational Health if they develop back problems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BEE7A3D" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="1BEE7A3D" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>7. ACCIDENT/ INCIDENT REPORTING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714C8240" w14:textId="148A6CDD" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="714C8240" w14:textId="148A6CDD" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> All accidents relating to manual handling injuries should be reported using the LBB accident/incident report form AR3 this is available on the staff intranet at: http://onebromley to ensure compliance with Reporting of Injuries Diseases and Dangerous Occurrence Regulations (RIDDOR), all accident report forms should be forwarded to Corporate Health &amp; Safety within 5 days, email</w:t>
       </w:r>
-      <w:r w:rsidR="00891DD5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00891DD5" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00891DD5" w:rsidRPr="00F34DE4">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00891DD5" w:rsidRPr="005F1874">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="28"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           </w:rPr>
           <w:t>central.safety@bromley.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00891DD5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00891DD5" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>elephone 020 8313 4685.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F1D102" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="35F1D102" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>8. CORPORATE HEALTH &amp; SAFETY</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18765D40" w14:textId="3B8BC2A0" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="18765D40" w14:textId="3B8BC2A0" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Corporate Health &amp; Safety </w:t>
       </w:r>
-      <w:r w:rsidR="00AF24DF" w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00AF24DF" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>will: -</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A884570" w14:textId="2F11B113" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="1A884570" w14:textId="2F11B113" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>carry out planned inspections of health and safety, which will include checking that risk assessments, safe systems of work, and training records are in place and up to date</w:t>
       </w:r>
-      <w:r w:rsidR="00891DD5">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00891DD5" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F68D591" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="5F68D591" w14:textId="77777777" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="1F2DD5BA" w14:textId="7E034B33" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when requested, will assist managers in carrying out or revising risk assessments and help them to identify options for the control of risk; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2DD5BA" w14:textId="7E034B33" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>investigate accidents/incidents on request from managers or where the accident is reported to the HSE under RIDDOR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DEFC1A" w14:textId="4DB8CECF" w:rsidR="00E37CDA" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="54DEFC1A" w14:textId="4DB8CECF" w:rsidR="00E37CDA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>9. GOOD PRACTICE WHEN MANUAL HANDLING AN INANIMATE LOAD</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562C3C3C" w14:textId="77777777" w:rsidR="00513EF9" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="562C3C3C" w14:textId="77777777" w:rsidR="00513EF9" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lifting and moving loads manually are the biggest cause of injury, so it is important to make use of any lifting equipment that is provided. It is important when lifting, to use the right method. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E503570" w14:textId="77777777" w:rsidR="00513EF9" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="3E503570" w14:textId="77777777" w:rsidR="00513EF9" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Written instruction or procedure should always be followed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B35E6C" w14:textId="77777777" w:rsidR="00592970" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="25B35E6C" w14:textId="77777777" w:rsidR="00592970" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk assessments, which have assessed the task and load, should be in place. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334BF9FF" w14:textId="77777777" w:rsidR="00592970" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="334BF9FF" w14:textId="77777777" w:rsidR="00592970" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan your route </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>taking into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> resting places and destination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543E8342" w14:textId="77777777" w:rsidR="00592970" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="543E8342" w14:textId="77777777" w:rsidR="00592970" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Warm up your muscles before carrying out any difficult task and wear any personal protective equipment prescribed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E26ECB7" w14:textId="77777777" w:rsidR="00333F39" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="0E26ECB7" w14:textId="77777777" w:rsidR="00333F39" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Get close to the load and stand with the feet apart for stability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39532A76" w14:textId="38E6ED35" w:rsidR="00592970" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="39532A76" w14:textId="38E6ED35" w:rsidR="00592970" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
         <w:t>Bend the knees sufficiently to grasp the item and provide leverage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D32607" w14:textId="77777777" w:rsidR="00C67AB7" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="03D32607" w14:textId="77777777" w:rsidR="00C67AB7" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Grip with the whole of each hand. · Use the strong muscles in the legs, not the back, to stand up and lift the load. · Keep the arms and legs close to the body and clasp the load to you as close as possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADF1589" w14:textId="1B90C332" w:rsidR="008368E6" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="3ADF1589" w14:textId="1B90C332" w:rsidR="008368E6" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="00873A8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lower the load using the same </w:t>
       </w:r>
-      <w:r w:rsidR="007C4A06" w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="007C4A06" w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>principles</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bending the knees keeping the load close with a firm grip). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6CF971" w14:textId="13F86248" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="3C6CF971" w14:textId="13F86248" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Moving and handling people requires specialised training, please contact Corporate Health &amp; Safety for further advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAA38B8" w14:textId="1D11FE0F" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="3BAA38B8" w14:textId="1D11FE0F" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>GENERAL RISK ASSESSMENT GUIDELINES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9B2021" w14:textId="77777777" w:rsidR="008368E6" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="7F9B2021" w14:textId="77777777" w:rsidR="008368E6" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no such thing as a completely ‘safe’ manual handling operation. But working within the following normal lifting guidelines will reduce the risk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3B5F62" w14:textId="77777777" w:rsidR="00382EDD" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="3F3B5F62" w14:textId="77777777" w:rsidR="00382EDD" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Guidelines for carrying</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4ECE6D" w14:textId="04A4BEE1" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="0C4ECE6D" w14:textId="04A4BEE1" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">When carrying a load, these guidelines will apply where the load is held against the body and is carried no further than 10m without resting. A more detailed assessment risk assessment should be made if a load is carried over a further distance or if the hands are below </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>knuckle</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006B608F">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> height.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A89A14" w14:textId="2A70B7CD" w:rsidR="00382EDD" w:rsidRPr="006B608F" w:rsidRDefault="00AF24DF" w:rsidP="008956AE">
+    <w:p w14:paraId="63A89A14" w14:textId="2A70B7CD" w:rsidR="00382EDD" w:rsidRPr="005F1874" w:rsidRDefault="00AF24DF" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4147EDB1" wp14:editId="12DC1E0D">
             <wp:extent cx="5731510" cy="3438525"/>
             <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
             <wp:docPr id="3" name="Picture 3" descr="Image of Diagram of guidelines for carrying"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Image of Diagram of guidelines for carrying"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3438525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4651EE6F" w14:textId="77777777" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="4651EE6F" w14:textId="77777777" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Ref: Manual Handling and Lifting Regulations 1992</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5034F310" w14:textId="77777777" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="5034F310" w14:textId="77777777" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
         <w:t>HSE Five steps to risk assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5D8561" w14:textId="77777777" w:rsidR="00310F1C" w:rsidRPr="006B608F" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="1A5D8561" w14:textId="77777777" w:rsidR="00310F1C" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Lifting Operations and Lifting Equipment Regulations 1998 (LOLER)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385ABB05" w14:textId="404AD602" w:rsidR="00DA22DA" w:rsidRPr="007C4A06" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
+    <w:p w14:paraId="385ABB05" w14:textId="404AD602" w:rsidR="00DA22DA" w:rsidRPr="005F1874" w:rsidRDefault="00310F1C" w:rsidP="008956AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F1874">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Provision and Use of Work Equipment Regulations 1998 (PUWER)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DA22DA" w:rsidRPr="007C4A06">
-      <w:footerReference w:type="default" r:id="rId23"/>
+    <w:sectPr w:rsidR="00DA22DA" w:rsidRPr="005F1874">
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DE3E892" w14:textId="77777777" w:rsidR="006033DF" w:rsidRDefault="006033DF" w:rsidP="00DA22DA">
+    <w:p w14:paraId="514D020D" w14:textId="77777777" w:rsidR="00D6746C" w:rsidRDefault="00D6746C" w:rsidP="00DA22DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B65BFAD" w14:textId="77777777" w:rsidR="006033DF" w:rsidRDefault="006033DF" w:rsidP="00DA22DA">
+    <w:p w14:paraId="533BEBA2" w14:textId="77777777" w:rsidR="00D6746C" w:rsidRDefault="00D6746C" w:rsidP="00DA22DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BCC1382" w14:textId="77777777" w:rsidR="006033DF" w:rsidRDefault="006033DF">
+    <w:p w14:paraId="68A61BAC" w14:textId="77777777" w:rsidR="00D6746C" w:rsidRDefault="00D6746C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Candara">
-    <w:panose1 w:val="020E0502030303020204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2114783936"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="087540E9" w14:textId="01A556FD" w:rsidR="00F419EA" w:rsidRPr="00C45AA2" w:rsidRDefault="00F419EA" w:rsidP="00F419EA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -11855,83 +13995,83 @@
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00C45AA2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="336BED8E" w14:textId="77777777" w:rsidR="00F419EA" w:rsidRDefault="00F419EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20176C01" w14:textId="77777777" w:rsidR="006033DF" w:rsidRDefault="006033DF" w:rsidP="00DA22DA">
+    <w:p w14:paraId="26CABE4C" w14:textId="77777777" w:rsidR="00D6746C" w:rsidRDefault="00D6746C" w:rsidP="00DA22DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C103E07" w14:textId="77777777" w:rsidR="006033DF" w:rsidRDefault="006033DF" w:rsidP="00DA22DA">
+    <w:p w14:paraId="6E560824" w14:textId="77777777" w:rsidR="00D6746C" w:rsidRDefault="00D6746C" w:rsidP="00DA22DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C8A0709" w14:textId="77777777" w:rsidR="006033DF" w:rsidRDefault="006033DF">
+    <w:p w14:paraId="4721ECF5" w14:textId="77777777" w:rsidR="00D6746C" w:rsidRDefault="00D6746C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C205A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86060230"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12002,163 +14142,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7F3D0F"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FE33DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F07EBE14"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12224,50 +14251,199 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B454AC0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B472E966"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE27278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E807742"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12341,618 +14517,949 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21BC60C8"/>
+    <w:nsid w:val="26176F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2367844"/>
-    <w:lvl w:ilvl="0" w:tplc="08090005">
+    <w:tmpl w:val="7616969E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="293050D2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81728EBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3086D636">
-[...10 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
-[...75 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F574F3"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090005">
+    <w:nsid w:val="29F016B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7D000702"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1657" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3097" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5257" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7417" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291724DB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090005">
+    <w:nsid w:val="2AB0598F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1708E190"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1804D8"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="2B9B2112"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AF5CD810"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ECF6E88"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64709C38"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304A3FCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97BC9906"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31623F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="774ABFD0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13021,404 +15528,213 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...7 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AAD4DE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="153AB4E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CBA634F4">
-[...3 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
-[...87 lines deleted...]
-        <w:ind w:left="1657" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47892844"/>
+    <w:nsid w:val="3C7938C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CBAE81B0"/>
-[...9 lines deleted...]
-        <w:sz w:val="20"/>
+    <w:tmpl w:val="A2BEE9B0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -13475,163 +15791,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="499D4875"/>
+    <w:nsid w:val="3FF604EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E70654EC"/>
+    <w:tmpl w:val="D22C7472"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431E283D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D59096CA"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="468517CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E244D22C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C2D26B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="478C2F50"/>
     <w:lvl w:ilvl="0" w:tplc="8730C218">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13701,390 +16243,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E74A4"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57C576DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F949150"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14153,278 +16356,200 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AB63DEA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05CE1E36"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...3 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
-[...87 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61925F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63867EB8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14493,164 +16618,349 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65703895"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F7EA7F2C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A254F97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51A814C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="660D52CA"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C0C4EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66C63A2A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14719,1978 +17029,724 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="798073FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE98BBE2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FE61E34"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="798C449A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C64D5C4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
-      </w:pPr>
-[...200 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
-[...75 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
-      </w:pPr>
-[...87 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...10 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
-      </w:pPr>
-[...527 lines deleted...]
-        <w:ind w:left="1657" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...46 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
-[...379 lines deleted...]
-        <w:ind w:left="1657" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...34 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2054885627">
+  <w:num w:numId="1" w16cid:durableId="1299843711">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="170461419">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="470362506">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="300617311">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2039768212">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="699009021">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1896694747">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="292907141">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="112481854">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="603608532">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="647327132">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1183544493">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="669254833">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="179778813">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="801508989">
+  <w:num w:numId="14" w16cid:durableId="1795900076">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1053845055">
+  <w:num w:numId="15" w16cid:durableId="1899634404">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="717556038">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1397122292">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="657268615">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="18" w16cid:durableId="599992825">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1863546689">
+  <w:num w:numId="19" w16cid:durableId="2083602631">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1336418543">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="802968559">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1785614140">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="98181391">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="590700906">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="24" w16cid:durableId="8332899">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="30225066">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="25" w16cid:durableId="738212037">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="941305930">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="809907948">
+  <w:num w:numId="26" w16cid:durableId="1260211352">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1910991478">
-[...82 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="137"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0079067B"/>
+    <w:rsid w:val="0000190A"/>
     <w:rsid w:val="00021DBD"/>
     <w:rsid w:val="00036A21"/>
     <w:rsid w:val="0004263F"/>
     <w:rsid w:val="00070943"/>
     <w:rsid w:val="00092BCD"/>
+    <w:rsid w:val="00095943"/>
+    <w:rsid w:val="00097EC4"/>
     <w:rsid w:val="000A2000"/>
     <w:rsid w:val="000B46EE"/>
+    <w:rsid w:val="000B4F1A"/>
     <w:rsid w:val="000E090D"/>
+    <w:rsid w:val="000E4398"/>
+    <w:rsid w:val="000E6E7C"/>
+    <w:rsid w:val="000F2A99"/>
     <w:rsid w:val="0012180D"/>
+    <w:rsid w:val="0012331E"/>
     <w:rsid w:val="00124511"/>
+    <w:rsid w:val="001263C2"/>
+    <w:rsid w:val="00132923"/>
     <w:rsid w:val="00140DBF"/>
+    <w:rsid w:val="001464BE"/>
+    <w:rsid w:val="00146C18"/>
+    <w:rsid w:val="001517BF"/>
+    <w:rsid w:val="0017042D"/>
+    <w:rsid w:val="00177B25"/>
+    <w:rsid w:val="0019054B"/>
     <w:rsid w:val="001934DC"/>
+    <w:rsid w:val="001A6363"/>
+    <w:rsid w:val="001C5933"/>
+    <w:rsid w:val="001E7BD1"/>
     <w:rsid w:val="00204A84"/>
     <w:rsid w:val="00257D42"/>
+    <w:rsid w:val="00272180"/>
+    <w:rsid w:val="002745BF"/>
     <w:rsid w:val="002866F2"/>
     <w:rsid w:val="00290AB3"/>
     <w:rsid w:val="002961CC"/>
     <w:rsid w:val="002B1E9D"/>
     <w:rsid w:val="002D0F30"/>
     <w:rsid w:val="002F4ADE"/>
     <w:rsid w:val="00310F1C"/>
     <w:rsid w:val="00314DD5"/>
     <w:rsid w:val="003264D9"/>
     <w:rsid w:val="00333F39"/>
+    <w:rsid w:val="00362468"/>
     <w:rsid w:val="00382EDD"/>
     <w:rsid w:val="0039140B"/>
     <w:rsid w:val="003A7F2A"/>
+    <w:rsid w:val="003C3C6E"/>
+    <w:rsid w:val="003D07CA"/>
+    <w:rsid w:val="003D5A84"/>
     <w:rsid w:val="003E77FF"/>
     <w:rsid w:val="0040050B"/>
     <w:rsid w:val="0041213F"/>
     <w:rsid w:val="00414512"/>
     <w:rsid w:val="004235F4"/>
     <w:rsid w:val="00430ECF"/>
+    <w:rsid w:val="00431C5F"/>
+    <w:rsid w:val="00435780"/>
+    <w:rsid w:val="00441A98"/>
+    <w:rsid w:val="0045099E"/>
     <w:rsid w:val="004851BD"/>
+    <w:rsid w:val="004859AE"/>
     <w:rsid w:val="004A5527"/>
+    <w:rsid w:val="004C1854"/>
+    <w:rsid w:val="004F2DF8"/>
     <w:rsid w:val="004F6DB9"/>
+    <w:rsid w:val="004F7507"/>
     <w:rsid w:val="00511E5C"/>
     <w:rsid w:val="00513EF9"/>
+    <w:rsid w:val="00515258"/>
+    <w:rsid w:val="0053164D"/>
     <w:rsid w:val="00583715"/>
     <w:rsid w:val="00592970"/>
+    <w:rsid w:val="005A17C3"/>
+    <w:rsid w:val="005A6009"/>
     <w:rsid w:val="005B2AA8"/>
+    <w:rsid w:val="005B34C4"/>
     <w:rsid w:val="005D787A"/>
+    <w:rsid w:val="005D7C4E"/>
+    <w:rsid w:val="005F1874"/>
     <w:rsid w:val="006033DF"/>
     <w:rsid w:val="006072FA"/>
+    <w:rsid w:val="00611BBC"/>
+    <w:rsid w:val="00630CC9"/>
+    <w:rsid w:val="00640275"/>
     <w:rsid w:val="00642838"/>
     <w:rsid w:val="0066202B"/>
     <w:rsid w:val="006645B0"/>
     <w:rsid w:val="00664930"/>
+    <w:rsid w:val="00670717"/>
+    <w:rsid w:val="006907F2"/>
     <w:rsid w:val="00691F00"/>
+    <w:rsid w:val="0069368D"/>
     <w:rsid w:val="00694E05"/>
     <w:rsid w:val="006A52E7"/>
     <w:rsid w:val="006B608F"/>
     <w:rsid w:val="006C1B51"/>
     <w:rsid w:val="006C414B"/>
+    <w:rsid w:val="006D7F90"/>
+    <w:rsid w:val="006E0C63"/>
     <w:rsid w:val="006E5D9F"/>
     <w:rsid w:val="006F1C5C"/>
     <w:rsid w:val="007237C1"/>
+    <w:rsid w:val="00724301"/>
+    <w:rsid w:val="00731F88"/>
+    <w:rsid w:val="00734EB9"/>
     <w:rsid w:val="00734FF9"/>
     <w:rsid w:val="007431B3"/>
     <w:rsid w:val="0074484A"/>
     <w:rsid w:val="007454EE"/>
+    <w:rsid w:val="00747165"/>
+    <w:rsid w:val="00754F0A"/>
     <w:rsid w:val="0075676D"/>
     <w:rsid w:val="007611BE"/>
     <w:rsid w:val="0076264A"/>
+    <w:rsid w:val="00765AF0"/>
     <w:rsid w:val="00775871"/>
+    <w:rsid w:val="00781597"/>
     <w:rsid w:val="00782171"/>
     <w:rsid w:val="0078553D"/>
     <w:rsid w:val="00785CDF"/>
     <w:rsid w:val="00786A4B"/>
     <w:rsid w:val="0079067B"/>
     <w:rsid w:val="0079263F"/>
+    <w:rsid w:val="00794AE0"/>
+    <w:rsid w:val="007A0938"/>
+    <w:rsid w:val="007A6F07"/>
     <w:rsid w:val="007C4A06"/>
+    <w:rsid w:val="007C57A8"/>
     <w:rsid w:val="007E5091"/>
+    <w:rsid w:val="007E7335"/>
+    <w:rsid w:val="00800F00"/>
     <w:rsid w:val="00801D05"/>
+    <w:rsid w:val="00821D22"/>
+    <w:rsid w:val="00823068"/>
     <w:rsid w:val="008368E6"/>
     <w:rsid w:val="00860664"/>
     <w:rsid w:val="00860A08"/>
+    <w:rsid w:val="008729E9"/>
+    <w:rsid w:val="00873A8C"/>
     <w:rsid w:val="00876008"/>
     <w:rsid w:val="00891DD5"/>
     <w:rsid w:val="00894011"/>
     <w:rsid w:val="008956AE"/>
+    <w:rsid w:val="008A7EF0"/>
     <w:rsid w:val="008C01CB"/>
+    <w:rsid w:val="008C401C"/>
     <w:rsid w:val="008C53A6"/>
+    <w:rsid w:val="008D5D00"/>
     <w:rsid w:val="008E07C4"/>
     <w:rsid w:val="008E6723"/>
     <w:rsid w:val="00900B5F"/>
     <w:rsid w:val="00904549"/>
     <w:rsid w:val="00907652"/>
+    <w:rsid w:val="009123F7"/>
     <w:rsid w:val="00933674"/>
+    <w:rsid w:val="0093655A"/>
     <w:rsid w:val="00950D94"/>
+    <w:rsid w:val="00960D05"/>
     <w:rsid w:val="009A1902"/>
+    <w:rsid w:val="009A3F7B"/>
     <w:rsid w:val="009B5903"/>
+    <w:rsid w:val="009B6107"/>
     <w:rsid w:val="009C4051"/>
     <w:rsid w:val="009C63DA"/>
     <w:rsid w:val="009E71D0"/>
     <w:rsid w:val="00A103E8"/>
+    <w:rsid w:val="00A16C73"/>
     <w:rsid w:val="00A2635E"/>
+    <w:rsid w:val="00A42D17"/>
+    <w:rsid w:val="00A56366"/>
     <w:rsid w:val="00A96A90"/>
     <w:rsid w:val="00AC34FD"/>
     <w:rsid w:val="00AF24DF"/>
     <w:rsid w:val="00AF3613"/>
+    <w:rsid w:val="00AF51C3"/>
+    <w:rsid w:val="00AF58ED"/>
+    <w:rsid w:val="00B23F0C"/>
+    <w:rsid w:val="00B342A0"/>
+    <w:rsid w:val="00B35828"/>
     <w:rsid w:val="00B43E95"/>
+    <w:rsid w:val="00B4509C"/>
     <w:rsid w:val="00B53ECF"/>
+    <w:rsid w:val="00B76254"/>
     <w:rsid w:val="00B7646A"/>
+    <w:rsid w:val="00BC0E02"/>
     <w:rsid w:val="00BC16E2"/>
     <w:rsid w:val="00BC69D5"/>
     <w:rsid w:val="00BE4B6E"/>
     <w:rsid w:val="00BE56BE"/>
+    <w:rsid w:val="00C06B74"/>
+    <w:rsid w:val="00C07B01"/>
     <w:rsid w:val="00C11E3E"/>
+    <w:rsid w:val="00C32CA0"/>
     <w:rsid w:val="00C34619"/>
     <w:rsid w:val="00C40BAE"/>
     <w:rsid w:val="00C45AA2"/>
+    <w:rsid w:val="00C470AF"/>
     <w:rsid w:val="00C5089C"/>
     <w:rsid w:val="00C50B48"/>
+    <w:rsid w:val="00C61C14"/>
+    <w:rsid w:val="00C64A69"/>
     <w:rsid w:val="00C67AB7"/>
+    <w:rsid w:val="00C72527"/>
+    <w:rsid w:val="00C75025"/>
     <w:rsid w:val="00C9106C"/>
+    <w:rsid w:val="00C9150B"/>
+    <w:rsid w:val="00C92BE7"/>
+    <w:rsid w:val="00C956E4"/>
     <w:rsid w:val="00C964F6"/>
     <w:rsid w:val="00C97C1D"/>
     <w:rsid w:val="00CC49E1"/>
     <w:rsid w:val="00CF0EAA"/>
+    <w:rsid w:val="00CF3132"/>
     <w:rsid w:val="00CF4A1E"/>
     <w:rsid w:val="00D11E73"/>
     <w:rsid w:val="00D22860"/>
+    <w:rsid w:val="00D30F87"/>
     <w:rsid w:val="00D404C7"/>
     <w:rsid w:val="00D45F74"/>
     <w:rsid w:val="00D54806"/>
     <w:rsid w:val="00D6627D"/>
+    <w:rsid w:val="00D6746C"/>
     <w:rsid w:val="00D71437"/>
     <w:rsid w:val="00DA22DA"/>
     <w:rsid w:val="00DD54BE"/>
     <w:rsid w:val="00DF6BEF"/>
     <w:rsid w:val="00E052D2"/>
     <w:rsid w:val="00E112E2"/>
     <w:rsid w:val="00E37CDA"/>
     <w:rsid w:val="00E44ABD"/>
     <w:rsid w:val="00E45654"/>
     <w:rsid w:val="00E53D0B"/>
     <w:rsid w:val="00E61E65"/>
+    <w:rsid w:val="00E62E50"/>
+    <w:rsid w:val="00E63BF4"/>
+    <w:rsid w:val="00EC090B"/>
     <w:rsid w:val="00EC18AA"/>
+    <w:rsid w:val="00EC4638"/>
+    <w:rsid w:val="00EC51EB"/>
     <w:rsid w:val="00EC539F"/>
     <w:rsid w:val="00ED4C81"/>
     <w:rsid w:val="00EE340E"/>
     <w:rsid w:val="00EE6939"/>
     <w:rsid w:val="00EF0D3F"/>
     <w:rsid w:val="00EF14C0"/>
+    <w:rsid w:val="00EF7506"/>
+    <w:rsid w:val="00F00E45"/>
+    <w:rsid w:val="00F26F72"/>
+    <w:rsid w:val="00F36DE7"/>
     <w:rsid w:val="00F419EA"/>
+    <w:rsid w:val="00F64B6D"/>
     <w:rsid w:val="00F80676"/>
     <w:rsid w:val="00FB0FDC"/>
     <w:rsid w:val="00FB7D61"/>
+    <w:rsid w:val="00FC6A54"/>
     <w:rsid w:val="00FC7D9F"/>
+    <w:rsid w:val="00FD0765"/>
     <w:rsid w:val="00FF7E13"/>
     <w:rsid w:val="2443BEAC"/>
     <w:rsid w:val="363FF2BA"/>
     <w:rsid w:val="3A891781"/>
     <w:rsid w:val="3E69EAC8"/>
     <w:rsid w:val="432DA399"/>
     <w:rsid w:val="66F9D0B4"/>
     <w:rsid w:val="70C11C50"/>
     <w:rsid w:val="7A7533BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4C6F6400"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AEFCB7B8-A8B5-435E-AAD4-3E2C4A0846BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17066,62 +18122,64 @@
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0079067B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="28"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="standard"/>
       <w14:cntxtAlts/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004235F4"/>
+    <w:rsid w:val="000F2A99"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="5D5D5D"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0039140B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
@@ -17164,56 +18222,61 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0039140B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004235F4"/>
+    <w:rsid w:val="000F2A99"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="5D5D5D"/>
+      <w:kern w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="standard"/>
+      <w14:cntxtAlts/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0039140B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0039140B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
@@ -17334,90 +18397,134 @@
     <w:rsid w:val="00891DD5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FC7D9F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004859AE"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+      <w14:cntxtAlts w14:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004859AE"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004859AE"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="200"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="538051696">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="686256608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schooltravelplans@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:central.safety@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schooltravelplans@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schooltravelplans@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schooltravelplans@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schooltravelplans@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:schooltravelplans@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:central.safety@bromley.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17688,69 +18795,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <School xmlns="8c985278-c527-41b5-bbe5-6cfcfaed24e2" xsi:nil="true"/>
     <DocType xmlns="8c985278-c527-41b5-bbe5-6cfcfaed24e2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8c985278-c527-41b5-bbe5-6cfcfaed24e2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="d345eff1-1d60-409f-a687-c4cc64e332b9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c985278-c527-41b5-bbe5-6cfcfaed24e2" xmlns:ns3="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4" xmlns:ns4="d345eff1-1d60-409f-a687-c4cc64e332b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="db1c336b2fe54ddfa6227b18416d7986" ns2:_="" ns3:_="" ns4:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100985C3E71E634644CB1FFC1A1F1E76622" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a8391ff19c89247a322b71d9aa32da9f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8c985278-c527-41b5-bbe5-6cfcfaed24e2" xmlns:ns3="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4" xmlns:ns4="d345eff1-1d60-409f-a687-c4cc64e332b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93a46316b14e03dd3177993a08f5c2c7" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="8c985278-c527-41b5-bbe5-6cfcfaed24e2"/>
     <xsd:import namespace="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4"/>
     <xsd:import namespace="d345eff1-1d60-409f-a687-c4cc64e332b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:DocType" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:School" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -17981,128 +19097,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C39A6D71-3F25-4023-8CB8-7F29DA7EF705}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8055111E-574C-4A35-B5DC-235032E7FB88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D69DC62-1A75-4CF4-B325-358062BB3073}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAF686D4-4589-44B6-B2AD-A76B73A05F87}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C39A6D71-3F25-4023-8CB8-7F29DA7EF705}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8c985278-c527-41b5-bbe5-6cfcfaed24e2"/>
+    <ds:schemaRef ds:uri="d345eff1-1d60-409f-a687-c4cc64e332b9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88FB6046-86D6-4C62-AFB8-28FA61E042D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8c985278-c527-41b5-bbe5-6cfcfaed24e2"/>
     <ds:schemaRef ds:uri="000a9389-75b8-4b6a-9b3c-1e2d0a7ecde4"/>
     <ds:schemaRef ds:uri="d345eff1-1d60-409f-a687-c4cc64e332b9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>16844</Characters>
+  <Pages>16</Pages>
+  <Words>3439</Words>
+  <Characters>19606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>163</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19759</CharactersWithSpaces>
+  <CharactersWithSpaces>23000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ball, Jo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100985C3E71E634644CB1FFC1A1F1E76622</vt:lpwstr>