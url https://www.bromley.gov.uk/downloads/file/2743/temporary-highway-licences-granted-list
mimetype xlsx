--- v6 (2026-03-31)
+++ v7 (2026-04-25)
@@ -1,835 +1,802 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/jonathan_richards_bromley_gov_uk/Documents/Street Scene and Greenspace/Skip Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="45" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BCC5F3D3-5A09-47F8-B494-9C8AF274CCAF}"/>
+  <xr:revisionPtr revIDLastSave="41" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D85538D1-6F49-47B3-920B-58DBB6FE30A0}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11580" yWindow="3060" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SKIPS" sheetId="1" r:id="rId1"/>
     <sheet name="MATERIALS" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">MATERIALS!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SKIPS!$A$1:$F$1</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="242">
   <si>
     <t>Materials Licence Number</t>
   </si>
   <si>
     <t>Materials Location (Road)</t>
   </si>
   <si>
     <t>Materials Location (Outside)</t>
   </si>
   <si>
     <t>Materials Licence Start Date</t>
   </si>
   <si>
     <t>Materials Licence End Date</t>
   </si>
   <si>
-    <t>19 Hayes Garden,</t>
-[...5 lines deleted...]
-    <t>29 March 2026</t>
+    <t>35</t>
+  </si>
+  <si>
+    <t>17 April 2026</t>
+  </si>
+  <si>
+    <t>30 April 2026</t>
   </si>
   <si>
     <t>Elmfield Road, Bromley, BR1 1EG</t>
   </si>
   <si>
-    <t>outside entrance to The Glades</t>
-[...2 lines deleted...]
-    <t>31 March 2026</t>
+    <t>entrance to Glades</t>
+  </si>
+  <si>
+    <t>05 May 2026</t>
+  </si>
+  <si>
+    <t>18 May 2026</t>
+  </si>
+  <si>
+    <t>Byne Road, Sydenham, London, SE26 5JF</t>
+  </si>
+  <si>
+    <t>Skip Licence Number</t>
+  </si>
+  <si>
+    <t>Skip Location (Road)</t>
+  </si>
+  <si>
+    <t>Skip Location (Outside)</t>
+  </si>
+  <si>
+    <t>Skip Licence Start Date</t>
+  </si>
+  <si>
+    <t>Skip Licence End Date</t>
+  </si>
+  <si>
+    <t>LBB Registration Number</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>09 April 2026</t>
+  </si>
+  <si>
+    <t>22 April 2026</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>23 April 2026</t>
+  </si>
+  <si>
+    <t>06 May 2026</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>27 April 2026</t>
+  </si>
+  <si>
+    <t>10 May 2026</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>08 April 2026</t>
+  </si>
+  <si>
+    <t>21 April 2026</t>
+  </si>
+  <si>
+    <t>11</t>
   </si>
   <si>
     <t>13 April 2026</t>
   </si>
   <si>
+    <t>26 April 2026</t>
+  </si>
+  <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>10 April 2026</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>18 April 2026</t>
+  </si>
+  <si>
+    <t>01 May 2026</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>07 April 2026</t>
+  </si>
+  <si>
+    <t>20 April 2026</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>28 April 2026</t>
+  </si>
+  <si>
+    <t>11 May 2026</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16 April 2026</t>
+  </si>
+  <si>
+    <t>29 April 2026</t>
+  </si>
+  <si>
+    <t>11 April 2026</t>
+  </si>
+  <si>
+    <t>24 April 2026</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>06 April 2026</t>
+  </si>
+  <si>
+    <t>19 April 2026</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>03 May 2026</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>070</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>in Play Ground Close</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>14 May 2026</t>
+  </si>
+  <si>
+    <t>034</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>02 April 2302</t>
+  </si>
+  <si>
+    <t>15 April 2302</t>
+  </si>
+  <si>
+    <t>04 June 2026</t>
+  </si>
+  <si>
+    <t>17 June 2026</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>07 May 2026</t>
+  </si>
+  <si>
+    <t>15 April 2026</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>04 May 2026</t>
+  </si>
+  <si>
+    <t>14 April 2026</t>
+  </si>
+  <si>
     <t>25</t>
   </si>
   <si>
-    <t>23 March 2026</t>
-[...65 lines deleted...]
-    <t>06 April 2026</t>
+    <t>side of 25 The Fairway in Cloisters Ave</t>
+  </si>
+  <si>
+    <t>side of property opp 29 Derry Downs</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>12 May 2026</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>25 April 2026</t>
+  </si>
+  <si>
+    <t>08 May 2026</t>
+  </si>
+  <si>
+    <t>2a</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>04 April 2026</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>side of 50 in Balgowan Road</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>25 June 7202</t>
+  </si>
+  <si>
+    <t>08 July 7202</t>
+  </si>
+  <si>
+    <t>55</t>
   </si>
   <si>
     <t>026</t>
   </si>
   <si>
-    <t>13 Ravenscroft Road</t>
-[...284 lines deleted...]
-    <t>57</t>
+    <t>073</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>6 - 8 Gladstone Road</t>
-[...1 lines deleted...]
-  <si>
     <t>6 - 8</t>
   </si>
   <si>
-    <t>in Union Rroad - next to alleyway opposite no 23 &amp; 25</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
   </si>
   <si>
-    <t>6 Sheringham Road</t>
-[...1 lines deleted...]
-  <si>
     <t>61</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>64 Beaumont Road</t>
-[...2 lines deleted...]
-    <t>66 Park End</t>
+    <t>63</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>66</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>75</t>
-[...8 lines deleted...]
-    <t>75A Marlow Road</t>
+    <t>72</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>8 Alexander Road</t>
-[...11 lines deleted...]
-    <t>100</t>
+    <t>81</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>84</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>9 Tennyson Road,</t>
-[...17 lines deleted...]
-    <t>003</t>
+    <t>side of 96 in Kimberley Road</t>
+  </si>
+  <si>
+    <t>087</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>99</t>
+    <t>19 May 2026</t>
+  </si>
+  <si>
+    <t>17 Court Downs Road, Beckenham, BR3 6LN</t>
+  </si>
+  <si>
+    <t>Wheelers Cottage</t>
+  </si>
+  <si>
+    <t>Kings Road, Orpington, BR6 9LH</t>
+  </si>
+  <si>
+    <t>Studland Road, Sydenham, London, SE26 5NH</t>
+  </si>
+  <si>
+    <t>Elwill Way, Beckenham, BR3 6RX</t>
+  </si>
+  <si>
+    <t>High Street, Chislehurst, BR7 5AG</t>
   </si>
   <si>
     <t>Albany Road, Chislehurst, BR7 6BG</t>
   </si>
   <si>
+    <t>Fairfield Road, Bromley, BR1 3QN</t>
+  </si>
+  <si>
+    <t>Frant Close, Penge, London, SE20 8HS</t>
+  </si>
+  <si>
+    <t>Grace Mews, Beckenham, BR3 1BF</t>
+  </si>
+  <si>
+    <t>Lancing Road, Orpington, BR6 0QY</t>
+  </si>
+  <si>
+    <t>Castleton Road, Mottingham, London, SE9 4DD</t>
+  </si>
+  <si>
+    <t>Pleydell Avenue, Anerley, London, SE19 2LN</t>
+  </si>
+  <si>
+    <t>Morston Gardens, Mottingham, London, SE9 4NE</t>
+  </si>
+  <si>
+    <t>Oak Tree Gardens, Bromley, BR1 5BQ</t>
+  </si>
+  <si>
+    <t>Cloonmore Avenue, Orpington, BR6 9LN</t>
+  </si>
+  <si>
+    <t>Goodhart Way, West Wickham, BR4 0EZ</t>
+  </si>
+  <si>
+    <t>Milestone Road, Anerley, London, SE19 2LL</t>
+  </si>
+  <si>
+    <t>Sanderstead Road, Orpington, BR5 4AE</t>
+  </si>
+  <si>
+    <t>Seymour Villas, Penge, London, SE20 8TU</t>
+  </si>
+  <si>
+    <t>Kingsdale Road, Penge, London, SE20 7PR</t>
+  </si>
+  <si>
+    <t>Churchfields Road, Beckenham, BR3 4QY</t>
+  </si>
+  <si>
+    <t>Eden Park Avenue, Beckenham, BR3 3JQ</t>
+  </si>
+  <si>
+    <t>Hawes Lane, West Wickham, BR4 9AG</t>
+  </si>
+  <si>
+    <t>Royal Parade, Chislehurst, BR7 6NR</t>
+  </si>
+  <si>
+    <t>Thicket Road, Penge, London, SE20 8DD</t>
+  </si>
+  <si>
+    <t>Stembridge Road, Penge, London, SE20 7UF</t>
+  </si>
+  <si>
+    <t>Palmerston Road, Orpington, BR6 7ED</t>
+  </si>
+  <si>
+    <t>Adelaide Road, Chislehurst, BR7 6BB</t>
+  </si>
+  <si>
+    <t>Bourne Road, Bromley, BR2 9PB</t>
+  </si>
+  <si>
+    <t>Felmingham Road, Penge, London, SE20 7YD</t>
+  </si>
+  <si>
+    <t>Romany Rise, Orpington, BR5 1HG</t>
+  </si>
+  <si>
+    <t>The Fairway, Bickley, Bromley, BR1 2JZ</t>
+  </si>
+  <si>
+    <t>Derry Downs, Orpington, BR5 4DT</t>
+  </si>
+  <si>
+    <t>Sultan Street, Beckenham, BR3 4QS</t>
+  </si>
+  <si>
+    <t>Whitebeam Avenue, Bromley, BR2 8DL</t>
+  </si>
+  <si>
+    <t>Goddard Road, Beckenham, BR3 4BN</t>
+  </si>
+  <si>
+    <t>Godwin Road, Bromley, BR2 9LG</t>
+  </si>
+  <si>
+    <t>Mays Hill Road, Shortlands, Bromley, BR2 0HS</t>
+  </si>
+  <si>
+    <t>Hampden Road, Beckenham, BR3 4HH</t>
+  </si>
+  <si>
+    <t>Thorndon Close, Orpington, BR5 2SH</t>
+  </si>
+  <si>
+    <t>Foxbury Road, Bromley, BR1 4DQ</t>
+  </si>
+  <si>
+    <t>Balfour Road, Bromley, BR2 9SL</t>
+  </si>
+  <si>
+    <t>Blackbrook Lane, Bickley, Bromley, BR2 8AY</t>
+  </si>
+  <si>
+    <t>Patterson Road, Anerley, London, SE19 2LE</t>
+  </si>
+  <si>
+    <t>Beaconsfield Road, Mottingham, London, SE9 4EF</t>
+  </si>
+  <si>
+    <t>Recreation Road, Bromley, BR2 0DY</t>
+  </si>
+  <si>
+    <t>Maple Road, Penge, London, SE20 8HE</t>
+  </si>
+  <si>
+    <t>Wellhouse Road, Beckenham, BR3 3JR</t>
+  </si>
+  <si>
+    <t>Crampton Road, Penge, London, SE20 7AR</t>
+  </si>
+  <si>
+    <t>Albert Road, Bromley, BR2 9PY</t>
+  </si>
+  <si>
+    <t>Hilldrop Road, Bromley, BR1 4DB</t>
+  </si>
+  <si>
+    <t>Mosslea Road, Penge, London, SE20 7BW</t>
+  </si>
+  <si>
+    <t>Clarence Road, Bickley, Bromley, BR1 2DD</t>
+  </si>
+  <si>
+    <t>Croft Road, Bromley, BR1 4DR</t>
+  </si>
+  <si>
+    <t>Green Lane, Penge, London, SE20 7JX</t>
+  </si>
+  <si>
+    <t>Kinnaird Avenue, Bromley, BR1 4HG</t>
+  </si>
+  <si>
+    <t>Lubbock Road, Chislehurst, BR7 5JX</t>
+  </si>
+  <si>
+    <t>Southcroft Road, Orpington, BR6 9QQ</t>
+  </si>
+  <si>
+    <t>Sherborne Road, Orpington, BR5 1RF</t>
+  </si>
+  <si>
+    <t>Bird In Hand Lane, Bickley, Bromley, BR1 2NA</t>
+  </si>
+  <si>
+    <t>Foxgrove Avenue, Beckenham, BR3 5BA</t>
+  </si>
+  <si>
+    <t>Leamington Avenue, Bromley, BR1 5BJ</t>
+  </si>
+  <si>
+    <t>Sherborne Road, Orpington, BR5 1RE</t>
+  </si>
+  <si>
+    <t>Belmont Road, Beckenham, BR3 4HN</t>
+  </si>
+  <si>
+    <t>Newstead Avenue, Orpington, BR6 9RW</t>
+  </si>
+  <si>
+    <t>Lansdowne Road, Bromley, BR1 3PQ</t>
+  </si>
+  <si>
+    <t>Leamington Avenue, Bromley, BR1 5BL</t>
+  </si>
+  <si>
+    <t>Balfour Road, Bromley, BR2 9SJ</t>
+  </si>
+  <si>
+    <t>Forster Road, Beckenham, BR3 4LG</t>
+  </si>
+  <si>
+    <t>Green Lane, Chislehurst, BR7 6AW</t>
+  </si>
+  <si>
+    <t>Bromley Road, Beckenham, BR3 5NP</t>
+  </si>
+  <si>
+    <t>Nightingale Road, Petts Wood, Orpington, BR5 1BQ</t>
+  </si>
+  <si>
+    <t>Patterson Road, Anerley, London, SE19 2LF</t>
+  </si>
+  <si>
+    <t>Bromley Crescent, Bromley, BR2 0HA</t>
+  </si>
+  <si>
+    <t>Northlands Avenue, Orpington, BR6 9LU</t>
+  </si>
+  <si>
+    <t>Queens Road, Beckenham, BR3 4JL</t>
+  </si>
+  <si>
+    <t>Eton Road, Orpington, BR6 9HH</t>
+  </si>
+  <si>
+    <t>Hawthorn Grove, Penge, London, SE20 8LF</t>
+  </si>
+  <si>
+    <t>Park End, Bromley, BR1 4AW</t>
+  </si>
+  <si>
     <t>Babbacombe Road, Bromley, BR1 3LW</t>
   </si>
   <si>
-    <t>Blandford Road, Beckenham, BR3 4NE</t>
-[...23 lines deleted...]
-    <t>Seymour Villas, Penge, London, SE20 8TU</t>
+    <t>Sandringham Road, Bromley, BR1 5AR</t>
+  </si>
+  <si>
+    <t>Tillingbourne Green, Orpington, BR5 2EX</t>
+  </si>
+  <si>
+    <t>Crockenhill Road, Orpington, BR5 4DF</t>
+  </si>
+  <si>
+    <t>Lennard Road, SE20 7LY</t>
+  </si>
+  <si>
+    <t>Manor Way, Beckenham, BR3 3LR</t>
+  </si>
+  <si>
+    <t>Churchfields Road, Beckenham, BR3 4QR</t>
+  </si>
+  <si>
+    <t>Mackenzie Road, Beckenham, BR3 4RZ</t>
+  </si>
+  <si>
+    <t>Oak Road, Orpington, BR6 6BB</t>
+  </si>
+  <si>
+    <t>Oakmead Avenue, Hayes, Bromley, BR2 7NA</t>
+  </si>
+  <si>
+    <t>Saxon Road, Bromley, BR1 3RP</t>
+  </si>
+  <si>
+    <t>Townshend Road, Chislehurst, BR7 6HP</t>
+  </si>
+  <si>
+    <t>Yester Drive, Chislehurst, BR7 5LR</t>
+  </si>
+  <si>
+    <t>Church Road, Chelsfield, Orpington, BR6 7RF</t>
+  </si>
+  <si>
+    <t>Addison Road, Bromley, BR2 9RP</t>
+  </si>
+  <si>
+    <t>Leith Hill Green, Orpington, BR5 2SB</t>
+  </si>
+  <si>
+    <t>Gladstone Road, Orpington, BR6 7EA</t>
+  </si>
+  <si>
+    <t>Stanley Road, Bromley, BR2 9JE</t>
+  </si>
+  <si>
+    <t>Rushmore Hill, Orpington, BR6 7NG</t>
+  </si>
+  <si>
+    <t>Ashbourne Rise, Orpington, BR6 9PY</t>
+  </si>
+  <si>
+    <t>Englefield Close, Orpington, BR5 2HX</t>
+  </si>
+  <si>
+    <t>Alexander Road, Chislehurst, BR7 6BA</t>
   </si>
   <si>
     <t>Tennyson Road, Penge, London, SE20 7ND</t>
   </si>
   <si>
-    <t>Crescent Drive, Petts Wood, Orpington, BR5 1AZ</t>
-[...223 lines deleted...]
-  <si>
     <t>Torr Road, Penge, London, SE20 7PS</t>
   </si>
   <si>
-    <t>Warner Road, Bromley, BR1 3RR</t>
+    <t>Court Downs Road, Beckenham, BR3 6LN</t>
+  </si>
+  <si>
+    <t>Rushmore Hill, Orpington, BR6 7LZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="168" formatCode="dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -901,52 +868,52 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{CA1C5784-DD35-4EA0-950C-851196DF9D67}"/>
-    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{B146D12A-2F61-421D-8E83-129F1EDDCBE9}"/>
+    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{ADE51F7F-B762-49CF-A7F3-2869D0D6BE9D}"/>
+    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{DD3873A7-93D5-4B67-80F6-8B429BBCAD7D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1184,2487 +1151,2807 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F116"/>
+  <dimension ref="A1:F133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C2" sqref="C2"/>
+      <selection pane="bottomLeft" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E1" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="F1" s="5" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
-        <v>23773</v>
+        <v>23898</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>196</v>
+        <v>230</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>95</v>
+        <v>108</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="6">
-        <v>23783</v>
+        <v>23913</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="D3" s="8" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="6">
-        <v>23793</v>
+        <v>23839</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
-        <v>23709</v>
+        <v>23834</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>224</v>
+        <v>186</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>87</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
-        <v>23724</v>
+        <v>23868</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>248</v>
+        <v>237</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>23785</v>
+        <v>23894</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>23749</v>
+        <v>23915</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>101</v>
+        <v>74</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>23751</v>
+        <v>23926</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>165</v>
+        <v>204</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>30</v>
+        <v>114</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>23760</v>
+        <v>23891</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>111</v>
+        <v>92</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>23796</v>
+        <v>23880</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
-        <v>23758</v>
+        <v>23864</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>228</v>
+        <v>181</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>141</v>
+        <v>94</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>23774</v>
+        <v>23853</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>242</v>
+        <v>200</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
-        <v>23816</v>
+        <v>23927</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>166</v>
+        <v>196</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>23735</v>
+        <v>23951</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>78</v>
+        <v>92</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
-        <v>23800</v>
+        <v>23836</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D16" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>23942</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E16" s="8" t="s">
+      <c r="E17" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="F16" s="7" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F17" s="7" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
-        <v>23812</v>
+        <v>23889</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>238</v>
+        <v>210</v>
       </c>
       <c r="C18" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="8" t="s">
+      <c r="F18" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F18" s="7" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
-        <v>23818</v>
+        <v>23969</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>139</v>
+        <v>117</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
-        <v>23726</v>
+        <v>23859</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>104</v>
+        <v>5</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
-        <v>23788</v>
+        <v>23932</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>105</v>
+        <v>5</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
-        <v>23806</v>
+        <v>23863</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>202</v>
+        <v>147</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
-        <v>23761</v>
+        <v>23838</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="D23" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E23" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="7" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
-        <v>23741</v>
+        <v>23965</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
-        <v>23821</v>
+        <v>23921</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>218</v>
+        <v>157</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>126</v>
+        <v>61</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>73</v>
+        <v>6</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>23813</v>
+        <v>23944</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>59</v>
+        <v>99</v>
       </c>
       <c r="D26" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="E26" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="7" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>23770</v>
+        <v>23874</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>206</v>
+        <v>151</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
-        <v>23730</v>
+        <v>23919</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>181</v>
+        <v>240</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>75</v>
+        <v>136</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
-        <v>23725</v>
+        <v>23877</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>247</v>
+        <v>185</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>143</v>
+        <v>5</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
-        <v>23808</v>
+        <v>23890</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>247</v>
+        <v>219</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
-        <v>23762</v>
+        <v>23914</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>23733</v>
+        <v>23959</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>23811</v>
+        <v>23869</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>208</v>
+        <v>158</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>113</v>
+        <v>62</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>23763</v>
+        <v>23962</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>185</v>
+        <v>158</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>23825</v>
+        <v>23968</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>185</v>
+        <v>140</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>23716</v>
+        <v>23866</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
-        <v>23781</v>
+        <v>23922</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>23695</v>
+        <v>23918</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>171</v>
+        <v>213</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>50</v>
+        <v>122</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
-        <v>23752</v>
+        <v>23901</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>239</v>
+        <v>143</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D39" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>23892</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E40" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="E39" s="8" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F40" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
-        <v>23756</v>
+        <v>23967</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>243</v>
+        <v>166</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>134</v>
+        <v>77</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>6</v>
+        <v>45</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
-        <v>23820</v>
+        <v>23907</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>243</v>
+        <v>205</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>135</v>
+        <v>114</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>23729</v>
+        <v>23879</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>50</v>
+        <v>91</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
-        <v>23823</v>
+        <v>23860</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
-        <v>23826</v>
+        <v>23940</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
-        <v>23742</v>
+        <v>23953</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
-        <v>23787</v>
+        <v>23895</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>170</v>
+        <v>232</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>49</v>
+        <v>118</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
-        <v>23731</v>
+        <v>23966</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>23805</v>
+        <v>23899</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>222</v>
+        <v>172</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>23722</v>
+        <v>23971</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>209</v>
+        <v>172</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
-        <v>23713</v>
+        <v>23897</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>207</v>
+        <v>173</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="E51" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>23873</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>23848</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>23923</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="F51" s="7" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="F54" s="7" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
-        <v>23717</v>
+        <v>23885</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
-        <v>23786</v>
+        <v>23856</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
-        <v>23727</v>
+        <v>23949</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
-        <v>23797</v>
+        <v>23929</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
-        <v>23776</v>
+        <v>23871</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>249</v>
+        <v>175</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>150</v>
+        <v>87</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
-        <v>23791</v>
+        <v>23958</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>220</v>
+        <v>159</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
-        <v>15119</v>
+        <v>23924</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
-        <v>23750</v>
+        <v>23861</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>215</v>
+        <v>141</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
-        <v>23798</v>
+        <v>23908</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>121</v>
+        <v>98</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
-        <v>23799</v>
+        <v>23862</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>236</v>
+        <v>138</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>162</v>
+        <v>19</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
-        <v>23779</v>
+        <v>23937</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>233</v>
+        <v>138</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
-        <v>23824</v>
+        <v>23920</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>197</v>
+        <v>156</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>73</v>
+        <v>6</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
-        <v>23815</v>
+        <v>23858</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>235</v>
+        <v>192</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="D67" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F67" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
+        <v>23948</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D68" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E67" s="8" t="s">
+      <c r="E68" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="F67" s="7" t="s">
-[...13 lines deleted...]
-      <c r="D68" s="8" t="s">
+      <c r="F68" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>23916</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E68" s="8" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E69" s="8" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
-        <v>23807</v>
+        <v>23850</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>173</v>
+        <v>202</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
-        <v>23765</v>
+        <v>23939</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>173</v>
+        <v>202</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="D71" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E71" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="E71" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="7" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
-        <v>23745</v>
+        <v>23910</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>173</v>
+        <v>198</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
-        <v>23804</v>
+        <v>15119</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>173</v>
+        <v>203</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>53</v>
+        <v>113</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
-        <v>23732</v>
+        <v>23884</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
-        <v>23790</v>
+        <v>23843</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="D75" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E75" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E75" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F75" s="7" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="6">
-        <v>23795</v>
+        <v>23878</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>226</v>
+        <v>193</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>139</v>
+        <v>104</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A77" s="6">
-        <v>23720</v>
+        <v>23828</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>177</v>
+        <v>223</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="E77" s="8" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="F77" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A78" s="6">
-        <v>23789</v>
+        <v>23957</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>177</v>
+        <v>223</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>62</v>
+        <v>134</v>
       </c>
       <c r="D78" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>23854</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F79" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>23917</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F80" s="7" t="s">
         <v>63</v>
-      </c>
-[...44 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="6">
-        <v>23759</v>
+        <v>23943</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>211</v>
+        <v>174</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>73</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A82" s="6">
-        <v>23755</v>
+        <v>23865</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>186</v>
+        <v>153</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="E82" s="8" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A83" s="6">
-        <v>23734</v>
+        <v>23904</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>44</v>
+        <v>6</v>
       </c>
       <c r="E83" s="8" t="s">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A84" s="6">
-        <v>23809</v>
+        <v>23970</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="6">
-        <v>23814</v>
+        <v>23909</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>250</v>
+        <v>149</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
-        <v>23746</v>
+        <v>23867</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>216</v>
+        <v>188</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>123</v>
+        <v>98</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
-        <v>23728</v>
+        <v>23928</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>227</v>
+        <v>188</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>140</v>
+        <v>98</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
-        <v>23778</v>
+        <v>23846</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>167</v>
+        <v>201</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="6">
-        <v>23736</v>
+        <v>23941</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E89" s="8" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A90" s="6">
-        <v>23802</v>
+        <v>23876</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>66</v>
+        <v>117</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
-        <v>23803</v>
+        <v>23946</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="E91" s="8" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="6">
-        <v>16802</v>
+        <v>23870</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="6">
-        <v>23744</v>
+        <v>23938</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="E93" s="8" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="6">
-        <v>23782</v>
+        <v>23947</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>198</v>
+        <v>224</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="6">
-        <v>23747</v>
+        <v>23882</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="E95" s="8" t="s">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A96" s="6">
-        <v>23817</v>
+        <v>23936</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="E96" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>23900</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D97" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="F96" s="7" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E97" s="8" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="6">
-        <v>23754</v>
+        <v>23925</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A99" s="6">
-        <v>23715</v>
+        <v>23844</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>245</v>
+        <v>180</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="D99" s="8" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E99" s="8" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A100" s="6">
-        <v>23780</v>
+        <v>23934</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>245</v>
+        <v>180</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>138</v>
+        <v>93</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A101" s="6">
-        <v>23753</v>
+        <v>23875</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E101" s="8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A102" s="6">
-        <v>23719</v>
+        <v>23961</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>213</v>
+        <v>148</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="D102" s="8" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A103" s="6">
-        <v>23775</v>
+        <v>23886</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="C103" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F103" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A104" s="6">
+        <v>23905</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="C104" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F104" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="D103" s="8" t="s">
-[...29 lines deleted...]
-    <row r="105" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="105" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
-        <v>23822</v>
+        <v>23881</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="E105" s="8" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="6">
-        <v>23794</v>
+        <v>23883</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D106" s="8" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="E106" s="8" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A107" s="6">
-        <v>23757</v>
+        <v>16802</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>251</v>
+        <v>160</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>156</v>
+        <v>67</v>
       </c>
       <c r="D107" s="8" t="s">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="E107" s="8" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="6">
-        <v>23748</v>
+        <v>23896</v>
       </c>
       <c r="B108" s="7" t="s">
         <v>241</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="D108" s="8" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="E108" s="8" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="6">
-        <v>23772</v>
+        <v>23952</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>168</v>
+        <v>234</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="D109" s="8" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="E109" s="8" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="6">
-        <v>23768</v>
+        <v>23847</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>205</v>
+        <v>154</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="D110" s="8" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A111" s="6">
-        <v>23740</v>
+        <v>23945</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="D111" s="8" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E111" s="8" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="6">
-        <v>23769</v>
+        <v>23887</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>252</v>
+        <v>226</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>158</v>
+        <v>34</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>159</v>
+        <v>35</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="6">
-        <v>23739</v>
+        <v>23954</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="C113" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F113" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A114" s="6">
+        <v>23912</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C114" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F114" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A115" s="6">
+        <v>23955</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F115" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A116" s="6">
+        <v>23956</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F116" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A117" s="6">
+        <v>23935</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C117" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="F117" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A118" s="6">
+        <v>23849</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F118" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A119" s="6">
+        <v>23964</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F119" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A120" s="6">
+        <v>23963</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F120" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A121" s="6">
+        <v>23872</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F121" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A122" s="6">
+        <v>23902</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D122" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F122" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A123" s="6">
+        <v>23903</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D123" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E123" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F123" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A124" s="6">
+        <v>23933</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="F124" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A125" s="6">
+        <v>23930</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C125" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D125" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="F125" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A126" s="6">
+        <v>23852</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C126" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D126" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="F126" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A127" s="6">
+        <v>23906</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F127" s="7" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A128" s="6">
+        <v>23911</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="C128" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D128" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F128" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A129" s="6">
+        <v>23857</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C129" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="D113" s="8" t="s">
-[...16 lines deleted...]
-      <c r="C114" s="7" t="s">
+      <c r="D129" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F129" s="7" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A130" s="6">
+        <v>23950</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C130" s="7" t="s">
         <v>96</v>
       </c>
-      <c r="D114" s="8" t="s">
-[...46 lines deleted...]
-        <v>29</v>
+      <c r="D130" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="7" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A131" s="6">
+        <v>23931</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D131" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F131" s="7" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A132" s="6">
+        <v>23888</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F132" s="7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A133" s="6">
+        <v>23893</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F133" s="7" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F116">
-    <sortCondition ref="B2:B116"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F133">
+    <sortCondition ref="B2:B133"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFE6A199-562F-4295-B122-CAED68A88EC5}">
-  <dimension ref="A1:E4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{447369F8-F2B5-4AF4-A74B-3A2BF8A82BFC}">
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>7</v>
-[...16 lines deleted...]
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E1" xr:uid="{FFE6A199-562F-4295-B122-CAED68A88EC5}"/>
-[...2 lines deleted...]
-  </sortState>
+  <autoFilter ref="A1:E1" xr:uid="{447369F8-F2B5-4AF4-A74B-3A2BF8A82BFC}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SKIPS</vt:lpstr>
       <vt:lpstr>MATERIALS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>