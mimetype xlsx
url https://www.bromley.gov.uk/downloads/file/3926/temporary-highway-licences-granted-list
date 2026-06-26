--- v0 (2026-05-17)
+++ v1 (2026-06-26)
@@ -1,844 +1,886 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/jonathan_richards_bromley_gov_uk/Documents/Street Scene and Greenspace/Skip Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="41" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{989F3014-C0DF-40B7-A6E7-810C99FF17A5}"/>
+  <xr:revisionPtr revIDLastSave="45" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5E99FE13-CBBA-4379-9381-81BEA34499B2}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SKIPS" sheetId="1" r:id="rId1"/>
     <sheet name="MATERIALS" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">MATERIALS!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SKIPS!$A$1:$F$1</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcOnSave="0"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="256">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="270">
   <si>
     <t>Materials Licence Number</t>
   </si>
   <si>
     <t>Materials Location (Road)</t>
   </si>
   <si>
     <t>Materials Location (Outside)</t>
   </si>
   <si>
     <t>Materials Licence Start Date</t>
   </si>
   <si>
     <t>Materials Licence End Date</t>
   </si>
   <si>
     <t>Elmfield Road, Bromley, BR1 1EG</t>
   </si>
   <si>
     <t>entrance to Glades</t>
   </si>
   <si>
-    <t>25 May 2026</t>
+    <t>27 July 2026</t>
+  </si>
+  <si>
+    <t>10 August 2026</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>12 June 2026</t>
+  </si>
+  <si>
+    <t>25 June 2026</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>15 June 2026</t>
+  </si>
+  <si>
+    <t>28 June 2026</t>
+  </si>
+  <si>
+    <t>26 June 2026</t>
+  </si>
+  <si>
+    <t>09 July 2026</t>
+  </si>
+  <si>
+    <t>Byne Road, Sydenham, London, SE26 5JF</t>
+  </si>
+  <si>
+    <t>Brabourne Rise, Beckenham, BR3 6SH</t>
+  </si>
+  <si>
+    <t>Skip Licence Number</t>
+  </si>
+  <si>
+    <t>Skip Location (Road)</t>
+  </si>
+  <si>
+    <t>Skip Location (Outside)</t>
+  </si>
+  <si>
+    <t>Skip Licence Start Date</t>
+  </si>
+  <si>
+    <t>Skip Licence End Date</t>
+  </si>
+  <si>
+    <t>LBB Registration Number</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>08 July 2026</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>02 July 2026</t>
+  </si>
+  <si>
+    <t>15 July 2026</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>17 June 2026</t>
+  </si>
+  <si>
+    <t>30 June 2026</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>10 Walkden Road</t>
+  </si>
+  <si>
+    <t>03 June 8202</t>
+  </si>
+  <si>
+    <t>16 June 8202</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>11 Morland Road,</t>
+  </si>
+  <si>
+    <t>13 June 2026</t>
+  </si>
+  <si>
+    <t>27 June 2026</t>
+  </si>
+  <si>
+    <t>10 July 2026</t>
+  </si>
+  <si>
+    <t>29 June 2026</t>
+  </si>
+  <si>
+    <t>12 July 2026</t>
+  </si>
+  <si>
+    <t>111 Jackson Road</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>026</t>
+  </si>
+  <si>
+    <t>13 Cintra Park,</t>
+  </si>
+  <si>
+    <t>23 July 2026</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>19 June 2026</t>
+  </si>
+  <si>
+    <t>034</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>17a</t>
+  </si>
+  <si>
+    <t>end of Petersham Gardens on Leesons Way</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>23 June 2026</t>
+  </si>
+  <si>
+    <t>06 July 2026</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>22 June 2026</t>
+  </si>
+  <si>
+    <t>05 July 2026</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>02 April 2302</t>
+  </si>
+  <si>
+    <t>15 April 2302</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>07 July 2026</t>
+  </si>
+  <si>
+    <t>20 July 2026</t>
+  </si>
+  <si>
+    <t>062</t>
+  </si>
+  <si>
+    <t>2 South Drive,</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>24 June 2026</t>
+  </si>
+  <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>22 Croft Road</t>
+  </si>
+  <si>
+    <t>06 June 2026</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>16 June 2026</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>13 July 2026</t>
+  </si>
+  <si>
+    <t>23 Felmingham Road,</t>
+  </si>
+  <si>
+    <t>09 June 2026</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>26 Milestone Road,</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>04 July 2026</t>
+  </si>
+  <si>
+    <t>17 July 2026</t>
+  </si>
+  <si>
+    <t>27 Goddard Road</t>
+  </si>
+  <si>
+    <t>10 June 2026</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>29 The Dale</t>
   </si>
   <si>
     <t>08 June 2026</t>
   </si>
   <si>
-    <t>35</t>
-[...119 lines deleted...]
-    <t>19 May 2026</t>
+    <t>21 June 2026</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>31 Patterson Road,</t>
+  </si>
+  <si>
+    <t>11 June 2026</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>33 Cintra Park</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>36 Crampton Road,</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>156</t>
-[...145 lines deleted...]
-  <si>
     <t>36</t>
   </si>
   <si>
-    <t>365</t>
-[...1 lines deleted...]
-  <si>
     <t>37</t>
   </si>
   <si>
+    <t>18 June 2026</t>
+  </si>
+  <si>
+    <t>01 July 2026</t>
+  </si>
+  <si>
+    <t>45 Limes Road</t>
+  </si>
+  <si>
     <t>45</t>
   </si>
   <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>14 July 2026</t>
+  </si>
+  <si>
     <t>39</t>
   </si>
   <si>
+    <t>39 Godwin Road,</t>
+  </si>
+  <si>
     <t>4</t>
   </si>
   <si>
-    <t>01 June 2026</t>
+    <t>40</t>
+  </si>
+  <si>
+    <t>41 Clevedon Road,</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>46 Sherborne Road,</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>48 Shroffold Road</t>
+  </si>
+  <si>
+    <t>49 Cranmore Road</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>54 Lansdowne Road</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>25 June 7202</t>
+  </si>
+  <si>
+    <t>08 July 7202</t>
+  </si>
+  <si>
+    <t>56 Allen Road</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>6 - 8</t>
+  </si>
+  <si>
+    <t>6 - 8, Gladstone Road</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>side of 64 Belmont in Balgowan Rd</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>20 June 2026</t>
+  </si>
+  <si>
+    <t>03 July 2026</t>
+  </si>
+  <si>
+    <t>63 Barnesdale Crescent,</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>side of 76 in Portland Road</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>84 Crockenhill Road</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>9 Aylesbury Road,</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>9 Tennyson Road,</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>94</t>
   </si>
   <si>
     <t>14 June 2026</t>
   </si>
   <si>
-    <t>42</t>
-[...104 lines deleted...]
-    <t>087</t>
+    <t>11 July 2026</t>
+  </si>
+  <si>
+    <t>96 Salisbury Road,</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>97</t>
-[...1 lines deleted...]
-  <si>
     <t>99</t>
   </si>
   <si>
-    <t>17 Court Downs Road, Beckenham, BR3 6LN</t>
-[...15 lines deleted...]
-    <t>Bloomfield Road, Bromley, BR2 9RZ</t>
+    <t>9a Howard Road,</t>
+  </si>
+  <si>
+    <t>9a</t>
+  </si>
+  <si>
+    <t>16 Border Road, London, SE26 6HB</t>
+  </si>
+  <si>
+    <t>Gwydyr Road, Bromley, BR2 0EX</t>
+  </si>
+  <si>
+    <t>Gwydyr Road,</t>
+  </si>
+  <si>
+    <t>Lakeside</t>
+  </si>
+  <si>
+    <t>The Forge, Cudham Lane South, Cudham, Sevenoaks, TN14 7QB</t>
+  </si>
+  <si>
+    <t>Benenden Green, Bromley, BR2 9DJ</t>
   </si>
   <si>
     <t>Kings Road, Orpington, BR6 9LH</t>
   </si>
   <si>
-    <t>Studland Road, Sydenham, London, SE26 5NH</t>
-[...38 lines deleted...]
-    <t>Gladwell Road, Bromley, BR1 4DA</t>
+    <t>Lawn Close, Bromley, BR1 3NA</t>
+  </si>
+  <si>
+    <t>Walkden Road, Chislehurst, BR7 6DX</t>
+  </si>
+  <si>
+    <t>Clarence Avenue, Bickley, Bromley, BR1 2DL</t>
+  </si>
+  <si>
+    <t>Morland Road, Penge, London, SE20 7NB</t>
+  </si>
+  <si>
+    <t>Park End, Bromley, BR1 4AN</t>
+  </si>
+  <si>
+    <t>Jackson Road, Bromley, BR2 8NT</t>
+  </si>
+  <si>
+    <t>Babbacombe Road, Bromley, BR1 3LW</t>
+  </si>
+  <si>
+    <t>Maple Road, Penge, London, SE20 8JB</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NE</t>
+  </si>
+  <si>
+    <t>Cintra Park, Anerley, London, SE19 2LH</t>
+  </si>
+  <si>
+    <t>Aldermary Road, Bromley, BR1 3PH</t>
+  </si>
+  <si>
+    <t>Hillcrest View, Beckenham, BR3 3EY</t>
+  </si>
+  <si>
+    <t>Lower Road, Orpington, BR5 4AJ</t>
+  </si>
+  <si>
+    <t>Edward Road, Bromley, BR1 3NG</t>
+  </si>
+  <si>
+    <t>Ravensmead Road, Bromley, BR2 0BT</t>
+  </si>
+  <si>
+    <t>Glebe Road, Bromley, BR1 3NT</t>
+  </si>
+  <si>
+    <t>Leesons Way, Orpington, BR5 2QB</t>
+  </si>
+  <si>
+    <t>Eden Park Avenue, Beckenham, BR3 3JQ</t>
+  </si>
+  <si>
+    <t>Widmore Road, Bromley, BR1 3AX</t>
+  </si>
+  <si>
+    <t>Royal Parade, Chislehurst, BR7 6NR</t>
+  </si>
+  <si>
+    <t>Eden Park Avenue, Beckenham, BR3 3JW</t>
+  </si>
+  <si>
+    <t>Clevedon Road, Penge, London, SE20 7QQ</t>
+  </si>
+  <si>
+    <t>Pelham Road, Beckenham, BR3 4SG</t>
+  </si>
+  <si>
+    <t>Sidney Road, Beckenham, BR3 4QA</t>
+  </si>
+  <si>
+    <t>Croft Road, Bromley, BR1 4DR</t>
+  </si>
+  <si>
+    <t>Bourne Road, Bromley, BR2 9PB</t>
+  </si>
+  <si>
+    <t>Felmingham Road, Penge, London, SE20 7YD</t>
+  </si>
+  <si>
+    <t>Holbrook Lane, Chislehurst, BR7 6PE</t>
+  </si>
+  <si>
+    <t>Stanhope Grove, Beckenham, BR3 3JA</t>
+  </si>
+  <si>
+    <t>Milestone Road, Anerley, London, SE19 2LL</t>
+  </si>
+  <si>
+    <t>Willett Way, Petts Wood, Orpington, BR5 1QD</t>
+  </si>
+  <si>
+    <t>Beaconsfield Road, Mottingham, London, SE9 4EF</t>
+  </si>
+  <si>
+    <t>Goddard Road, Beckenham, BR3 4BN</t>
+  </si>
+  <si>
+    <t>Godwin Road, Bromley, BR2 9LG</t>
+  </si>
+  <si>
+    <t>The Dale, Keston, BR2 6HW</t>
+  </si>
+  <si>
+    <t>Dorset Road, Mottingham, London, SE9 4QS</t>
+  </si>
+  <si>
+    <t>Patterson Road, Anerley, London, SE19 2LE</t>
+  </si>
+  <si>
+    <t>The Fairway, Bickley, Bromley, BR1 2JZ</t>
+  </si>
+  <si>
+    <t>Parish Lane, Penge, London, SE20 7LH</t>
+  </si>
+  <si>
+    <t>Cintra Park, Anerley, London, SE19 2LQ</t>
+  </si>
+  <si>
+    <t>Addison Road, Bromley, BR2 9RR</t>
+  </si>
+  <si>
+    <t>Glanville Road, Bromley, BR2 9LW</t>
+  </si>
+  <si>
+    <t>Perry Hall Road, Orpington, BR6 0HS</t>
+  </si>
+  <si>
+    <t>Wellhouse Road, Beckenham, BR3 3JR</t>
+  </si>
+  <si>
+    <t>Crampton Road, Penge, London, SE20 7AT</t>
+  </si>
+  <si>
+    <t>Mosslea Road london SE20 7BW</t>
+  </si>
+  <si>
+    <t>Clarence Road, Bickley, Bromley, BR1 2DD</t>
+  </si>
+  <si>
+    <t>Limes Road, Beckenham, BR3 6NS</t>
+  </si>
+  <si>
+    <t>Victoria Gardens, Biggin Hill, TN16 3DJ</t>
+  </si>
+  <si>
+    <t>Aylesbury Road, Shortlands, Bromley, BR2 0QP</t>
+  </si>
+  <si>
+    <t>Highclere Street, London, SE26 4EX</t>
+  </si>
+  <si>
+    <t>Ambleside Avenue, Beckenham, BR3 3RW</t>
+  </si>
+  <si>
+    <t>Plaistow Grove, Bromley, BR1 3PB</t>
+  </si>
+  <si>
+    <t>Arrol Road, Beckenham, BR3 4NX</t>
+  </si>
+  <si>
+    <t>Berrylands, Orpington, BR6 9TF</t>
+  </si>
+  <si>
+    <t>Sherborne Road, Orpington, BR5 1RF</t>
+  </si>
+  <si>
+    <t>Foxgrove Avenue, Beckenham, BR3 5BA</t>
+  </si>
+  <si>
+    <t>Shroffold Road, Bromley, BR1 5PE</t>
+  </si>
+  <si>
+    <t>Cranmore Road, Chislehurst, BR7 6EP</t>
+  </si>
+  <si>
+    <t>Hillingdale, Biggin Hill, TN16 3NR</t>
+  </si>
+  <si>
+    <t>Newstead Avenue, Orpington, BR6 9RW</t>
+  </si>
+  <si>
+    <t>Cromwell Road, Beckenham, BR3 4LN</t>
+  </si>
+  <si>
+    <t>Lansdowne Road, Bromley, BR1 3PQ</t>
+  </si>
+  <si>
+    <t>Leamington Avenue, Bromley, BR1 5BL</t>
+  </si>
+  <si>
+    <t>Allen Road, Beckenham, BR3 4NP</t>
+  </si>
+  <si>
+    <t>Crescent Drive, Petts Wood, Orpington, BR5 1BD</t>
+  </si>
+  <si>
+    <t>Holmwood Cottages, Rushmore Hill, Orpington, BR6 7NG</t>
+  </si>
+  <si>
+    <t>Belmont Road, Beckenham, BR3 4HN</t>
+  </si>
+  <si>
+    <t>Albert Road, Bromley, BR2 9PY</t>
+  </si>
+  <si>
+    <t>Palace Road, Bromley, BR1 3JU</t>
+  </si>
+  <si>
+    <t>Barnesdale Crescent, Orpington, BR5 2AU</t>
+  </si>
+  <si>
+    <t>Lower Road, Orpington, BR5 4AH</t>
+  </si>
+  <si>
+    <t>Beaumont Road, Petts Wood, Orpington, BR5 1JQ</t>
+  </si>
+  <si>
+    <t>Park End, Bromley, BR1 4AW</t>
+  </si>
+  <si>
+    <t>Dale Wood Road, Orpington, BR6 0BY</t>
+  </si>
+  <si>
+    <t>Oak Tree Gardens, Bromley, BR1 5BG</t>
+  </si>
+  <si>
+    <t>Crockenhill Road, Orpington, BR5 4DF</t>
+  </si>
+  <si>
+    <t>Sevenoaks Way, Orpington, BR5 3AF</t>
+  </si>
+  <si>
+    <t>Bassetts Way, Orpington, BR6 7AG</t>
+  </si>
+  <si>
+    <t>Salisbury Road, Bromley, BR2 9PU</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NG</t>
+  </si>
+  <si>
+    <t>Howard Road, Penge, London, SE20 8HQ</t>
+  </si>
+  <si>
+    <t>Albany Road, Chislehurst, BR7 6BG</t>
+  </si>
+  <si>
+    <t>South Drive, Orpington, BR6 9NQ</t>
+  </si>
+  <si>
+    <t>Raglan Road, Bromley, BR2 9NN</t>
+  </si>
+  <si>
+    <t>Aylesford Avenue, Beckenham, BR3 3SD</t>
+  </si>
+  <si>
+    <t>Gladstone Road, Orpington, BR6 7EA</t>
+  </si>
+  <si>
+    <t>Haven Close, Mottingham, London, SE9 4SB</t>
+  </si>
+  <si>
+    <t>Englefield Close, Orpington, BR5 2HX</t>
+  </si>
+  <si>
+    <t>Elmlee Close, Chislehurst, BR7 5DU</t>
   </si>
   <si>
     <t>Tennyson Road, Penge, London, SE20 7ND</t>
   </si>
   <si>
-    <t>Eden Park Avenue, Beckenham, BR3 3JQ</t>
-[...257 lines deleted...]
-    <t>Lawrie Park Rd, Sydenham SE26 6ET</t>
+    <t>Torr Road, Penge, London, SE20 7PS</t>
+  </si>
+  <si>
+    <t>Border Road, London, SE26 6HB</t>
+  </si>
+  <si>
+    <t>Cudham Lane South, Cudham, Sevenoaks, TN14 7QB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="168" formatCode="dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -910,52 +952,52 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{B2355FFA-CB5E-47E6-B208-6DB9507BD075}"/>
-    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{4708B361-0CD5-4BAB-A96E-5B4B096DB7A4}"/>
+    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{C2D2770C-0952-4B6C-80C0-FB6EAC3840EA}"/>
+    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{1193F052-D459-4459-A9A9-C4931D8FAB0B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1193,2867 +1235,2883 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F136"/>
+  <dimension ref="A1:F135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B8" sqref="B8"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D1" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E1" s="5" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
-        <v>23973</v>
+        <v>24246</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>197</v>
+        <v>216</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>90</v>
+        <v>55</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="6">
-        <v>24037</v>
+        <v>24315</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>197</v>
+        <v>258</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="D3" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>24255</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="F4" s="7" t="s">
         <v>86</v>
-      </c>
-[...24 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
-        <v>23979</v>
+        <v>24248</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>134</v>
+        <v>54</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>83</v>
+        <v>55</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>135</v>
+        <v>29</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
-        <v>24001</v>
+        <v>24182</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>23993</v>
+        <v>24239</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>24039</v>
+        <v>24295</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>24013</v>
+        <v>24278</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>23927</v>
+        <v>24185</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>214</v>
+        <v>225</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>111</v>
+        <v>157</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>23983</v>
+        <v>24230</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>159</v>
+        <v>261</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="D11" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>24225</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="8" t="s">
+      <c r="E12" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="F11" s="7" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F12" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>24002</v>
+        <v>24214</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>160</v>
+        <v>246</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="D13" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>24233</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>24304</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>24240</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>24254</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D17" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E13" s="8" t="s">
+      <c r="E17" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="7" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="F17" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
-        <v>24014</v>
+        <v>24299</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>176</v>
+        <v>248</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>71</v>
+        <v>149</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
-        <v>23969</v>
+        <v>24216</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>121</v>
+        <v>143</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
-        <v>23932</v>
+        <v>24223</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>12</v>
+        <v>243</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
-        <v>24017</v>
+        <v>24300</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>12</v>
+        <v>243</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>9</v>
+        <v>144</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
-        <v>23965</v>
+        <v>24313</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>236</v>
+        <v>174</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>142</v>
+        <v>28</v>
       </c>
       <c r="D22" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="E22" s="8" t="s">
+      <c r="F22" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="F22" s="7" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="23" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
-        <v>24049</v>
+        <v>24267</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
-        <v>23944</v>
+        <v>24289</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>102</v>
+        <v>25</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
-        <v>24040</v>
+        <v>24249</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>24005</v>
+        <v>24247</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>200</v>
+        <v>256</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>23919</v>
+        <v>24153</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>147</v>
+        <v>169</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
-        <v>23972</v>
+        <v>24228</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>138</v>
+        <v>84</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
-        <v>23994</v>
+        <v>24305</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
-        <v>24021</v>
+        <v>24231</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>230</v>
+        <v>17</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>131</v>
+        <v>9</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
-        <v>24003</v>
+        <v>24307</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>231</v>
+        <v>17</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>133</v>
+        <v>9</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>23959</v>
+        <v>24187</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>23962</v>
+        <v>24204</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>56</v>
+        <v>111</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>24024</v>
+        <v>24302</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>23968</v>
+        <v>24266</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>155</v>
+        <v>222</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>23922</v>
+        <v>24306</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>251</v>
+        <v>197</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
-        <v>24018</v>
+        <v>24236</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>251</v>
+        <v>197</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>134</v>
+        <v>108</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>23918</v>
+        <v>24170</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>227</v>
+        <v>197</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
-        <v>24012</v>
+        <v>24201</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
-        <v>23967</v>
+        <v>24268</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>177</v>
+        <v>220</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="E40" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>24198</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>24218</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E42" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="F40" s="7" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="F42" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>23940</v>
+        <v>24296</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>215</v>
+        <v>241</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
-        <v>23992</v>
+        <v>24207</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>215</v>
+        <v>252</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
-        <v>23953</v>
+        <v>24276</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>157</v>
+        <v>252</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>33</v>
+        <v>156</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
-        <v>23966</v>
+        <v>24179</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>247</v>
+        <v>200</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>123</v>
+        <v>82</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="E46" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>24235</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>24224</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>269</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="7" t="s">
         <v>31</v>
-      </c>
-[...41 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>24045</v>
+        <v>24219</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>161</v>
+        <v>250</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>37</v>
+        <v>151</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>23996</v>
+        <v>24301</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>21</v>
+        <v>122</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
-        <v>23971</v>
+        <v>24293</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
-        <v>24044</v>
+        <v>24284</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
-        <v>23991</v>
+        <v>24262</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="E53" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>24165</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="F53" s="7" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E54" s="8" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
-        <v>23949</v>
+        <v>24258</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>222</v>
+        <v>265</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>119</v>
+        <v>154</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
-        <v>23929</v>
+        <v>24253</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>208</v>
+        <v>264</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
-        <v>23801</v>
+        <v>24309</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>195</v>
+        <v>264</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>30</v>
+        <v>118</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>31</v>
+        <v>122</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
-        <v>23987</v>
+        <v>24203</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>254</v>
+        <v>202</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
-        <v>23958</v>
+        <v>24273</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
-        <v>23986</v>
+        <v>24250</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="D60" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F60" s="7" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
-        <v>24034</v>
+        <v>24265</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>237</v>
+        <v>262</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
-        <v>23990</v>
+        <v>24194</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>202</v>
+        <v>262</v>
       </c>
       <c r="C62" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D62" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D62" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="8" t="s">
-        <v>73</v>
+        <v>101</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
-        <v>23988</v>
+        <v>24242</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
-        <v>24031</v>
+        <v>24287</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
-        <v>23981</v>
+        <v>24257</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>78</v>
+        <v>11</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
-        <v>23998</v>
+        <v>24193</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>72</v>
+        <v>97</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
-        <v>24036</v>
+        <v>24272</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>186</v>
+        <v>208</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
-        <v>24027</v>
+        <v>24310</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>170</v>
+        <v>209</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
-        <v>23975</v>
+        <v>24186</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
-        <v>23937</v>
+        <v>24264</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>153</v>
+        <v>209</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>23</v>
+        <v>67</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
-        <v>24011</v>
+        <v>24205</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>26</v>
+        <v>97</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
-        <v>24030</v>
+        <v>24275</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>228</v>
+        <v>170</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
-        <v>23948</v>
+        <v>24288</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>209</v>
+        <v>263</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>104</v>
+        <v>142</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
-        <v>24008</v>
+        <v>24245</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
-        <v>23916</v>
+        <v>24215</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F75" s="7" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="6">
-        <v>23939</v>
+        <v>24260</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="6">
-        <v>24009</v>
+        <v>24238</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="E77" s="8" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="F77" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A78" s="6">
-        <v>24043</v>
+        <v>24263</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>255</v>
+        <v>242</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>21</v>
+        <v>117</v>
       </c>
       <c r="E78" s="8" t="s">
-        <v>151</v>
+        <v>118</v>
       </c>
       <c r="F78" s="7" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A79" s="6">
-        <v>23985</v>
+        <v>24209</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="F79" s="7" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="6">
-        <v>15119</v>
+        <v>24282</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>220</v>
+        <v>257</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>118</v>
+        <v>64</v>
       </c>
       <c r="F80" s="7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>24190</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>24226</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" s="7" t="s">
         <v>28</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E81" s="8" t="s">
+      <c r="D82" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F82" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>24212</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F83" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>24286</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="F84" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>24298</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C85" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D85" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="F81" s="7" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="E85" s="8" t="s">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
-        <v>23957</v>
+        <v>15119</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>57</v>
+        <v>136</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
-        <v>24041</v>
+        <v>24252</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>144</v>
+        <v>61</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
-        <v>24032</v>
+        <v>24199</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A89" s="6">
-        <v>24007</v>
+        <v>24270</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E89" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F89" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A90" s="6">
+        <v>24234</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F90" s="7" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>24217</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F91" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>24221</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="F89" s="7" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="D92" s="8" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="6">
-        <v>23928</v>
+        <v>24303</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="E93" s="8" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A94" s="6">
-        <v>24006</v>
+        <v>24200</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A95" s="6">
-        <v>23941</v>
+        <v>24269</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>57</v>
+        <v>15</v>
       </c>
       <c r="E95" s="8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A96" s="6">
-        <v>23946</v>
+        <v>24213</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>224</v>
+        <v>179</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>121</v>
+        <v>41</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="E96" s="8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A97" s="6">
-        <v>24028</v>
+        <v>24283</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>224</v>
+        <v>179</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E97" s="8" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="6">
-        <v>23938</v>
+        <v>24244</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="6">
-        <v>24019</v>
+        <v>24232</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D99" s="8" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="E99" s="8" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="6">
-        <v>23947</v>
+        <v>24274</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>67</v>
+        <v>153</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A101" s="6">
-        <v>24051</v>
+        <v>24259</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>164</v>
+        <v>245</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>46</v>
+        <v>144</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>45</v>
+        <v>145</v>
       </c>
       <c r="E101" s="8" t="s">
-        <v>47</v>
+        <v>146</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A102" s="6">
-        <v>23995</v>
+        <v>24237</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>253</v>
+        <v>214</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="D102" s="8" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="6">
-        <v>23936</v>
+        <v>24222</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D103" s="8" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E103" s="8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="6">
-        <v>24010</v>
+        <v>24312</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>240</v>
+        <v>180</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D104" s="8" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
-        <v>24023</v>
+        <v>24227</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E105" s="8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="6">
-        <v>23934</v>
+        <v>24311</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="D106" s="8" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="E106" s="8" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A107" s="6">
-        <v>24020</v>
+        <v>24285</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>93</v>
+        <v>158</v>
       </c>
       <c r="D107" s="8" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="E107" s="8" t="s">
-        <v>21</v>
+        <v>64</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="6">
-        <v>23961</v>
+        <v>24290</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>163</v>
+        <v>249</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="D108" s="8" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="E108" s="8" t="s">
-        <v>45</v>
+        <v>74</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A109" s="6">
-        <v>24046</v>
+        <v>24206</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="D109" s="8" t="s">
-        <v>42</v>
+        <v>106</v>
       </c>
       <c r="E109" s="8" t="s">
-        <v>7</v>
+        <v>80</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A110" s="6">
-        <v>24000</v>
+        <v>24271</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>244</v>
+        <v>212</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D110" s="8" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="6">
-        <v>16802</v>
+        <v>24291</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>172</v>
+        <v>198</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="D111" s="8" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="E111" s="8" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="6">
-        <v>23952</v>
+        <v>24279</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="6">
-        <v>24038</v>
+        <v>24308</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D113" s="8" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="E113" s="8" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="6">
-        <v>23945</v>
+        <v>24229</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>233</v>
+        <v>260</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>137</v>
+        <v>102</v>
       </c>
       <c r="D114" s="8" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="E114" s="8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A115" s="6">
-        <v>23980</v>
+        <v>24297</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="D115" s="8" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="E115" s="8" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A116" s="6">
-        <v>23954</v>
+        <v>16802</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E116" s="8" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="6">
-        <v>24029</v>
+        <v>24197</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="C117" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E117" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="D117" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F117" s="7" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="6">
-        <v>24026</v>
+        <v>24277</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>185</v>
+        <v>255</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>84</v>
+        <v>165</v>
       </c>
       <c r="D118" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="F118" s="7" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A119" s="6">
-        <v>23955</v>
+        <v>24261</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>216</v>
+        <v>253</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="D119" s="8" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="E119" s="8" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="120" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A120" s="6">
-        <v>23956</v>
+        <v>24202</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>110</v>
+        <v>129</v>
       </c>
       <c r="D120" s="8" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="E120" s="8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A121" s="6">
-        <v>23935</v>
+        <v>24210</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="D121" s="8" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="E121" s="8" t="s">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A122" s="6">
-        <v>23849</v>
+        <v>24280</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>248</v>
+        <v>199</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>124</v>
+        <v>79</v>
       </c>
       <c r="D122" s="8" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="E122" s="8" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="6">
-        <v>23964</v>
+        <v>24211</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D123" s="8" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E123" s="8" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A124" s="6">
-        <v>24035</v>
+        <v>24243</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>174</v>
+        <v>204</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="D124" s="8" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A125" s="6">
-        <v>24022</v>
+        <v>24208</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>165</v>
+        <v>266</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="D125" s="8" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="E125" s="8" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A126" s="6">
-        <v>23963</v>
+        <v>24281</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>154</v>
+        <v>266</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="D126" s="8" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="E126" s="8" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A127" s="6">
-        <v>23984</v>
+        <v>24189</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>168</v>
+        <v>210</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="D127" s="8" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="E127" s="8" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
     </row>
     <row r="128" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A128" s="6">
-        <v>23974</v>
+        <v>24251</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="D128" s="8" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="E128" s="8" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
     </row>
     <row r="129" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A129" s="6">
-        <v>23999</v>
+        <v>24220</v>
       </c>
       <c r="B129" s="7" t="s">
-        <v>179</v>
+        <v>267</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>79</v>
+        <v>158</v>
       </c>
       <c r="D129" s="8" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="E129" s="8" t="s">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A130" s="6">
-        <v>23933</v>
+        <v>24294</v>
       </c>
       <c r="B130" s="7" t="s">
-        <v>173</v>
+        <v>267</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>62</v>
+        <v>158</v>
       </c>
       <c r="D130" s="8" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E130" s="8" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="F130" s="7" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
     </row>
     <row r="131" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A131" s="6">
-        <v>23930</v>
+        <v>24314</v>
       </c>
       <c r="B131" s="7" t="s">
-        <v>187</v>
+        <v>224</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="D131" s="8" t="s">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="E131" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="F131" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A132" s="6">
+        <v>24168</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F132" s="7" t="s">
         <v>39</v>
-      </c>
-[...21 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A133" s="6">
-        <v>24016</v>
+        <v>24256</v>
       </c>
       <c r="B133" s="7" t="s">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="D133" s="8" t="s">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="E133" s="8" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="6">
-        <v>24050</v>
+        <v>24241</v>
       </c>
       <c r="B134" s="7" t="s">
-        <v>162</v>
+        <v>194</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="D134" s="8" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="E134" s="8" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="F134" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A135" s="6">
-        <v>24047</v>
+        <v>24292</v>
       </c>
       <c r="B135" s="7" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D135" s="8" t="s">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E135" s="8" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="F135" s="7" t="s">
-        <v>32</v>
-[...19 lines deleted...]
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F136">
-    <sortCondition ref="B2:B136"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F135">
+    <sortCondition ref="B2:B135"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59A3C449-6F76-4CB8-852C-6823634DCC8C}">
-  <dimension ref="A1:E3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC2A84D2-44FA-4B94-A9C0-A30802A348BF}">
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D13" sqref="D13"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>763</v>
+        <v>773</v>
       </c>
       <c r="B2" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
+        <v>772</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
+        <v>774</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
         <v>762</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E3">
-    <sortCondition ref="B2:B3"/>
+  <autoFilter ref="A1:E1" xr:uid="{CC2A84D2-44FA-4B94-A9C0-A30802A348BF}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E5">
+    <sortCondition ref="B2:B5"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SKIPS</vt:lpstr>
       <vt:lpstr>MATERIALS</vt:lpstr>
     </vt:vector>