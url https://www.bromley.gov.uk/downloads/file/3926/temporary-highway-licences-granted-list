--- v1 (2026-06-26)
+++ v2 (2026-07-22)
@@ -1,886 +1,915 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/jonathan_richards_bromley_gov_uk/Documents/Street Scene and Greenspace/Skip Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="45" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5E99FE13-CBBA-4379-9381-81BEA34499B2}"/>
+  <xr:revisionPtr revIDLastSave="53" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{513288C8-79A4-4F8D-A32F-2A8838C85DE7}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SKIPS" sheetId="1" r:id="rId1"/>
     <sheet name="MATERIALS" sheetId="2" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="697" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="778" uniqueCount="281">
   <si>
     <t>Materials Licence Number</t>
   </si>
   <si>
     <t>Materials Location (Road)</t>
   </si>
   <si>
     <t>Materials Location (Outside)</t>
   </si>
   <si>
     <t>Materials Licence Start Date</t>
   </si>
   <si>
     <t>Materials Licence End Date</t>
   </si>
   <si>
     <t>Elmfield Road, Bromley, BR1 1EG</t>
   </si>
   <si>
     <t>entrance to Glades</t>
   </si>
   <si>
     <t>27 July 2026</t>
   </si>
   <si>
     <t>10 August 2026</t>
   </si>
   <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>28 June 2026</t>
+  </si>
+  <si>
+    <t>11 July 2026</t>
+  </si>
+  <si>
+    <t>side of 184 in Blenheim Road</t>
+  </si>
+  <si>
+    <t>13 July 2026</t>
+  </si>
+  <si>
+    <t>26 July 2026</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>03 July 2026</t>
+  </si>
+  <si>
+    <t>16 July 2026</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>24 July 2026</t>
+  </si>
+  <si>
     <t>35</t>
   </si>
   <si>
-    <t>12 June 2026</t>
-[...2 lines deleted...]
-    <t>25 June 2026</t>
+    <t>10 July 2026</t>
+  </si>
+  <si>
+    <t>23 July 2026</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>09 August 2026</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>17 July 2026</t>
+  </si>
+  <si>
+    <t>30 July 2026</t>
+  </si>
+  <si>
+    <t>Oaklands Avenue, West Wickham, BR4 9LF</t>
+  </si>
+  <si>
+    <t>Kingsway, Petts Wood, Orpington, BR5 1PS</t>
+  </si>
+  <si>
+    <t>Byne Road, Sydenham, London, SE26 5JF</t>
+  </si>
+  <si>
+    <t>Framlingham Crescent, Mottingham, SE9 4AF</t>
+  </si>
+  <si>
+    <t>Maple Road, Penge, London, SE20 8JB</t>
+  </si>
+  <si>
+    <t>Wood Lodge Lane, West Wickham, BR4 9LY</t>
+  </si>
+  <si>
+    <t>Belmont Road, Beckenham, BR3 4HW</t>
+  </si>
+  <si>
+    <t>Skip Licence Number</t>
+  </si>
+  <si>
+    <t>Skip Location (Road)</t>
+  </si>
+  <si>
+    <t>Skip Location (Outside)</t>
+  </si>
+  <si>
+    <t>Skip Licence Start Date</t>
+  </si>
+  <si>
+    <t>Skip Licence End Date</t>
+  </si>
+  <si>
+    <t>LBB Registration Number</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>09 July 2026</t>
+  </si>
+  <si>
+    <t>22 July 2026</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>04 July 2026</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>02 July 2026</t>
+  </si>
+  <si>
+    <t>15 July 2026</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>10 Walkden Road</t>
+  </si>
+  <si>
+    <t>03 June 8202</t>
+  </si>
+  <si>
+    <t>16 June 8202</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>rear of 105 in Birkbeck Rd - before green gates</t>
+  </si>
+  <si>
+    <t>08 August 2026</t>
+  </si>
+  <si>
+    <t>21 August 2026</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>27 June 2026</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>29 June 2026</t>
+  </si>
+  <si>
+    <t>12 July 2026</t>
+  </si>
+  <si>
+    <t>06 August 2026</t>
+  </si>
+  <si>
+    <t>19 August 2026</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>08 July 2026</t>
+  </si>
+  <si>
+    <t>21 July 2026</t>
+  </si>
+  <si>
+    <t>parking area in front of green</t>
+  </si>
+  <si>
+    <t>04 August 2026</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>14 July 2026</t>
+  </si>
+  <si>
+    <t>13 Cintra Park,</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>18 July 2026</t>
+  </si>
+  <si>
+    <t>31 July 2026</t>
+  </si>
+  <si>
+    <t>03 August 2026</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>096</t>
+  </si>
+  <si>
+    <t>side of 17 in Wordsworth Road</t>
+  </si>
+  <si>
+    <t>07 July 2026</t>
+  </si>
+  <si>
+    <t>20 July 2026</t>
+  </si>
+  <si>
+    <t>02 August 2026</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>02 April 2302</t>
+  </si>
+  <si>
+    <t>15 April 2302</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>30 June 2026</t>
+  </si>
+  <si>
+    <t>01 July 2026</t>
+  </si>
+  <si>
+    <t>026</t>
+  </si>
+  <si>
+    <t>062</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>06 July 2026</t>
+  </si>
+  <si>
+    <t>19 July 2026</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>22b</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>28 July 2026</t>
+  </si>
+  <si>
+    <t>098</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>077</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>027</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>034</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>43a</t>
+  </si>
+  <si>
+    <t>29 July 2026</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>51</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>15 June 2026</t>
-[...191 lines deleted...]
-    <t>2 South Drive,</t>
+    <t>54</t>
+  </si>
+  <si>
+    <t>25 June 7202</t>
+  </si>
+  <si>
+    <t>08 July 7202</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>6 - 8</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>side of 64 Belmont Road in Balgowan Road</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>62b-62d</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>05 August 2026</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>9</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>20</t>
-[...244 lines deleted...]
-  <si>
     <t>94</t>
   </si>
   <si>
-    <t>14 June 2026</t>
-[...5 lines deleted...]
-    <t>96 Salisbury Road,</t>
+    <t>25 July 2026</t>
+  </si>
+  <si>
+    <t>95</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>99</t>
-[...4 lines deleted...]
-  <si>
     <t>9a</t>
   </si>
   <si>
-    <t>16 Border Road, London, SE26 6HB</t>
-[...11 lines deleted...]
-    <t>The Forge, Cudham Lane South, Cudham, Sevenoaks, TN14 7QB</t>
+    <t>Chalfont</t>
+  </si>
+  <si>
+    <t>Elderwyn House, 23 Holbrook Lane, Chislehurst, BR7 6PE</t>
+  </si>
+  <si>
+    <t>Sandbanks, 13 Oakleigh Park Avenue, Chislehurst, BR7 5PB</t>
   </si>
   <si>
     <t>Benenden Green, Bromley, BR2 9DJ</t>
   </si>
   <si>
-    <t>Kings Road, Orpington, BR6 9LH</t>
-[...4 lines deleted...]
-  <si>
     <t>Walkden Road, Chislehurst, BR7 6DX</t>
   </si>
   <si>
+    <t>Elmers End Road, Beckenham, BR3 4SY</t>
+  </si>
+  <si>
     <t>Clarence Avenue, Bickley, Bromley, BR1 2DL</t>
   </si>
   <si>
     <t>Morland Road, Penge, London, SE20 7NB</t>
   </si>
   <si>
     <t>Park End, Bromley, BR1 4AN</t>
   </si>
   <si>
-    <t>Jackson Road, Bromley, BR2 8NT</t>
+    <t>Versailles Road, Penge, London, SE20 8AX</t>
+  </si>
+  <si>
+    <t>Victoria Road, Bromley, BR2 9PL</t>
+  </si>
+  <si>
+    <t>Leaveland Close, Beckenham, BR3 3PL</t>
+  </si>
+  <si>
+    <t>Morston Gardens, Mottingham, London, SE9 4NE</t>
+  </si>
+  <si>
+    <t>Berrylands, Orpington, BR6 9TF</t>
+  </si>
+  <si>
+    <t>Cintra Park, Anerley, London, SE19 2LH</t>
+  </si>
+  <si>
+    <t>Aldermary Road, Bromley, BR1 3PH</t>
+  </si>
+  <si>
+    <t>Edward Road, Bromley, BR1 3NG</t>
+  </si>
+  <si>
+    <t>Lower Road, Orpington, BR5 4AH</t>
+  </si>
+  <si>
+    <t>Balgowan Road, Beckenham, BR3 4HJ</t>
+  </si>
+  <si>
+    <t>Cranmore Road, Chislehurst, BR7 6ES</t>
+  </si>
+  <si>
+    <t>Ravensmead Road, Bromley, BR2 0BT</t>
+  </si>
+  <si>
+    <t>Thorn Close, Bromley, BR2 8DH</t>
+  </si>
+  <si>
+    <t>Balfour Road, Bromley, BR2 9SJ</t>
+  </si>
+  <si>
+    <t>Penge Lane, Penge, London, SE20 7DU</t>
+  </si>
+  <si>
+    <t>Phoenix Road, Penge, London, SE20 7BT</t>
+  </si>
+  <si>
+    <t>Royal Parade, Chislehurst, BR7 6NR</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NE</t>
+  </si>
+  <si>
+    <t>Merewood Close, Bickley, Bromley, BR1 2AN</t>
+  </si>
+  <si>
+    <t>lbany Road, Chislehurst, BR7 6BG</t>
+  </si>
+  <si>
+    <t>Clevedon Road, Penge, London, SE20 7QQ</t>
+  </si>
+  <si>
+    <t>Pelham Road, Beckenham, BR3 4SG</t>
+  </si>
+  <si>
+    <t>Sidney Road, Beckenham, BR3 4QA</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NH</t>
+  </si>
+  <si>
+    <t>Cobham Close, Bromley, BR2 8JW</t>
+  </si>
+  <si>
+    <t>Park Hill, Bickley, Bromley, BR1 2JH</t>
+  </si>
+  <si>
+    <t>Bourne Road, Bromley, BR2 9PB</t>
+  </si>
+  <si>
+    <t>Ruskin Walk, Bromley, BR2 8EP</t>
+  </si>
+  <si>
+    <t>Pickhurst Lane, West Wickham, BR4 0HN</t>
+  </si>
+  <si>
+    <t>Beddington Road, Orpington, BR5 2TG</t>
+  </si>
+  <si>
+    <t>Milestone Road, Anerley, London, SE19 2LL</t>
+  </si>
+  <si>
+    <t>Beaconsfield Road, Mottingham, London, SE9 4EF</t>
+  </si>
+  <si>
+    <t>Goddard Road, Beckenham, BR3 4BN</t>
+  </si>
+  <si>
+    <t>Palmerston Road, Orpington, BR6 7ED</t>
+  </si>
+  <si>
+    <t>Clock House Road, Beckenham, BR3 4LE</t>
+  </si>
+  <si>
+    <t>ark End, Bromley, BR1 4AN</t>
+  </si>
+  <si>
+    <t>Hawthorn Grove, Penge, London, SE20 8LF</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NL</t>
+  </si>
+  <si>
+    <t>The Fairway, Bickley, Bromley, BR1 2JZ</t>
+  </si>
+  <si>
+    <t>Chaffinch Road, Beckenham, BR3 4LU</t>
+  </si>
+  <si>
+    <t>Addison Road, Bromley, BR2 9RR</t>
+  </si>
+  <si>
+    <t>Elliott Road, Bromley, BR2 9NU</t>
+  </si>
+  <si>
+    <t>Glanville Road, Bromley, BR2 9LW</t>
+  </si>
+  <si>
+    <t>Perry Hall Road, Orpington, BR6 0HS</t>
+  </si>
+  <si>
+    <t>Pembroke Road, Bromley, BR1 2RT</t>
+  </si>
+  <si>
+    <t>Crampton Road, Penge, London, SE20 7AT</t>
+  </si>
+  <si>
+    <t>Mosslea Road, Penge, London, SE20 7BW</t>
+  </si>
+  <si>
+    <t>Limes Road, Beckenham, BR3 6NS</t>
+  </si>
+  <si>
+    <t>Victoria Gardens, Biggin Hill, TN16 3DJ</t>
+  </si>
+  <si>
+    <t>Aylesbury Road, Shortlands, Bromley, BR2 0QP</t>
+  </si>
+  <si>
+    <t>Ambleside Avenue, Beckenham, BR3 3RW</t>
+  </si>
+  <si>
+    <t>Colesburg Road, Beckenham, BR3 4HP</t>
+  </si>
+  <si>
+    <t>Plaistow Grove, Bromley, BR1 3PB</t>
+  </si>
+  <si>
+    <t>Arrol Road, Beckenham, BR3 4NX</t>
+  </si>
+  <si>
+    <t>Oakley Drive, Bromley, BR2 8PS</t>
+  </si>
+  <si>
+    <t>Upper Elmers End Road, Beckenham, BR3 3DB</t>
+  </si>
+  <si>
+    <t>Leamington Avenue, Bromley, BR1 5BL</t>
+  </si>
+  <si>
+    <t>Vinson Close, Orpington, BR6 0EQ</t>
+  </si>
+  <si>
+    <t>Anglesea Road, Orpington, BR5 4AW</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NF</t>
+  </si>
+  <si>
+    <t>Crescent Drive, Petts Wood, Orpington, BR5 1BD</t>
+  </si>
+  <si>
+    <t>Holmwood Cottages, Rushmore Hill, Orpington, BR6 7NG</t>
+  </si>
+  <si>
+    <t>Belmont Road, Beckenham, BR3 4HN</t>
+  </si>
+  <si>
+    <t>Thicket Road, Penge, London, SE20 8DR</t>
+  </si>
+  <si>
+    <t>Beaumont Road, Petts Wood, Orpington, BR5 1JQ</t>
   </si>
   <si>
     <t>Babbacombe Road, Bromley, BR1 3LW</t>
   </si>
   <si>
-    <t>Maple Road, Penge, London, SE20 8JB</t>
-[...56 lines deleted...]
-    <t>Felmingham Road, Penge, London, SE20 7YD</t>
+    <t>Park End, Bromley, BR1 4AW</t>
+  </si>
+  <si>
+    <t>Dale Wood Road, Orpington, BR6 0BY</t>
+  </si>
+  <si>
+    <t>aldegrave Road, Anerley, London, SE19 2AL</t>
+  </si>
+  <si>
+    <t>Windsor Drive, Orpington, BR6 6HD</t>
+  </si>
+  <si>
+    <t>Newbury Road, Shortlands, Bromley, BR2 0QN</t>
+  </si>
+  <si>
+    <t>Oregon Square, Orpington, BR6 8BG</t>
+  </si>
+  <si>
+    <t>Balfour Road, Bromley, BR2 9SL</t>
+  </si>
+  <si>
+    <t>Crockenhill Road, Orpington, BR5 4DF</t>
+  </si>
+  <si>
+    <t>Bassetts Way, Orpington, BR6 7AG</t>
+  </si>
+  <si>
+    <t>Addison Road, Bromley, BR2 9RS</t>
+  </si>
+  <si>
+    <t>Salisbury Road, Bromley, BR2 9PU</t>
+  </si>
+  <si>
+    <t>Howard Road, Penge, London, SE20 8HQ</t>
+  </si>
+  <si>
+    <t>Cherry Orchard Road, Bromley, BR2 8NE</t>
+  </si>
+  <si>
+    <t>Park End, Bromley, BR1 4AN'</t>
+  </si>
+  <si>
+    <t>Adelaide Road, Chislehurst, BR7 6BB</t>
+  </si>
+  <si>
+    <t>Palmarsh Road, Orpington, BR5 3SJ</t>
+  </si>
+  <si>
+    <t>Saxon Road, Bromley, BR1 3RP</t>
+  </si>
+  <si>
+    <t>Nightingale Lane, Bromley, BR1 2QH</t>
+  </si>
+  <si>
+    <t>Southey Street, Penge, London, SE20 7JD</t>
+  </si>
+  <si>
+    <t>Gladstone Road, Orpington, BR6 7EA</t>
+  </si>
+  <si>
+    <t>Haven Close, Mottingham, London, SE9 4SB</t>
+  </si>
+  <si>
+    <t>Thorndon Close, Orpington, BR5 2SJ</t>
+  </si>
+  <si>
+    <t>Englefield Close, Orpington, BR5 2HX</t>
+  </si>
+  <si>
+    <t>Kingsdown Way, Hayes, Bromley, BR2 7PT</t>
+  </si>
+  <si>
+    <t>Northbourne, Hayes, Bromley, BR2 7ND</t>
+  </si>
+  <si>
+    <t>Stanley Road, Orpington, BR6 0ET</t>
+  </si>
+  <si>
+    <t>Bracken Hill Close, Bromley, BR1 4AL</t>
+  </si>
+  <si>
+    <t>Cherry Tree Walk, West Wickham, BR4 9EE</t>
+  </si>
+  <si>
+    <t>Elmlee Close, Chislehurst, BR7 5DU</t>
+  </si>
+  <si>
+    <t>Tennyson Road, Penge, London, SE20 7ND</t>
+  </si>
+  <si>
+    <t>Torr Road, Penge, London, SE20 7PS</t>
+  </si>
+  <si>
+    <t>Wickham Road, Beckenham, BR3 5JS</t>
+  </si>
+  <si>
+    <t>Hayes Mead Road, Hayes, Bromley, BR2 7HR</t>
   </si>
   <si>
     <t>Holbrook Lane, Chislehurst, BR7 6PE</t>
   </si>
   <si>
-    <t>Stanhope Grove, Beckenham, BR3 3JA</t>
-[...194 lines deleted...]
-    <t>Cudham Lane South, Cudham, Sevenoaks, TN14 7QB</t>
+    <t>Oaklands Road, Bromley, BR1 3SL</t>
+  </si>
+  <si>
+    <t>Oakleigh Park Avenue, Chislehurst, BR7 5PB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="168" formatCode="dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -952,52 +981,52 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{C2D2770C-0952-4B6C-80C0-FB6EAC3840EA}"/>
-    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{1193F052-D459-4459-A9A9-C4931D8FAB0B}"/>
+    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{C9208B19-479A-4BFA-AC9E-93749C8D28F5}"/>
+    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{91D5E98A-5E46-45F6-8372-F282160E6E75}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1235,2883 +1264,3207 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F135"/>
+  <dimension ref="A1:F148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D1" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E1" s="5" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
-        <v>24246</v>
+        <v>24334</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="6">
-        <v>24315</v>
+        <v>24421</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>258</v>
+        <v>219</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="D3" s="8" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="6">
-        <v>24255</v>
+        <v>24391</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
-        <v>24248</v>
+        <v>24365</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>186</v>
+        <v>259</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>54</v>
+        <v>131</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
-        <v>24182</v>
+        <v>24428</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>24239</v>
+        <v>24409</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>227</v>
+        <v>247</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>29</v>
+        <v>113</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>24295</v>
+        <v>24336</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>24278</v>
+        <v>24327</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>24185</v>
+        <v>24420</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>24230</v>
+        <v>24410</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
-        <v>24225</v>
+        <v>24357</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>182</v>
+        <v>214</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>48</v>
+        <v>163</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>24214</v>
+        <v>24295</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>147</v>
+        <v>128</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>106</v>
+        <v>48</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
-        <v>24233</v>
+        <v>24405</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>254</v>
+        <v>232</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>24362</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>24422</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>24423</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>24390</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="C18" s="7" t="s">
         <v>161</v>
       </c>
-      <c r="D14" s="8" t="s">
-[...78 lines deleted...]
-      </c>
       <c r="D18" s="8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
-        <v>24216</v>
+        <v>24358</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>243</v>
+        <v>188</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>143</v>
+        <v>80</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
-        <v>24223</v>
+        <v>24419</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>243</v>
+        <v>188</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>144</v>
+        <v>80</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
-        <v>24300</v>
+        <v>24316</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>243</v>
+        <v>188</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
-        <v>24313</v>
+        <v>24394</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
-        <v>24267</v>
+        <v>24304</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
-        <v>24289</v>
+        <v>24397</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>184</v>
+        <v>253</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
-        <v>24249</v>
+        <v>24240</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>184</v>
+        <v>210</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>24247</v>
+        <v>24381</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>24153</v>
+        <v>24385</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>101</v>
+        <v>63</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
-        <v>24228</v>
+        <v>24406</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
-        <v>24305</v>
+        <v>24317</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>201</v>
+        <v>241</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
-        <v>24231</v>
+        <v>24395</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>17</v>
+        <v>241</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>9</v>
+        <v>149</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
-        <v>24307</v>
+        <v>24300</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>17</v>
+        <v>241</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>9</v>
+        <v>150</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>24187</v>
+        <v>24313</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>24204</v>
+        <v>24389</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>215</v>
+        <v>183</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>111</v>
+        <v>72</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>109</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>24302</v>
+        <v>24369</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>24266</v>
+        <v>24324</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>222</v>
+        <v>196</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>24306</v>
+        <v>24328</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>197</v>
+        <v>238</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="E36" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" s="7" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
-        <v>24236</v>
+        <v>24437</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>197</v>
+        <v>238</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>108</v>
+        <v>141</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>11</v>
+        <v>87</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>109</v>
+        <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>24170</v>
+        <v>24331</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>100</v>
+        <v>67</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
-        <v>24201</v>
+        <v>24379</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
-        <v>24268</v>
+        <v>24305</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>94</v>
+        <v>13</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
-        <v>24198</v>
+        <v>24403</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>234</v>
+        <v>205</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
-        <v>24218</v>
+        <v>24425</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>241</v>
+        <v>271</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>24296</v>
+        <v>24307</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>241</v>
+        <v>30</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>139</v>
+        <v>20</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="E43" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>24393</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>24353</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F45" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>24412</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E46" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="F43" s="7" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="F46" s="7" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
-        <v>24235</v>
+        <v>24340</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
-        <v>24224</v>
+        <v>24332</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>24219</v>
+        <v>24187</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>250</v>
+        <v>184</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>151</v>
+        <v>74</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>24301</v>
+        <v>24388</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>250</v>
+        <v>176</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>151</v>
+        <v>58</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>118</v>
+        <v>42</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
-        <v>24293</v>
+        <v>24306</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="C51" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>24424</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>24352</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="D51" s="8" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="D53" s="8" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
-        <v>24165</v>
+        <v>24392</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>189</v>
+        <v>230</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>58</v>
+        <v>132</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
-        <v>24258</v>
+        <v>24413</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>265</v>
+        <v>224</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
-        <v>24253</v>
+        <v>24318</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>264</v>
+        <v>189</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>152</v>
+        <v>80</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
-        <v>24309</v>
+        <v>24296</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>264</v>
+        <v>239</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
-        <v>24203</v>
+        <v>24380</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>202</v>
+        <v>239</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>88</v>
+        <v>145</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="E58" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>24363</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>162</v>
+      </c>
+      <c r="D59" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="F58" s="7" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="E59" s="8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
-        <v>24250</v>
+        <v>24301</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>33</v>
+        <v>73</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
-        <v>24265</v>
+        <v>24382</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>68</v>
+        <v>113</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
-        <v>24194</v>
+        <v>24396</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>262</v>
+        <v>186</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>141</v>
+        <v>76</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
-        <v>24242</v>
+        <v>24367</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
-        <v>24287</v>
+        <v>24326</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>217</v>
+        <v>175</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
-        <v>24257</v>
+        <v>24333</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>191</v>
+        <v>273</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>60</v>
+        <v>163</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
-        <v>24193</v>
+        <v>24417</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>208</v>
+        <v>273</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>97</v>
+        <v>49</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
-        <v>24272</v>
+        <v>24309</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>208</v>
+        <v>267</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>98</v>
+        <v>155</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
-        <v>24310</v>
+        <v>24415</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>209</v>
+        <v>267</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>98</v>
+        <v>155</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
-        <v>24186</v>
+        <v>24337</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>209</v>
+        <v>264</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>100</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>101</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
-        <v>24264</v>
+        <v>24287</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>209</v>
+        <v>221</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
-        <v>24205</v>
+        <v>24373</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>170</v>
+        <v>221</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>171</v>
+        <v>124</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
-        <v>24275</v>
+        <v>24338</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>170</v>
+        <v>211</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>172</v>
+        <v>25</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
-        <v>24288</v>
+        <v>24436</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>263</v>
+        <v>211</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>142</v>
+        <v>25</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
-        <v>24245</v>
+        <v>24288</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>226</v>
+        <v>265</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
-        <v>24215</v>
+        <v>24359</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>187</v>
+        <v>215</v>
       </c>
       <c r="C75" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F75" s="7" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>24398</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>277</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>170</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>24330</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>24402</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>278</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>24343</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F79" s="7" t="s">
         <v>54</v>
-      </c>
-[...87 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="6">
-        <v>24282</v>
+        <v>24374</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="6">
-        <v>24190</v>
+        <v>24430</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>181</v>
+        <v>268</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>47</v>
+        <v>155</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="E81" s="8" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A82" s="6">
-        <v>24226</v>
+        <v>24315</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>175</v>
+        <v>198</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>28</v>
+        <v>97</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>32</v>
+        <v>85</v>
       </c>
       <c r="E82" s="8" t="s">
-        <v>33</v>
+        <v>86</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A83" s="6">
-        <v>24212</v>
+        <v>24401</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>238</v>
+        <v>198</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>134</v>
+        <v>97</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="E83" s="8" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A84" s="6">
-        <v>24286</v>
+        <v>24407</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="6">
-        <v>24298</v>
+        <v>15119</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>176</v>
+        <v>235</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>28</v>
+        <v>142</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>11</v>
+        <v>143</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>26</v>
+        <v>144</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
-        <v>15119</v>
+        <v>24356</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>239</v>
+        <v>181</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>135</v>
+        <v>66</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>136</v>
+        <v>67</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>137</v>
+        <v>68</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
-        <v>24252</v>
+        <v>24371</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>192</v>
+        <v>226</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>61</v>
+        <v>128</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
-        <v>24199</v>
+        <v>24431</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>223</v>
+        <v>187</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="6">
-        <v>24270</v>
+        <v>24375</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>223</v>
+        <v>187</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="E89" s="8" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="6">
-        <v>24234</v>
+        <v>24303</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>247</v>
+        <v>32</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>148</v>
+        <v>71</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
-        <v>24217</v>
+        <v>24416</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>57</v>
+        <v>92</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="E91" s="8" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A92" s="6">
-        <v>24221</v>
+        <v>24370</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>183</v>
+        <v>209</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A93" s="6">
-        <v>24303</v>
+        <v>24283</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="E93" s="8" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>27</v>
+        <v>60</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A94" s="6">
-        <v>24200</v>
+        <v>24372</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>205</v>
+        <v>177</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A95" s="6">
-        <v>24269</v>
+        <v>24354</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>205</v>
+        <v>182</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="E95" s="8" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A96" s="6">
-        <v>24213</v>
+        <v>24432</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E96" s="8" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A97" s="6">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>179</v>
+        <v>225</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>40</v>
+        <v>125</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="E97" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F97" s="7" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A98" s="6">
+        <v>24408</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F98" s="7" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>24345</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>249</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="F99" s="7" t="s">
         <v>44</v>
-      </c>
-[...41 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="6">
-        <v>24274</v>
+        <v>24323</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A101" s="6">
-        <v>24259</v>
+        <v>24335</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>245</v>
+        <v>269</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="E101" s="8" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A102" s="6">
-        <v>24237</v>
+        <v>24319</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>214</v>
+        <v>279</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D102" s="8" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A103" s="6">
-        <v>24222</v>
+        <v>24414</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>180</v>
+        <v>280</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>40</v>
+        <v>172</v>
       </c>
       <c r="D103" s="8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E103" s="8" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="6">
-        <v>24312</v>
+        <v>24344</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="D104" s="8" t="s">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>46</v>
+        <v>101</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
-        <v>24227</v>
+        <v>24418</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>102</v>
+        <v>128</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="E105" s="8" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="6">
-        <v>24311</v>
+        <v>24435</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>180</v>
+        <v>250</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>102</v>
+        <v>158</v>
       </c>
       <c r="D106" s="8" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E106" s="8" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A107" s="6">
-        <v>24285</v>
+        <v>24366</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>180</v>
+        <v>260</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="D107" s="8" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="E107" s="8" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="6">
-        <v>24290</v>
+        <v>24383</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>249</v>
+        <v>212</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>150</v>
+        <v>115</v>
       </c>
       <c r="D108" s="8" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E108" s="8" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A109" s="6">
-        <v>24206</v>
+        <v>24312</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>105</v>
+        <v>58</v>
       </c>
       <c r="D109" s="8" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="E109" s="8" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="6">
-        <v>24271</v>
+        <v>24400</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="D110" s="8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A111" s="6">
-        <v>24291</v>
+        <v>24311</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>198</v>
+        <v>258</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>79</v>
+        <v>118</v>
       </c>
       <c r="D111" s="8" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E111" s="8" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="6">
-        <v>24279</v>
+        <v>24377</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>218</v>
+        <v>245</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="6">
-        <v>24308</v>
+        <v>24360</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="D113" s="8" t="s">
-        <v>118</v>
+        <v>67</v>
       </c>
       <c r="E113" s="8" t="s">
-        <v>122</v>
+        <v>68</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="6">
-        <v>24229</v>
+        <v>24434</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>260</v>
+        <v>204</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D114" s="8" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="E114" s="8" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A115" s="6">
-        <v>24297</v>
+        <v>24378</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="D115" s="8" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="E115" s="8" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A116" s="6">
-        <v>16802</v>
+        <v>24404</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>195</v>
+        <v>223</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E116" s="8" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="6">
-        <v>24197</v>
+        <v>24341</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>255</v>
+        <v>193</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>164</v>
+        <v>84</v>
       </c>
       <c r="D117" s="8" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E117" s="8" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="6">
-        <v>24277</v>
+        <v>24346</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>255</v>
+        <v>222</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="D118" s="8" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E118" s="8" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F118" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A119" s="6">
+        <v>24427</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="D119" s="8" t="s">
         <v>86</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E119" s="8" t="s">
-        <v>118</v>
+        <v>87</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A120" s="6">
-        <v>24202</v>
+        <v>24399</v>
       </c>
       <c r="B120" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F120" s="7" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A121" s="6">
+        <v>24387</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>207</v>
+      </c>
+      <c r="C121" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="D121" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E121" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F121" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A122" s="6">
+        <v>24308</v>
+      </c>
+      <c r="B122" s="7" t="s">
         <v>231</v>
       </c>
-      <c r="C120" s="7" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="C122" s="7" t="s">
-        <v>79</v>
+        <v>133</v>
       </c>
       <c r="D122" s="8" t="s">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="E122" s="8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="6">
-        <v>24211</v>
+        <v>24411</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>77</v>
+        <v>134</v>
       </c>
       <c r="D123" s="8" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E123" s="8" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A124" s="6">
-        <v>24243</v>
+        <v>24297</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="D124" s="8" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A125" s="6">
-        <v>24208</v>
+        <v>16802</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>266</v>
+        <v>195</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>159</v>
+        <v>89</v>
       </c>
       <c r="D125" s="8" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="E125" s="8" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A126" s="6">
-        <v>24281</v>
+        <v>24376</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>266</v>
+        <v>206</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>158</v>
+        <v>107</v>
       </c>
       <c r="D126" s="8" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="E126" s="8" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A127" s="6">
-        <v>24189</v>
+        <v>24349</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>99</v>
+        <v>168</v>
       </c>
       <c r="D127" s="8" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="E127" s="8" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A128" s="6">
-        <v>24251</v>
+        <v>24429</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>213</v>
+        <v>255</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>107</v>
+        <v>168</v>
       </c>
       <c r="D128" s="8" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="E128" s="8" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
     </row>
     <row r="129" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A129" s="6">
-        <v>24220</v>
+        <v>24361</v>
       </c>
       <c r="B129" s="7" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="D129" s="8" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="E129" s="8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A130" s="6">
-        <v>24294</v>
+        <v>24351</v>
       </c>
       <c r="B130" s="7" t="s">
-        <v>267</v>
+        <v>201</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>158</v>
+        <v>98</v>
       </c>
       <c r="D130" s="8" t="s">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="E130" s="8" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="F130" s="7" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A131" s="6">
-        <v>24314</v>
+        <v>24320</v>
       </c>
       <c r="B131" s="7" t="s">
-        <v>224</v>
+        <v>263</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>121</v>
+        <v>138</v>
       </c>
       <c r="D131" s="8" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="E131" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="F131" s="7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A132" s="6">
+        <v>24386</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="D132" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F132" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A133" s="6">
+        <v>24355</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D133" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F133" s="7" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A134" s="6">
+        <v>24325</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="C134" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="F131" s="7" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="D134" s="8" t="s">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="E134" s="8" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="F134" s="7" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A135" s="6">
-        <v>24292</v>
+        <v>24364</v>
       </c>
       <c r="B135" s="7" t="s">
-        <v>206</v>
+        <v>242</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>92</v>
+        <v>151</v>
       </c>
       <c r="D135" s="8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E135" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A136" s="6">
+        <v>24329</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D136" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E136" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F136" s="7" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A137" s="6">
+        <v>24322</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D137" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E137" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F137" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A138" s="6">
+        <v>24342</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>147</v>
+      </c>
+      <c r="D138" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="E138" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="F135" s="7" t="s">
-        <v>31</v>
+      <c r="F138" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A139" s="6">
+        <v>24384</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>275</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D139" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E139" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F139" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A140" s="6">
+        <v>24368</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D140" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F140" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A141" s="6">
+        <v>24339</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D141" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="F141" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A142" s="6">
+        <v>24314</v>
+      </c>
+      <c r="B142" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="D142" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F142" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A143" s="6">
+        <v>24347</v>
+      </c>
+      <c r="B143" s="7" t="s">
+        <v>180</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D143" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F143" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A144" s="6">
+        <v>24348</v>
+      </c>
+      <c r="B144" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C144" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D144" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F144" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A145" s="6">
+        <v>24433</v>
+      </c>
+      <c r="B145" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D145" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F145" s="7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A146" s="6">
+        <v>24168</v>
+      </c>
+      <c r="B146" s="7" t="s">
+        <v>174</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="D146" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F146" s="7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A147" s="6">
+        <v>24426</v>
+      </c>
+      <c r="B147" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C147" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D147" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E147" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F147" s="7" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A148" s="6">
+        <v>24350</v>
+      </c>
+      <c r="B148" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="D148" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F148" s="7" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition ref="B2:B135"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F148">
+    <sortCondition ref="B2:B148"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC2A84D2-44FA-4B94-A9C0-A30802A348BF}">
-  <dimension ref="A1:E5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D720DF1B-92E1-447B-9CD6-083BCA42AE5F}">
+  <dimension ref="A1:E9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
-        <v>762</v>
+        <v>778</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>780</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="4" t="s">
-        <v>8</v>
+      <c r="E6" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>776</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <v>781</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <v>777</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E1" xr:uid="{CC2A84D2-44FA-4B94-A9C0-A30802A348BF}"/>
-[...1 lines deleted...]
-    <sortCondition ref="B2:B5"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E9">
+    <sortCondition ref="B2:B9"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SKIPS</vt:lpstr>
       <vt:lpstr>MATERIALS</vt:lpstr>
     </vt:vector>