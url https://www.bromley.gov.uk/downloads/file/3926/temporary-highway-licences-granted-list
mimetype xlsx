--- v2 (2026-07-22)
+++ v3 (2026-08-11)
@@ -5,911 +5,804 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/jonathan_richards_bromley_gov_uk/Documents/Street Scene and Greenspace/Skip Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="53" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{513288C8-79A4-4F8D-A32F-2A8838C85DE7}"/>
+  <xr:revisionPtr revIDLastSave="47" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{26D3AA2D-A662-4FBD-912B-24BA270FE9AB}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SKIPS" sheetId="1" r:id="rId1"/>
     <sheet name="MATERIALS" sheetId="2" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">MATERIALS!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SKIPS!$A$1:$F$1</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="778" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="244">
   <si>
     <t>Materials Licence Number</t>
   </si>
   <si>
     <t>Materials Location (Road)</t>
   </si>
   <si>
     <t>Materials Location (Outside)</t>
   </si>
   <si>
     <t>Materials Licence Start Date</t>
   </si>
   <si>
     <t>Materials Licence End Date</t>
   </si>
   <si>
     <t>Elmfield Road, Bromley, BR1 1EG</t>
   </si>
   <si>
     <t>entrance to Glades</t>
   </si>
   <si>
+    <t>17 August 2026</t>
+  </si>
+  <si>
+    <t>30 August 2026</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
     <t>27 July 2026</t>
   </si>
   <si>
+    <t>09 August 2026</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>24 July 2026</t>
+  </si>
+  <si>
+    <t>06 August 2026</t>
+  </si>
+  <si>
+    <t>07 August 2026</t>
+  </si>
+  <si>
+    <t>20 August 2026</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>19 August 2026</t>
+  </si>
+  <si>
+    <t>Kingsway, Petts Wood, Orpington, BR5 1PS</t>
+  </si>
+  <si>
+    <t>Byne Road, Sydenham, London, SE26 5JF</t>
+  </si>
+  <si>
+    <t>Mays Hill Road, Shortlands, Bromley, BR2 0HS</t>
+  </si>
+  <si>
+    <t>Skip Licence Number</t>
+  </si>
+  <si>
+    <t>Skip Location (Road)</t>
+  </si>
+  <si>
+    <t>Skip Location (Outside)</t>
+  </si>
+  <si>
+    <t>Skip Licence Start Date</t>
+  </si>
+  <si>
+    <t>Skip Licence End Date</t>
+  </si>
+  <si>
+    <t>LBB Registration Number</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>23 July 2026</t>
+  </si>
+  <si>
+    <t>05 August 2026</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>03 August 2026</t>
+  </si>
+  <si>
+    <t>16 August 2026</t>
+  </si>
+  <si>
+    <t>026</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>10 Walkden Road</t>
+  </si>
+  <si>
+    <t>03 June 8202</t>
+  </si>
+  <si>
+    <t>16 June 8202</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>rear of 105 in Birkbeck Rd - before green gates</t>
+  </si>
+  <si>
+    <t>08 August 2026</t>
+  </si>
+  <si>
+    <t>21 August 2026</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>25 July 2026</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>22 July 2026</t>
+  </si>
+  <si>
+    <t>04 August 2026</t>
+  </si>
+  <si>
+    <t>18 August 2026</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>29 July 2026</t>
+  </si>
+  <si>
+    <t>11 August 2026</t>
+  </si>
+  <si>
+    <t>027</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>18 July 2026</t>
+  </si>
+  <si>
+    <t>31 July 2026</t>
+  </si>
+  <si>
+    <t>21 July 2026</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>062</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>096</t>
+  </si>
+  <si>
+    <t>20 July 2026</t>
+  </si>
+  <si>
+    <t>02 August 2026</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>02 April 2302</t>
+  </si>
+  <si>
+    <t>15 April 2302</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>28 July 2026</t>
+  </si>
+  <si>
     <t>10 August 2026</t>
   </si>
   <si>
-    <t>53</t>
-[...14 lines deleted...]
-    <t>26 July 2026</t>
+    <t>2</t>
+  </si>
+  <si>
+    <t>24 August 2026</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>23 August 2026</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>13 August 2026</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>26 August 2026</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>12 August 2026</t>
+  </si>
+  <si>
+    <t>25 August 2026</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>077</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>30 July 2026</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>14 August 2026</t>
+  </si>
+  <si>
+    <t>27 August 2026</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>034</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>43a</t>
+  </si>
+  <si>
+    <t>01 August 2026</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>side of 7 in Prestbury Square</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>25 June 7202</t>
+  </si>
+  <si>
+    <t>08 July 7202</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>03 July 2026</t>
-[...2 lines deleted...]
-    <t>16 July 2026</t>
+    <t>59</t>
+  </si>
+  <si>
+    <t>62b-62d</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>91</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>24 July 2026</t>
-[...445 lines deleted...]
-  <si>
     <t>96</t>
   </si>
   <si>
     <t>9a</t>
   </si>
   <si>
-    <t>Chalfont</t>
-[...8 lines deleted...]
-    <t>Benenden Green, Bromley, BR2 9DJ</t>
+    <t>Flat 2</t>
+  </si>
+  <si>
+    <t>Heath Side, Petts Wood, Orpington, BR5 1EY</t>
   </si>
   <si>
     <t>Walkden Road, Chislehurst, BR7 6DX</t>
   </si>
   <si>
     <t>Elmers End Road, Beckenham, BR3 4SY</t>
   </si>
   <si>
     <t>Clarence Avenue, Bickley, Bromley, BR1 2DL</t>
   </si>
   <si>
     <t>Morland Road, Penge, London, SE20 7NB</t>
   </si>
   <si>
+    <t>Versailles Road, Penge, London, SE20 8AX</t>
+  </si>
+  <si>
+    <t>Derry Downs, Orpington, BR5 4DT</t>
+  </si>
+  <si>
+    <t>Morston Gardens, Mottingham, London, SE9 4NE</t>
+  </si>
+  <si>
+    <t>Berrylands, Orpington, BR6 9TF</t>
+  </si>
+  <si>
+    <t>Cintra Park, Anerley, London, SE19 2LH</t>
+  </si>
+  <si>
+    <t>Garden Road, Bromley, BR1 3LU</t>
+  </si>
+  <si>
+    <t>Woldham Road, Bromley, BR2 9LA</t>
+  </si>
+  <si>
+    <t>Edward Road, Bromley, BR1 3NG</t>
+  </si>
+  <si>
+    <t>Lower Road, Orpington, BR5 4AH</t>
+  </si>
+  <si>
+    <t>Parish Lane, Penge, London, SE20 7JH</t>
+  </si>
+  <si>
+    <t>Balgowan Road, Beckenham, BR3 4HJ</t>
+  </si>
+  <si>
+    <t>High Beeches, Orpington, BR6 6EF</t>
+  </si>
+  <si>
+    <t>Arrol Road, Beckenham, BR3 4NX</t>
+  </si>
+  <si>
+    <t>Balfour Road, Bromley, BR2 9SJ</t>
+  </si>
+  <si>
+    <t>Phoenix Road, Penge, London, SE20 7BT</t>
+  </si>
+  <si>
+    <t>Oakhill Road, Orpington, BR6 0AE</t>
+  </si>
+  <si>
+    <t>Royal Parade, Chislehurst, BR7 6NR</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NE</t>
+  </si>
+  <si>
+    <t>Merewood Close, Bickley, Bromley, BR1 2AN</t>
+  </si>
+  <si>
+    <t>Pelham Road, Beckenham, BR3 4SG</t>
+  </si>
+  <si>
+    <t>Sidney Road, Beckenham, BR3 4QA</t>
+  </si>
+  <si>
+    <t>Village Way, Beckenham, BR3 3NN</t>
+  </si>
+  <si>
+    <t>Ash Road, Orpington, BR6 6AZ</t>
+  </si>
+  <si>
+    <t>Park Hill, Bickley, Bromley, BR1 2JH</t>
+  </si>
+  <si>
+    <t>Bourne Road, Bromley, BR2 9PB</t>
+  </si>
+  <si>
+    <t>Leesons Way, Orpington, BR5 2QB</t>
+  </si>
+  <si>
+    <t>Sefton Road, Petts Wood, Orpington, BR5 1RG</t>
+  </si>
+  <si>
+    <t>Queensway, West Wickham, BR4 9EA</t>
+  </si>
+  <si>
+    <t>Ruskin Walk, Bromley, BR2 8EP</t>
+  </si>
+  <si>
+    <t>Pickhurst Lane, West Wickham, BR4 0HN</t>
+  </si>
+  <si>
+    <t>Beddington Road, Orpington, BR5 2TG</t>
+  </si>
+  <si>
+    <t>Cambridge Road, Penge, London, SE20 7XJ</t>
+  </si>
+  <si>
+    <t>Milestone Road, Anerley, London, SE19 2LL</t>
+  </si>
+  <si>
+    <t>Parish Lane, Penge, London, SE20 7LH</t>
+  </si>
+  <si>
+    <t>Goddard Road, Beckenham, BR3 4BN</t>
+  </si>
+  <si>
+    <t>Kendall Road, Beckenham, BR3 4PY</t>
+  </si>
+  <si>
+    <t>Sheringham Road, Penge, London, SE20 7YH</t>
+  </si>
+  <si>
+    <t>A Beckenham Road, Beckenham, BR3 4RL</t>
+  </si>
+  <si>
+    <t>Clock House Road, Beckenham, BR3 4LE</t>
+  </si>
+  <si>
     <t>Park End, Bromley, BR1 4AN</t>
   </si>
   <si>
-    <t>Versailles Road, Penge, London, SE20 8AX</t>
-[...115 lines deleted...]
-  <si>
     <t>Chaffinch Road, Beckenham, BR3 4LU</t>
   </si>
   <si>
     <t>Addison Road, Bromley, BR2 9RR</t>
   </si>
   <si>
     <t>Elliott Road, Bromley, BR2 9NU</t>
   </si>
   <si>
-    <t>Glanville Road, Bromley, BR2 9LW</t>
-[...8 lines deleted...]
-    <t>Crampton Road, Penge, London, SE20 7AT</t>
+    <t>Winchester Road, Orpington, BR6 9DP</t>
+  </si>
+  <si>
+    <t>Park Avenue, Bromley, BR1 4EG</t>
+  </si>
+  <si>
+    <t>Freelands Road, Bromley, BR1 3HY</t>
   </si>
   <si>
     <t>Mosslea Road, Penge, London, SE20 7BW</t>
   </si>
   <si>
     <t>Limes Road, Beckenham, BR3 6NS</t>
   </si>
   <si>
-    <t>Victoria Gardens, Biggin Hill, TN16 3DJ</t>
-[...8 lines deleted...]
-    <t>Colesburg Road, Beckenham, BR3 4HP</t>
+    <t>Edgeborough Way, Bromley, BR1 2UA</t>
+  </si>
+  <si>
+    <t>Mill Vale, Bromley, BR2 0EN</t>
+  </si>
+  <si>
+    <t>Cromwell Road, Beckenham, BR3 4LL</t>
   </si>
   <si>
     <t>Plaistow Grove, Bromley, BR1 3PB</t>
   </si>
   <si>
-    <t>Arrol Road, Beckenham, BR3 4NX</t>
+    <t>Faringdon Avenue, Bromley, BR2 8BS</t>
+  </si>
+  <si>
+    <t>Kenilworth Road, Penge, London, SE20 7QG</t>
   </si>
   <si>
     <t>Oakley Drive, Bromley, BR2 8PS</t>
   </si>
   <si>
     <t>Upper Elmers End Road, Beckenham, BR3 3DB</t>
   </si>
   <si>
     <t>Leamington Avenue, Bromley, BR1 5BL</t>
   </si>
   <si>
     <t>Vinson Close, Orpington, BR6 0EQ</t>
   </si>
   <si>
     <t>Anglesea Road, Orpington, BR5 4AW</t>
   </si>
   <si>
     <t>Blandford Road, Beckenham, BR3 4NF</t>
   </si>
   <si>
-    <t>Crescent Drive, Petts Wood, Orpington, BR5 1BD</t>
-[...5 lines deleted...]
-    <t>Belmont Road, Beckenham, BR3 4HN</t>
+    <t>Hayfield Road, Orpington, BR5 2DL</t>
   </si>
   <si>
     <t>Thicket Road, Penge, London, SE20 8DR</t>
   </si>
   <si>
     <t>Beaumont Road, Petts Wood, Orpington, BR5 1JQ</t>
   </si>
   <si>
     <t>Babbacombe Road, Bromley, BR1 3LW</t>
   </si>
   <si>
     <t>Park End, Bromley, BR1 4AW</t>
   </si>
   <si>
     <t>Dale Wood Road, Orpington, BR6 0BY</t>
   </si>
   <si>
-    <t>aldegrave Road, Anerley, London, SE19 2AL</t>
-[...2 lines deleted...]
-    <t>Windsor Drive, Orpington, BR6 6HD</t>
+    <t>Elmstead Avenue, Chislehurst, BR7 6EE</t>
+  </si>
+  <si>
+    <t>Albert Road, Bromley, BR2 9PT</t>
   </si>
   <si>
     <t>Newbury Road, Shortlands, Bromley, BR2 0QN</t>
   </si>
   <si>
     <t>Oregon Square, Orpington, BR6 8BG</t>
   </si>
   <si>
     <t>Balfour Road, Bromley, BR2 9SL</t>
   </si>
   <si>
-    <t>Crockenhill Road, Orpington, BR5 4DF</t>
-[...5 lines deleted...]
-    <t>Addison Road, Bromley, BR2 9RS</t>
+    <t>Bromley Gardens, Bromley, BR2 0ET</t>
+  </si>
+  <si>
+    <t>Wickham Chase, West Wickham, BR4 0BN</t>
+  </si>
+  <si>
+    <t>Slades Drive, Chislehurst, BR7 6JY</t>
+  </si>
+  <si>
+    <t>Sevenoaks Way, Orpington, BR5 3AF</t>
   </si>
   <si>
     <t>Salisbury Road, Bromley, BR2 9PU</t>
   </si>
   <si>
     <t>Howard Road, Penge, London, SE20 8HQ</t>
   </si>
   <si>
-    <t>Cherry Orchard Road, Bromley, BR2 8NE</t>
-[...2 lines deleted...]
-    <t>Park End, Bromley, BR1 4AN'</t>
+    <t>Meadow Road, Bromley, BR2 0DX</t>
+  </si>
+  <si>
+    <t>Albany Road, Chislehurst, BR7 6BG</t>
+  </si>
+  <si>
+    <t>Castledine Road, Penge, London, SE20 8PL</t>
+  </si>
+  <si>
+    <t>Mosul Way, Bromley, BR2 8JL</t>
   </si>
   <si>
     <t>Adelaide Road, Chislehurst, BR7 6BB</t>
   </si>
   <si>
     <t>Palmarsh Road, Orpington, BR5 3SJ</t>
   </si>
   <si>
-    <t>Saxon Road, Bromley, BR1 3RP</t>
-[...14 lines deleted...]
-    <t>Thorndon Close, Orpington, BR5 2SJ</t>
+    <t>Offenham Road, Mottingham, London, SE9 4LY</t>
   </si>
   <si>
     <t>Englefield Close, Orpington, BR5 2HX</t>
   </si>
   <si>
     <t>Kingsdown Way, Hayes, Bromley, BR2 7PT</t>
   </si>
   <si>
-    <t>Northbourne, Hayes, Bromley, BR2 7ND</t>
-[...4 lines deleted...]
-  <si>
     <t>Bracken Hill Close, Bromley, BR1 4AL</t>
   </si>
   <si>
-    <t>Cherry Tree Walk, West Wickham, BR4 9EE</t>
-[...1 lines deleted...]
-  <si>
     <t>Elmlee Close, Chislehurst, BR7 5DU</t>
   </si>
   <si>
-    <t>Tennyson Road, Penge, London, SE20 7ND</t>
+    <t>Recreation Road, Bromley, BR2 0DY</t>
   </si>
   <si>
     <t>Torr Road, Penge, London, SE20 7PS</t>
   </si>
   <si>
     <t>Wickham Road, Beckenham, BR3 5JS</t>
   </si>
   <si>
-    <t>Hayes Mead Road, Hayes, Bromley, BR2 7HR</t>
-[...8 lines deleted...]
-    <t>Oakleigh Park Avenue, Chislehurst, BR7 5PB</t>
+    <t>Blyth Road, Bromley, BR1 3TN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="168" formatCode="dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -981,52 +874,52 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{C9208B19-479A-4BFA-AC9E-93749C8D28F5}"/>
-    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{91D5E98A-5E46-45F6-8372-F282160E6E75}"/>
+    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{2392D700-E9EA-4349-87F4-6F52841F6601}"/>
+    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{7FA012FA-C5E0-4487-AE08-7C6D2FB64445}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1264,3207 +1157,2920 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F148"/>
+  <dimension ref="A1:F136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+      <pane ySplit="1" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D1" s="5" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="E1" s="5" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
-        <v>24334</v>
+        <v>24503</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>219</v>
+        <v>189</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="6">
-        <v>24421</v>
+        <v>24483</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>219</v>
+        <v>193</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="D3" s="8" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A4" s="6">
-        <v>24391</v>
+        <v>24428</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
-        <v>24365</v>
+        <v>24530</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>259</v>
+        <v>233</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
-        <v>24428</v>
+        <v>24401</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>259</v>
+        <v>230</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>131</v>
+        <v>76</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>155</v>
+        <v>76</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>113</v>
+        <v>7</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>24336</v>
+        <v>24519</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>185</v>
+        <v>219</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>24327</v>
+        <v>24410</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>24420</v>
+        <v>24531</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>229</v>
+        <v>164</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>24410</v>
+        <v>24474</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>237</v>
+        <v>164</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>141</v>
+        <v>109</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
-        <v>24357</v>
+        <v>24505</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>214</v>
+        <v>164</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>163</v>
+        <v>126</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>24295</v>
+        <v>24488</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>232</v>
+        <v>174</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="D13" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F13" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="8" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="14" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
-        <v>24405</v>
+        <v>24422</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>135</v>
+        <v>68</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>24362</v>
+        <v>24423</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>228</v>
+        <v>165</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>130</v>
+        <v>65</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>46</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
-        <v>24422</v>
+        <v>24454</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>24423</v>
+        <v>24419</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>192</v>
+        <v>162</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
-        <v>24390</v>
+        <v>24494</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>251</v>
+        <v>162</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>161</v>
+        <v>63</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
-        <v>24358</v>
+        <v>24458</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
-        <v>24419</v>
+        <v>24385</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
-        <v>24316</v>
+        <v>24528</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>188</v>
+        <v>214</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>92</v>
+        <v>129</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
-        <v>24394</v>
+        <v>24406</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
-        <v>24304</v>
+        <v>24442</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>253</v>
+        <v>182</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>165</v>
+        <v>91</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
-        <v>24397</v>
+        <v>24485</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>253</v>
+        <v>155</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>166</v>
+        <v>54</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
-        <v>24240</v>
+        <v>24443</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>210</v>
+        <v>169</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>111</v>
+        <v>28</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>24381</v>
+        <v>24522</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>243</v>
+        <v>169</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>24385</v>
+        <v>24477</v>
       </c>
       <c r="B27" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>24437</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>24502</v>
+      </c>
+      <c r="B29" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="C27" s="7" t="s">
-[...22 lines deleted...]
-      <c r="D28" s="8" t="s">
+      <c r="C29" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>24456</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>24521</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E31" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="E28" s="8" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="F31" s="7" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>24313</v>
+        <v>24425</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>173</v>
+        <v>238</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>47</v>
+        <v>137</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>24389</v>
+        <v>24518</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>183</v>
+        <v>238</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>24369</v>
+        <v>24529</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>41</v>
+        <v>138</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>24324</v>
+        <v>24478</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>196</v>
+        <v>20</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>94</v>
+        <v>74</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>95</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>24328</v>
+        <v>24534</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>238</v>
+        <v>20</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
-        <v>24437</v>
+        <v>24459</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>238</v>
+        <v>183</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>87</v>
+        <v>11</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>24331</v>
+        <v>24533</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>202</v>
+        <v>231</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
-        <v>24379</v>
+        <v>24412</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
       <c r="D39" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>24493</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>24462</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D41" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E39" s="8" t="s">
+      <c r="E41" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="F39" s="7" t="s">
+      <c r="F41" s="7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>24449</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" s="7" t="s">
         <v>44</v>
       </c>
-    </row>
-[...49 lines deleted...]
-      </c>
       <c r="D42" s="8" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>24307</v>
+        <v>24527</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>62</v>
+        <v>18</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
-        <v>24393</v>
+        <v>24424</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>30</v>
+        <v>190</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
-        <v>24353</v>
+        <v>24491</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>123</v>
+        <v>97</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
-        <v>24412</v>
+        <v>24481</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
-        <v>24340</v>
+        <v>24526</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>41</v>
+        <v>131</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
-        <v>24332</v>
+        <v>24468</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>272</v>
+        <v>153</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>163</v>
+        <v>47</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>101</v>
+        <v>33</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>24187</v>
+        <v>24500</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>74</v>
+        <v>109</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>24388</v>
+        <v>24396</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D50" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F50" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>24473</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F51" s="7" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>24326</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="E50" s="8" t="s">
+      <c r="E52" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="F50" s="7" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="F52" s="7" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
-        <v>24352</v>
+        <v>24490</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>203</v>
+        <v>239</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
-        <v>24392</v>
+        <v>24479</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
-        <v>24413</v>
+        <v>24457</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>126</v>
+        <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
-        <v>24318</v>
+        <v>24484</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="D56" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>24524</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="F57" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="E56" s="8" t="s">
-[...22 lines deleted...]
-      <c r="F57" s="7" t="s">
+    </row>
+    <row r="58" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>24508</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="D58" s="8" t="s">
         <v>50</v>
-      </c>
-[...12 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F58" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>24436</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E59" s="8" t="s">
         <v>50</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F59" s="7" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
-        <v>24301</v>
+        <v>24487</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>246</v>
+        <v>212</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="D60" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E60" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="E60" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
-        <v>24382</v>
+        <v>24486</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>246</v>
+        <v>147</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
-        <v>24396</v>
+        <v>24469</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
-        <v>24367</v>
+        <v>24452</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>68</v>
+        <v>32</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
-        <v>24326</v>
+        <v>24504</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>55</v>
+        <v>145</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E64" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64" s="7" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
-        <v>24333</v>
+        <v>24538</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>273</v>
+        <v>187</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>163</v>
+        <v>93</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>94</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>95</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
-        <v>24417</v>
+        <v>24475</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>273</v>
+        <v>205</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>163</v>
+        <v>115</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
-        <v>24309</v>
+        <v>24430</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>155</v>
+        <v>133</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
-        <v>24415</v>
+        <v>24523</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>267</v>
+        <v>19</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>155</v>
+        <v>9</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
-        <v>24337</v>
+        <v>24407</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>264</v>
+        <v>208</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>146</v>
+        <v>119</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
-        <v>24287</v>
+        <v>15119</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="C70" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="E70" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="D70" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F70" s="7" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
-        <v>24373</v>
+        <v>24445</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>221</v>
+        <v>177</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
-        <v>24338</v>
+        <v>24520</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
-        <v>24436</v>
+        <v>24441</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>25</v>
+        <v>109</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
-        <v>24288</v>
+        <v>24512</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>265</v>
+        <v>199</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F74" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="75" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
-        <v>24359</v>
+        <v>24431</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>215</v>
+        <v>160</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="F75" s="7" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="6">
-        <v>24398</v>
+        <v>24375</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>277</v>
+        <v>160</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>170</v>
+        <v>116</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>7</v>
+        <v>68</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="6">
-        <v>24330</v>
+        <v>24446</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>278</v>
+        <v>160</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>171</v>
+        <v>128</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>94</v>
+        <v>49</v>
       </c>
       <c r="E77" s="8" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="F77" s="7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A78" s="6">
-        <v>24402</v>
+        <v>24492</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E78" s="8" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="F78" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="6">
-        <v>24343</v>
+        <v>24513</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>240</v>
+        <v>229</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>147</v>
+        <v>28</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F79" s="7" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="6">
-        <v>24374</v>
+        <v>24416</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>256</v>
+        <v>170</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>169</v>
+        <v>73</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="6">
-        <v>24430</v>
+        <v>24440</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>268</v>
+        <v>184</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>155</v>
+        <v>91</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="E81" s="8" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A82" s="6">
-        <v>24315</v>
+        <v>24511</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>198</v>
+        <v>184</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="E82" s="8" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="6">
-        <v>24401</v>
+        <v>24532</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="E83" s="8" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A84" s="6">
-        <v>24407</v>
+        <v>24447</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>235</v>
+        <v>151</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>139</v>
+        <v>44</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>79</v>
+        <v>15</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="6">
-        <v>15119</v>
+        <v>24432</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>235</v>
+        <v>154</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>142</v>
+        <v>47</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>143</v>
+        <v>49</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>144</v>
+        <v>50</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
-        <v>24356</v>
+        <v>24514</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>181</v>
+        <v>154</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
-        <v>24371</v>
+        <v>24464</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>226</v>
+        <v>198</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>128</v>
+        <v>107</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
-        <v>24431</v>
+        <v>24451</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>187</v>
+        <v>232</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D88" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F88" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>24345</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E89" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="E88" s="8" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F89" s="7" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="6">
-        <v>24303</v>
+        <v>24510</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>32</v>
+        <v>167</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>61</v>
+        <v>30</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
-        <v>24416</v>
+        <v>24418</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="E91" s="8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A92" s="6">
-        <v>24370</v>
+        <v>24482</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>209</v>
+        <v>235</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="F92" s="7" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A93" s="6">
+        <v>24435</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F93" s="7" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>24366</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E94" s="8" t="s">
         <v>60</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="D94" s="8" t="s">
+      <c r="F94" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>24444</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="F95" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>24516</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F96" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>24495</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="F97" s="7" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A98" s="6">
+        <v>24470</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C98" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="F98" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>24471</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C99" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E94" s="8" t="s">
-[...101 lines deleted...]
-      </c>
       <c r="F99" s="7" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="6">
-        <v>24323</v>
+        <v>24466</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>138</v>
+        <v>101</v>
       </c>
       <c r="D100" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E100" s="8" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F100" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="101" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A101" s="6">
-        <v>24335</v>
+        <v>24439</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>269</v>
+        <v>191</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="E101" s="8" t="s">
-        <v>101</v>
+        <v>32</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A102" s="6">
-        <v>24319</v>
+        <v>24497</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>279</v>
+        <v>191</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="D102" s="8" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="6">
-        <v>24414</v>
+        <v>24453</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>280</v>
+        <v>216</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>172</v>
+        <v>130</v>
       </c>
       <c r="D103" s="8" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="E103" s="8" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="6">
-        <v>24344</v>
+        <v>24499</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D104" s="8" t="s">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
-        <v>24418</v>
+        <v>24434</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>233</v>
+        <v>175</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="E105" s="8" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A106" s="6">
-        <v>24435</v>
+        <v>24463</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>250</v>
+        <v>171</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>158</v>
+        <v>79</v>
       </c>
       <c r="D106" s="8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E106" s="8" t="s">
-        <v>159</v>
+        <v>30</v>
       </c>
       <c r="F106" s="7" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A107" s="6">
+        <v>24536</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E107" s="8" t="s">
         <v>81</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F107" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A108" s="6">
-        <v>24383</v>
+        <v>24427</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>212</v>
+        <v>166</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>115</v>
+        <v>65</v>
       </c>
       <c r="D108" s="8" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="E108" s="8" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="F108" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A109" s="6">
-        <v>24312</v>
+        <v>24498</v>
       </c>
       <c r="B109" s="7" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D109" s="8" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="E109" s="8" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A110" s="6">
-        <v>24400</v>
+        <v>24455</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="D110" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="6">
-        <v>24311</v>
+        <v>24535</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>258</v>
+        <v>181</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="D111" s="8" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="E111" s="8" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="6">
-        <v>24377</v>
+        <v>24489</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>245</v>
+        <v>203</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>153</v>
+        <v>113</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="6">
-        <v>24360</v>
+        <v>24517</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>204</v>
+        <v>179</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="D113" s="8" t="s">
-        <v>67</v>
+        <v>30</v>
       </c>
       <c r="E113" s="8" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="6">
-        <v>24434</v>
+        <v>24465</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>204</v>
+        <v>240</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="D114" s="8" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E114" s="8" t="s">
-        <v>70</v>
+        <v>33</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A115" s="6">
-        <v>24378</v>
+        <v>16802</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="D115" s="8" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E115" s="8" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A116" s="6">
-        <v>24404</v>
+        <v>24376</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>223</v>
+        <v>180</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="E116" s="8" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="6">
-        <v>24341</v>
+        <v>24429</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>193</v>
+        <v>227</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>84</v>
+        <v>144</v>
       </c>
       <c r="D117" s="8" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="E117" s="8" t="s">
-        <v>86</v>
+        <v>32</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="6">
-        <v>24346</v>
+        <v>24509</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="D118" s="8" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="E118" s="8" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
       <c r="F118" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A119" s="6">
-        <v>24427</v>
+        <v>24480</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D119" s="8" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="E119" s="8" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A120" s="6">
-        <v>24399</v>
+        <v>24501</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>194</v>
+        <v>226</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>112</v>
+        <v>143</v>
       </c>
       <c r="D120" s="8" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="E120" s="8" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A121" s="6">
-        <v>24387</v>
+        <v>24448</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>207</v>
+        <v>188</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="D121" s="8" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="E121" s="8" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A122" s="6">
-        <v>24308</v>
+        <v>24438</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>231</v>
+        <v>172</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="D122" s="8" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="E122" s="8" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A123" s="6">
-        <v>24411</v>
+        <v>24496</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>231</v>
+        <v>172</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="D123" s="8" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E123" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A124" s="6">
-        <v>24297</v>
+        <v>24476</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="C124" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D124" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="F124" s="7" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A125" s="6">
-        <v>16802</v>
+        <v>24467</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>89</v>
+        <v>127</v>
       </c>
       <c r="D125" s="8" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E125" s="8" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>88</v>
+        <v>48</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A126" s="6">
-        <v>24376</v>
+        <v>24461</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>206</v>
+        <v>241</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="D126" s="8" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="E126" s="8" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="F126" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A127" s="6">
-        <v>24349</v>
+        <v>24460</v>
       </c>
       <c r="B127" s="7" t="s">
-        <v>255</v>
+        <v>207</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>168</v>
+        <v>117</v>
       </c>
       <c r="D127" s="8" t="s">
-        <v>85</v>
+        <v>13</v>
       </c>
       <c r="E127" s="8" t="s">
-        <v>86</v>
+        <v>14</v>
       </c>
       <c r="F127" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A128" s="6">
-        <v>24429</v>
+        <v>24339</v>
       </c>
       <c r="B128" s="7" t="s">
-        <v>255</v>
+        <v>152</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="D128" s="8" t="s">
-        <v>68</v>
+        <v>10</v>
       </c>
       <c r="E128" s="8" t="s">
-        <v>79</v>
+        <v>11</v>
       </c>
       <c r="F128" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A129" s="6">
-        <v>24361</v>
+        <v>24450</v>
       </c>
       <c r="B129" s="7" t="s">
-        <v>261</v>
+        <v>173</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="D129" s="8" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="E129" s="8" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="F129" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A130" s="6">
-        <v>24351</v>
+        <v>24433</v>
       </c>
       <c r="B130" s="7" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>98</v>
+        <v>120</v>
       </c>
       <c r="D130" s="8" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="E130" s="8" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="F130" s="7" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A131" s="6">
-        <v>24320</v>
+        <v>24515</v>
       </c>
       <c r="B131" s="7" t="s">
-        <v>263</v>
+        <v>209</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>138</v>
+        <v>120</v>
       </c>
       <c r="D131" s="8" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E131" s="8" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="F131" s="7" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A132" s="6">
-        <v>24386</v>
+        <v>24168</v>
       </c>
       <c r="B132" s="7" t="s">
-        <v>270</v>
+        <v>148</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
       <c r="D132" s="8" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="E132" s="8" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="F132" s="7" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A133" s="6">
-        <v>24355</v>
+        <v>24525</v>
       </c>
       <c r="B133" s="7" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>163</v>
+        <v>139</v>
       </c>
       <c r="D133" s="8" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E133" s="8" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="F133" s="7" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A134" s="6">
-        <v>24325</v>
+        <v>24507</v>
       </c>
       <c r="B134" s="7" t="s">
-        <v>217</v>
+        <v>242</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="D134" s="8" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="E134" s="8" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
       <c r="F134" s="7" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A135" s="6">
+        <v>24537</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C135" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D135" s="8" t="s">
         <v>54</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E135" s="8" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
       <c r="F135" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A136" s="6">
-        <v>24329</v>
+        <v>24472</v>
       </c>
       <c r="B136" s="7" t="s">
-        <v>242</v>
+        <v>158</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>161</v>
+        <v>56</v>
       </c>
       <c r="D136" s="8" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="E136" s="8" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="F136" s="7" t="s">
-        <v>96</v>
-[...239 lines deleted...]
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F148">
-    <sortCondition ref="B2:B148"/>
+  <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F136">
+    <sortCondition ref="B2:B136"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D720DF1B-92E1-447B-9CD6-083BCA42AE5F}">
-  <dimension ref="A1:E9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78DCD349-4ED3-49B9-AEC4-5BA2983312E3}">
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>762</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>784</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...72 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E9">
-    <sortCondition ref="B2:B9"/>
+  <autoFilter ref="A1:E1" xr:uid="{78DCD349-4ED3-49B9-AEC4-5BA2983312E3}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E6">
+    <sortCondition ref="B2:B6"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SKIPS</vt:lpstr>
       <vt:lpstr>MATERIALS</vt:lpstr>
     </vt:vector>