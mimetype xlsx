--- v0 (2026-09-01)
+++ v1 (2026-09-23)
@@ -1,820 +1,917 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/jonathan_richards_bromley_gov_uk/Documents/Street Scene and Greenspace/Skip Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="51" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DCD2FAEC-2CFC-4E1C-AD6A-124135A184FF}"/>
+  <xr:revisionPtr revIDLastSave="42" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F25ADA2F-3B0B-4987-87D5-A420DCDD6B6A}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SKIPS" sheetId="1" r:id="rId1"/>
     <sheet name="MATERIALS" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">MATERIALS!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SKIPS!$A$1:$F$1</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="653" uniqueCount="277">
   <si>
     <t>Materials Licence Number</t>
   </si>
   <si>
     <t>Materials Location (Road)</t>
   </si>
   <si>
     <t>Materials Location (Outside)</t>
   </si>
   <si>
     <t>Materials Licence Start Date</t>
   </si>
   <si>
     <t>Materials Licence End Date</t>
   </si>
   <si>
-    <t>Elmfield Road, Bromley, BR1 1EG</t>
-[...5 lines deleted...]
-    <t>17 August 2026</t>
+    <t>35 Byne Road,</t>
+  </si>
+  <si>
+    <t>04 September 2026</t>
+  </si>
+  <si>
+    <t>17 September 2026</t>
+  </si>
+  <si>
+    <t>21 Plymouth Road,</t>
+  </si>
+  <si>
+    <t>03 September 2026</t>
+  </si>
+  <si>
+    <t>16 September 2026</t>
+  </si>
+  <si>
+    <t>Plymouth Road, Bromley, BR1 3JD</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>18 September 2026</t>
+  </si>
+  <si>
+    <t>01 October 2026</t>
+  </si>
+  <si>
+    <t>Byne Road, Sydenham, London, SE26 5JF</t>
+  </si>
+  <si>
+    <t>Skip Licence Number</t>
+  </si>
+  <si>
+    <t>Skip Location (Road)</t>
+  </si>
+  <si>
+    <t>Skip Location (Outside)</t>
+  </si>
+  <si>
+    <t>Skip Licence Start Date</t>
+  </si>
+  <si>
+    <t>Skip Licence End Date</t>
+  </si>
+  <si>
+    <t>LBB Registration Number</t>
+  </si>
+  <si>
+    <t>1 Blandford Road</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>1 Meadow Road,</t>
+  </si>
+  <si>
+    <t>01 September 2026</t>
+  </si>
+  <si>
+    <t>14 September 2026</t>
+  </si>
+  <si>
+    <t>026</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>08 October 2026</t>
+  </si>
+  <si>
+    <t>21 October 2026</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>10 Walkden Road</t>
+  </si>
+  <si>
+    <t>03 June 8202</t>
+  </si>
+  <si>
+    <t>16 June 8202</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>09 September 2026</t>
+  </si>
+  <si>
+    <t>22 September 2026</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>21 September 2026</t>
+  </si>
+  <si>
+    <t>04 October 2026</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>11 Foxbury Road,</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>29 August 2026</t>
+  </si>
+  <si>
+    <t>11 September 2026</t>
+  </si>
+  <si>
+    <t>11b</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>12 in the parking area in front of the green</t>
+  </si>
+  <si>
+    <t>30 September 2026</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>131 Blandford Road</t>
+  </si>
+  <si>
+    <t>07 September 2026</t>
+  </si>
+  <si>
+    <t>20 September 2026</t>
+  </si>
+  <si>
+    <t>14 Borkwood Park</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>03 October 2026</t>
+  </si>
+  <si>
+    <t>14 Woldham Road,</t>
+  </si>
+  <si>
+    <t>154 Parish Lane,</t>
+  </si>
+  <si>
+    <t>02 September 2026</t>
+  </si>
+  <si>
+    <t>15 September 2026</t>
+  </si>
+  <si>
+    <t>158 Venner Road</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>16 Colesburg Road,</t>
+  </si>
+  <si>
+    <t>27 September 2026</t>
+  </si>
+  <si>
+    <t>17 Arrol Road,</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>18 Cambridge Road</t>
+  </si>
+  <si>
+    <t>29 September 2026</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>02 April 2302</t>
+  </si>
+  <si>
+    <t>15 April 2302</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>2 Albany Road</t>
+  </si>
+  <si>
+    <t>062</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>2 Bromley Gardens</t>
+  </si>
+  <si>
+    <t>28 September 2026</t>
+  </si>
+  <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>05 October 2026</t>
+  </si>
+  <si>
+    <t>20 Pelham Road,</t>
+  </si>
+  <si>
+    <t>20 Saxon Road,</t>
+  </si>
+  <si>
+    <t>blue garage with drop kerb</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>22 Edward Road,</t>
+  </si>
+  <si>
+    <t>10 September 2026</t>
+  </si>
+  <si>
+    <t>23 September 2026</t>
+  </si>
+  <si>
+    <t>22 Sheringham Road,</t>
+  </si>
+  <si>
+    <t>073</t>
+  </si>
+  <si>
+    <t>19 September 2026</t>
+  </si>
+  <si>
+    <t>02 October 2026</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>08 September 2026</t>
+  </si>
+  <si>
+    <t>25 Heathfield Road,</t>
+  </si>
+  <si>
+    <t>24 September 2026</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>26 Broom Avenue</t>
+  </si>
+  <si>
+    <t>26 Milestone Road</t>
+  </si>
+  <si>
+    <t>28 St Leonards Rise</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>3 Park End,</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>06 October 2026</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>31 Hampden Road</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>in Palmeston Road by Garages</t>
+  </si>
+  <si>
+    <t>12 September 2026</t>
+  </si>
+  <si>
+    <t>25 September 2026</t>
+  </si>
+  <si>
+    <t>33 Malvern Road</t>
+  </si>
+  <si>
+    <t>05 September 2026</t>
+  </si>
+  <si>
+    <t>34 Elliott Road,</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>39 Godwin Road,</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>18 October 2026</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>42 Howard Road,</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>43a</t>
   </si>
   <si>
     <t>30 August 2026</t>
   </si>
   <si>
-    <t>35</t>
-[...320 lines deleted...]
-    <t>15 August 2026</t>
+    <t>13 September 2026</t>
+  </si>
+  <si>
+    <t>26 September 2026</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>black gates of property on porrington close</t>
+    <t>17 September 2102</t>
+  </si>
+  <si>
+    <t>30 September 2102</t>
+  </si>
+  <si>
+    <t>44 Kenilworth Road</t>
+  </si>
+  <si>
+    <t>070</t>
+  </si>
+  <si>
+    <t>47 Clevedon Road</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>49</t>
+    <t>48</t>
+  </si>
+  <si>
+    <t>48 Wiverton Road,</t>
+  </si>
+  <si>
+    <t>12 October 2026</t>
+  </si>
+  <si>
+    <t>25 October 2026</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>51 Wordsworth Road</t>
   </si>
   <si>
     <t>027</t>
   </si>
   <si>
-    <t>in Kendall Avenue</t>
-[...5 lines deleted...]
-    <t>52</t>
+    <t>52 Lower Gravel Road</t>
+  </si>
+  <si>
+    <t>54 Lansdowne Road</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>25 June 7202</t>
   </si>
   <si>
     <t>08 July 7202</t>
   </si>
   <si>
-    <t>58</t>
-[...5 lines deleted...]
-    <t>6</t>
+    <t>55</t>
+  </si>
+  <si>
+    <t>56 Prestbury Square,</t>
+  </si>
+  <si>
+    <t>56 Windermere Road</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>63 Portland Road</t>
+  </si>
+  <si>
+    <t>63 Southfleet Road,</t>
+  </si>
+  <si>
+    <t>63 Wordsworth Road</t>
+  </si>
+  <si>
+    <t>63</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>66</t>
-[...2 lines deleted...]
-    <t>67</t>
+    <t>66 Park End</t>
+  </si>
+  <si>
+    <t>67 Cambridge Road,</t>
+  </si>
+  <si>
+    <t>7 Bramley Way</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>034</t>
-[...8 lines deleted...]
-    <t>76</t>
+    <t>7 Southlands Avenue,</t>
+  </si>
+  <si>
+    <t>70 Blandford Road,</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>8 Acorn Close,</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>82</t>
-[...23 lines deleted...]
-    <t>Flat 2</t>
+    <t>8 Bracken Hill Close</t>
+  </si>
+  <si>
+    <t>80 Edgebury</t>
+  </si>
+  <si>
+    <t>81 Barnfield Road,</t>
+  </si>
+  <si>
+    <t>82 Palace Road</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>90 Faringdon Avenue</t>
+  </si>
+  <si>
+    <t>96 Barnfield Wood Road,</t>
+  </si>
+  <si>
+    <t>Aldemary Road, Bromley, BR1 3NT</t>
+  </si>
+  <si>
+    <t>Side of 17 Glebe Road</t>
+  </si>
+  <si>
+    <t>Inghays, Yester Road, Chislehurst, BR7 5LT</t>
+  </si>
+  <si>
+    <t>Wilton House, Westbury Road,</t>
+  </si>
+  <si>
+    <t>Edith Road, Orpington, BR6 6JQ</t>
   </si>
   <si>
     <t>Florence Road, Bromley, BR1 3NU</t>
   </si>
   <si>
-    <t>Heath Side, Petts Wood, Orpington, BR5 1EY</t>
-[...1 lines deleted...]
-  <si>
     <t>Walkden Road, Chislehurst, BR7 6DX</t>
   </si>
   <si>
-    <t>Whippendell Way, Orpington, BR5 3DF</t>
-[...1 lines deleted...]
-  <si>
     <t>Ridley Road, Bromley, BR2 0EU</t>
   </si>
   <si>
     <t>Greenview Avenue, Beckenham, BR3 3RU</t>
   </si>
   <si>
-    <t>Elmers End Road, Beckenham, BR3 4SY</t>
-[...5 lines deleted...]
-    <t>Clarence Avenue, Bickley, Bromley, BR1 2DL</t>
+    <t>Bourne Road, Bromley, BR2 9PB</t>
+  </si>
+  <si>
+    <t>Foxbury Road, Bromley, BR1 4DG</t>
+  </si>
+  <si>
+    <t>Tannsfeld Road, Sydenham, London, SE26 5DE</t>
+  </si>
+  <si>
+    <t>Beaumont Road, Petts Wood, Orpington, BR5 1JL</t>
   </si>
   <si>
     <t>Derry Downs, Orpington, BR5 4DT</t>
   </si>
   <si>
     <t>Morston Gardens, Mottingham, London, SE9 4NE</t>
   </si>
   <si>
-    <t>Garden Road, Bromley, BR1 3LU</t>
-[...2 lines deleted...]
-    <t>Royston Road, Penge, London, SE20 7QW</t>
+    <t>Andover Road, Orpington, BR6 8BW</t>
+  </si>
+  <si>
+    <t>Lockesley Drive, Orpington, BR5 2AA</t>
   </si>
   <si>
     <t>Blandford Road, Beckenham, BR3 4NG</t>
   </si>
   <si>
+    <t>Borkwood Park, Orpington, BR6 9LD</t>
+  </si>
+  <si>
+    <t>Woldham Road, Bromley, BR2 9LA</t>
+  </si>
+  <si>
     <t>Parish Lane, Penge, London, SE20 7JH</t>
   </si>
   <si>
-    <t>Woldham Road, Bromley, BR2 9LA</t>
+    <t>Venner Road, Sydenham, London, SE26 5JQ</t>
+  </si>
+  <si>
+    <t>Balgowan Road, Beckenham, BR3 4HJ</t>
+  </si>
+  <si>
+    <t>Colesburg Road, Beckenham, BR3 4HP</t>
+  </si>
+  <si>
+    <t>Arrol Road, Beckenham, BR3 4NX</t>
+  </si>
+  <si>
+    <t>Cambridge Road, Penge, London, SE20 7XL</t>
+  </si>
+  <si>
+    <t>Royal Parade, Chislehurst, BR7 6NR</t>
+  </si>
+  <si>
+    <t>Kimberley Road, Beckenham, BR3 4QT</t>
+  </si>
+  <si>
+    <t>Clevedon Road, Penge, London, SE20 7QQ</t>
+  </si>
+  <si>
+    <t>Pelham Road, Beckenham, BR3 4SG</t>
+  </si>
+  <si>
+    <t>Saxon Road, Bromley, BR1 3RP</t>
+  </si>
+  <si>
+    <t>Widmore Road, Bromley, BR1 2RH</t>
+  </si>
+  <si>
+    <t>Mosslea Road, Bromley, BR2 9PS</t>
+  </si>
+  <si>
+    <t>Burnt Ash Lane, Bromley, BR1 4DH</t>
+  </si>
+  <si>
+    <t>Cowper Road, Bromley, BR2 9RX</t>
+  </si>
+  <si>
+    <t>Daerwood Close, Bromley, BR2 8NU</t>
+  </si>
+  <si>
+    <t>Edward Road, Bromley, BR1 3NQ</t>
+  </si>
+  <si>
+    <t>Sheringham Road, Penge, London, SE20 7YJ</t>
+  </si>
+  <si>
+    <t>Widmore Lodge Road, Bickley, Bromley, BR1 2QF</t>
+  </si>
+  <si>
+    <t>Heathfield Road, Bromley, BR1 3RN</t>
+  </si>
+  <si>
+    <t>Broom Avenue, Orpington, BR5 3BT</t>
+  </si>
+  <si>
+    <t>Milestone Road, Anerley, London, SE19 2LL</t>
+  </si>
+  <si>
+    <t>St Leonards Rise, Orpington, BR6 9NB</t>
+  </si>
+  <si>
+    <t>Thorndon Close, Orpington, BR5 2SJ</t>
+  </si>
+  <si>
+    <t>Hampden Road, Beckenham, BR3 4HD</t>
+  </si>
+  <si>
+    <t>Tubbenden Lane South, Orpington, BR6 7DN</t>
+  </si>
+  <si>
+    <t>Malvern Road, Orpington, BR6 9HA</t>
+  </si>
+  <si>
+    <t>Elliott Road, Bromley, BR2 9NU</t>
+  </si>
+  <si>
+    <t>Limes Road, Beckenham, BR3 6NS</t>
+  </si>
+  <si>
+    <t>Godwin Road, Bromley, BR2 9LG</t>
+  </si>
+  <si>
+    <t>Howard Road, Bromley, BR1 3QJ</t>
+  </si>
+  <si>
+    <t>Cromwell Road, Beckenham, BR3 4LL</t>
+  </si>
+  <si>
+    <t>Plaistow Grove, Bromley, BR1 3PB</t>
+  </si>
+  <si>
+    <t>Faringdon Avenue, Bromley, BR2 8BS</t>
+  </si>
+  <si>
+    <t>Kenilworth Road, Penge, London, SE20 7QG</t>
+  </si>
+  <si>
+    <t>Stembridge Road, Penge, London, SE20 7UF</t>
+  </si>
+  <si>
+    <t>Wiverton Road, Sydenham, London, SE26 5JB</t>
+  </si>
+  <si>
+    <t>Cottingham Road, Penge, London, SE20 7PT</t>
   </si>
   <si>
     <t>Wiverton Road, Sydenham, London, SE26 5HY</t>
   </si>
   <si>
-    <t>Clareville Road, Orpington, BR5 1RS</t>
-[...124 lines deleted...]
-  <si>
     <t>Vinson Close, Orpington, BR6 0EQ</t>
   </si>
   <si>
+    <t>Wordsworth Road, Penge, London, SE20 7JF</t>
+  </si>
+  <si>
     <t>Lower Gravel Road, Bromley, BR2 8LJ</t>
   </si>
   <si>
     <t>Lansdowne Road, Bromley, BR1 3PQ</t>
   </si>
   <si>
     <t>Leamington Avenue, Bromley, BR1 5BL</t>
   </si>
   <si>
-    <t>Albert Road, Bromley, BR2 9PY</t>
-[...2 lines deleted...]
-    <t>Newbury Road, Shortlands, Bromley, BR2 0QW</t>
+    <t>Tremaine Road, Penge, London, SE20 7UA</t>
+  </si>
+  <si>
+    <t>Prestbury Square, Mottingham, London, SE9 4NA</t>
+  </si>
+  <si>
+    <t>Windermere Road, West Wickham, BR4 9AW</t>
+  </si>
+  <si>
+    <t>Portland Road, Bromley, BR1 5BB</t>
+  </si>
+  <si>
+    <t>Southfleet Road, Orpington, BR6 9SN</t>
   </si>
   <si>
     <t>Beaumont Road, Petts Wood, Orpington, BR5 1JQ</t>
   </si>
   <si>
     <t>Park End, Bromley, BR1 4AW</t>
   </si>
   <si>
     <t>Cambridge Road, Penge, London, SE20 7XJ</t>
   </si>
   <si>
-    <t>Dale Wood Road, Orpington, BR6 0BY</t>
-[...11 lines deleted...]
-    <t>Vinson Close, Orpington, BR6 0EG</t>
+    <t>Blandford Road, Beckenham, BR3 4NF</t>
+  </si>
+  <si>
+    <t>Station Approach, Hayes, Bromley, BR2 7EJ</t>
+  </si>
+  <si>
+    <t>Edgebury, Chislehurst, BR7 6JW</t>
+  </si>
+  <si>
+    <t>Barnfield Road, Orpington, BR5 3LS</t>
+  </si>
+  <si>
+    <t>Palace Road, Bromley, BR1 3JX</t>
+  </si>
+  <si>
+    <t>Edward Road, Penge, London, SE20 7JS</t>
+  </si>
+  <si>
+    <t>Elwill Way, Beckenham, BR3 6RX</t>
+  </si>
+  <si>
+    <t>Faringdon Avenue, Bromley, BR2 8BU</t>
+  </si>
+  <si>
+    <t>Barnfield Wood Road, Beckenham, BR3 6SX</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NE</t>
+  </si>
+  <si>
+    <t>Meadow Road, Bromley, BR2 0DX</t>
+  </si>
+  <si>
+    <t>Albany Road, Chislehurst, BR7 6BG</t>
   </si>
   <si>
     <t>Bromley Gardens, Bromley, BR2 0ET</t>
   </si>
   <si>
-    <t>Wickham Chase, West Wickham, BR4 0BN</t>
-[...25 lines deleted...]
-  <si>
     <t>Devonshire Road, Orpington, BR6 0HB</t>
   </si>
   <si>
-    <t>Beckenham Road, Beckenham, BR3 4RL</t>
-[...1 lines deleted...]
-  <si>
     <t>Park End, Bromley, BR1 4AN</t>
   </si>
   <si>
-    <t>Adelaide Road, Chislehurst, BR7 6BB</t>
-[...2 lines deleted...]
-    <t>Lincoln Green Road, Orpington, BR5 2DX</t>
+    <t>Amesbury Road, Bromley, BR1 2QJ</t>
   </si>
   <si>
     <t>Pickhurst Green, Hayes, Bromley, BR2 7QT</t>
   </si>
   <si>
-    <t>Westgate Road, Beckenham, BR3 5DT</t>
-[...2 lines deleted...]
-    <t>Chilham Road, Mottingham, London, SE9 4BG</t>
+    <t>Addison Road, Bromley, BR2 9RP</t>
+  </si>
+  <si>
+    <t>Elvington Green, Bromley, BR2 9DE</t>
   </si>
   <si>
     <t>Bramley Way, West Wickham, BR4 9NT</t>
   </si>
   <si>
-    <t>Englefield Close, Orpington, BR5 2HX</t>
+    <t>Holland Close, Hayes, Bromley, BR2 7DS</t>
+  </si>
+  <si>
+    <t>Latham Close, Biggin Hill, TN16 3XD</t>
+  </si>
+  <si>
+    <t>Southlands Avenue, Orpington, BR6 9NY</t>
+  </si>
+  <si>
+    <t>Acorn Close, Chislehurst, BR7 6LD</t>
   </si>
   <si>
     <t>Bracken Hill Close, Bromley, BR1 4AL</t>
   </si>
   <si>
-    <t>Clement Road, Beckenham, BR3 4NT</t>
-[...11 lines deleted...]
-    <t>Blyth Road, Bromley, BR1 3TN</t>
+    <t>Yester Road, Chislehurst, BR7 5LT</t>
+  </si>
+  <si>
+    <t>Westbury Road, Bromley, BR1 2QB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="168" formatCode="dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -886,52 +983,52 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{CA861B10-3E88-4955-909E-6C21C8C2EA21}"/>
-    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{AA62D150-657F-42F5-BFDA-25F04A7E2DA1}"/>
+    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{81E4711D-6EF5-49AE-B6EE-7F2ADA80F124}"/>
+    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{AB3C4A01-21DA-4156-BB2C-2122AC50CAAF}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1169,2897 +1266,2699 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F134"/>
+  <dimension ref="A1:F127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
+      <selection pane="bottomLeft" activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.140625" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A2" s="6">
+        <v>24725</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F2" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="6">
+        <v>24687</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>260</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="F3" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="5" t="s">
+    </row>
+    <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="6">
+        <v>24749</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D4" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E4" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F4" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-    <row r="5" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
-        <v>24555</v>
+        <v>24608</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>230</v>
+        <v>183</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
-        <v>24519</v>
+        <v>24168</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>219</v>
+        <v>184</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>137</v>
+        <v>33</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>24592</v>
+        <v>24553</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>128</v>
+        <v>36</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>24531</v>
+        <v>24712</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>169</v>
+        <v>186</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>24600</v>
+        <v>24741</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>24544</v>
+        <v>24695</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>109</v>
+        <v>45</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E10" s="8" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>24613</v>
+        <v>24657</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
-        <v>24505</v>
+        <v>24713</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>169</v>
+        <v>190</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>24615</v>
+        <v>24708</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>169</v>
+        <v>191</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>129</v>
+        <v>51</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
-        <v>24494</v>
+        <v>24744</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>167</v>
+        <v>192</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>24580</v>
+        <v>24650</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>167</v>
+        <v>193</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
-        <v>24528</v>
+        <v>24627</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>214</v>
+        <v>194</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>24558</v>
+        <v>24685</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>131</v>
+        <v>56</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
-        <v>24503</v>
+        <v>24690</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>233</v>
+        <v>196</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="D18" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>24757</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>196</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>24706</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>24667</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>198</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>24682</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>199</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>24660</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>24678</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="8" t="s">
-[...53 lines deleted...]
-      <c r="C21" s="7" t="s">
+      <c r="D24" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="D21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="8" t="s">
+      <c r="F24" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>24673</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C25" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="F21" s="7" t="s">
-[...72 lines deleted...]
-      </c>
       <c r="D25" s="8" t="s">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>24584</v>
+        <v>24747</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>242</v>
+        <v>202</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>24601</v>
+        <v>24726</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>240</v>
+        <v>203</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>134</v>
+        <v>73</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
-        <v>24529</v>
+        <v>16802</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>140</v>
+        <v>75</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>10</v>
+        <v>76</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
-        <v>24611</v>
+        <v>24655</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
-        <v>24534</v>
+        <v>24666</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>22</v>
+        <v>261</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
-        <v>24617</v>
+        <v>24720</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>22</v>
+        <v>261</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>24606</v>
+        <v>24722</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>216</v>
+        <v>262</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>133</v>
+        <v>82</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>24590</v>
+        <v>24719</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>172</v>
+        <v>263</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>24533</v>
+        <v>24758</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>231</v>
+        <v>206</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>59</v>
+        <v>40</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>24493</v>
+        <v>24688</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>24543</v>
+        <v>24669</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="D36" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>24740</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E36" s="8" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F37" s="7" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>24581</v>
+        <v>24736</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="F38" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>24632</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>24716</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>24638</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E41" s="8" t="s">
         <v>49</v>
       </c>
-    </row>
-[...55 lines deleted...]
-      </c>
       <c r="F41" s="7" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
-        <v>24571</v>
+        <v>24654</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>181</v>
+        <v>213</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>24550</v>
+        <v>24703</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
-        <v>24526</v>
+        <v>24679</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>133</v>
+        <v>94</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
-        <v>24468</v>
+        <v>24739</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>158</v>
+        <v>216</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>34</v>
+        <v>96</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
-        <v>24573</v>
+        <v>24623</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
-        <v>24604</v>
+        <v>24754</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>232</v>
+        <v>187</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
-        <v>24566</v>
+        <v>24701</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>171</v>
+        <v>217</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>8</v>
+        <v>101</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>24561</v>
+        <v>24665</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>180</v>
+        <v>218</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>24556</v>
+        <v>24731</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
-        <v>24326</v>
+        <v>24648</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>155</v>
+        <v>219</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>62</v>
+        <v>6</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
-        <v>24541</v>
+        <v>24723</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>134</v>
+        <v>104</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
-        <v>24608</v>
+        <v>24626</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>149</v>
+        <v>208</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
-        <v>24524</v>
+        <v>24717</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
-        <v>24508</v>
+        <v>24674</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>160</v>
+        <v>220</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="F55" s="7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>24756</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E56" s="8" t="s">
         <v>43</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      </c>
       <c r="F56" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
-        <v>24552</v>
+        <v>24698</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>154</v>
+        <v>264</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
-        <v>24486</v>
+        <v>24759</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>150</v>
+        <v>264</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>39</v>
+        <v>108</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
-        <v>24577</v>
+        <v>24651</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>138</v>
+        <v>110</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
-        <v>24504</v>
+        <v>24700</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>147</v>
+        <v>111</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
-        <v>24538</v>
+        <v>24760</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>189</v>
+        <v>222</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
-        <v>24475</v>
+        <v>24710</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>203</v>
+        <v>223</v>
       </c>
       <c r="C62" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>24694</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D63" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="D62" s="8" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="E63" s="8" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
-        <v>24523</v>
+        <v>24677</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>199</v>
+        <v>225</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
-        <v>24588</v>
+        <v>24683</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>112</v>
+        <v>5</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
-        <v>24549</v>
+        <v>24755</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>156</v>
+        <v>15</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>63</v>
+        <v>119</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
-        <v>24612</v>
+        <v>24647</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>75</v>
+        <v>6</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
-        <v>15119</v>
+        <v>24692</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>126</v>
+        <v>99</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
-        <v>24520</v>
+        <v>24748</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>184</v>
+        <v>265</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>49</v>
+        <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
-        <v>24512</v>
+        <v>24653</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>197</v>
+        <v>266</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
-        <v>24582</v>
+        <v>24709</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>197</v>
+        <v>266</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
-        <v>24598</v>
+        <v>24689</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
-        <v>24603</v>
+        <v>24715</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
-        <v>24542</v>
+        <v>24737</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D74" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>24646</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="F75" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>24721</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>24742</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="C77" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>24659</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>24724</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>232</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E79" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E74" s="8" t="s">
-[...101 lines deleted...]
-      </c>
       <c r="F79" s="7" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="6">
-        <v>24511</v>
+        <v>24752</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>187</v>
+        <v>233</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>11</v>
+        <v>86</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A81" s="6">
-        <v>24583</v>
+        <v>24707</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="E81" s="8" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A82" s="6">
-        <v>24532</v>
+        <v>24624</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>198</v>
+        <v>234</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="E82" s="8" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A83" s="6">
-        <v>24514</v>
+        <v>24676</v>
       </c>
       <c r="B83" s="7" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>66</v>
+        <v>136</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="E83" s="8" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A84" s="6">
-        <v>24574</v>
+        <v>24745</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>66</v>
+        <v>137</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="6">
-        <v>24567</v>
+        <v>24735</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>173</v>
+        <v>235</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
-        <v>24548</v>
+        <v>24729</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>7</v>
+        <v>140</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>8</v>
+        <v>141</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
-        <v>24610</v>
+        <v>24658</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>229</v>
+        <v>267</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>54</v>
+        <v>142</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
-        <v>24510</v>
+        <v>24711</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>174</v>
+        <v>268</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>84</v>
+        <v>142</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A89" s="6">
-        <v>24570</v>
+        <v>24750</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>163</v>
+        <v>206</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>72</v>
+        <v>143</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="E89" s="8" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="6">
-        <v>24516</v>
+        <v>24661</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>163</v>
+        <v>237</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>79</v>
+        <v>144</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
-        <v>24596</v>
+        <v>24671</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>163</v>
+        <v>238</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>79</v>
+        <v>145</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="E91" s="8" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="6">
-        <v>24495</v>
+        <v>24680</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>188</v>
+        <v>239</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>50</v>
+        <v>146</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="6">
-        <v>24470</v>
+        <v>24691</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="C93" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F93" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>15119</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C94" s="7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="F94" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>24751</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="C95" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="F95" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>24672</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>243</v>
+      </c>
+      <c r="C96" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="D96" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D93" s="8" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="E96" s="8" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A97" s="6">
-        <v>24499</v>
+        <v>24696</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>132</v>
+        <v>154</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>67</v>
+        <v>92</v>
       </c>
       <c r="E97" s="8" t="s">
-        <v>37</v>
+        <v>93</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>64</v>
+        <v>155</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="6">
-        <v>24594</v>
+        <v>24675</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="6">
-        <v>24572</v>
+        <v>24699</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>215</v>
+        <v>246</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="D99" s="8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E99" s="8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F99" s="7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A100" s="6">
+        <v>24668</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C100" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="F100" s="7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A101" s="6">
+        <v>24738</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="C101" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E101" s="8" t="s">
         <v>43</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      </c>
       <c r="F101" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A102" s="6">
-        <v>24607</v>
+        <v>24662</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>182</v>
+        <v>247</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="D102" s="8" t="s">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="E102" s="8" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A103" s="6">
-        <v>24536</v>
+        <v>24663</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>178</v>
+        <v>247</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>93</v>
+        <v>160</v>
       </c>
       <c r="D103" s="8" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="E103" s="8" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="6">
-        <v>24498</v>
+        <v>24670</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>170</v>
+        <v>248</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>82</v>
+        <v>161</v>
       </c>
       <c r="D104" s="8" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
-        <v>24575</v>
+        <v>24730</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>170</v>
+        <v>248</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>82</v>
+        <v>161</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E105" s="8" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A106" s="6">
-        <v>24578</v>
+        <v>24681</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>111</v>
+        <v>162</v>
       </c>
       <c r="D106" s="8" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="E106" s="8" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="F106" s="7" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A107" s="6">
-        <v>24535</v>
+        <v>24705</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>186</v>
+        <v>269</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>99</v>
+        <v>163</v>
       </c>
       <c r="D107" s="8" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="E107" s="8" t="s">
-        <v>48</v>
+        <v>93</v>
       </c>
       <c r="F107" s="7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A108" s="6">
+        <v>24753</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E108" s="8" t="s">
         <v>43</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D108" s="8" t="s">
+      <c r="F108" s="7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A109" s="6">
+        <v>24633</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D109" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="E108" s="8" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E109" s="8" t="s">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="6">
-        <v>24517</v>
+        <v>24697</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>185</v>
+        <v>272</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>98</v>
+        <v>165</v>
       </c>
       <c r="D110" s="8" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A111" s="6">
-        <v>24587</v>
+        <v>24684</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>185</v>
+        <v>250</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>98</v>
+        <v>166</v>
       </c>
       <c r="D111" s="8" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="E111" s="8" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A112" s="6">
-        <v>24465</v>
+        <v>24642</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A113" s="6">
-        <v>24553</v>
+        <v>24718</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>153</v>
+        <v>251</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>50</v>
+        <v>167</v>
       </c>
       <c r="D113" s="8" t="s">
-        <v>51</v>
+        <v>114</v>
       </c>
       <c r="E113" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="F113" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="F113" s="7" t="s">
-[...3 lines deleted...]
-    <row r="114" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="114" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="6">
-        <v>16802</v>
+        <v>24686</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>176</v>
+        <v>273</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>86</v>
+        <v>168</v>
       </c>
       <c r="D114" s="8" t="s">
-        <v>87</v>
+        <v>57</v>
       </c>
       <c r="E114" s="8" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A115" s="6">
-        <v>24576</v>
+        <v>24743</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>161</v>
+        <v>273</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>68</v>
+        <v>169</v>
       </c>
       <c r="D115" s="8" t="s">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="E115" s="8" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A116" s="6">
-        <v>24509</v>
+        <v>24656</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>225</v>
+        <v>274</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>69</v>
+        <v>25</v>
       </c>
       <c r="E116" s="8" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A117" s="6">
-        <v>24554</v>
+        <v>24727</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>190</v>
+        <v>274</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>104</v>
+        <v>170</v>
       </c>
       <c r="D117" s="8" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="E117" s="8" t="s">
-        <v>17</v>
+        <v>83</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A118" s="6">
-        <v>24591</v>
+        <v>24732</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>84</v>
+        <v>171</v>
       </c>
       <c r="D118" s="8" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="E118" s="8" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="F118" s="7" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A119" s="6">
-        <v>24605</v>
+        <v>24728</v>
       </c>
       <c r="B119" s="7" t="s">
-        <v>177</v>
+        <v>253</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>89</v>
+        <v>172</v>
       </c>
       <c r="D119" s="8" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="E119" s="8" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F119" s="7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A120" s="6">
-        <v>24602</v>
+        <v>24734</v>
       </c>
       <c r="B120" s="7" t="s">
-        <v>207</v>
+        <v>254</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>122</v>
+        <v>173</v>
       </c>
       <c r="D120" s="8" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="E120" s="8" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="F120" s="7" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A121" s="6">
-        <v>24496</v>
+        <v>24714</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>179</v>
+        <v>255</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>93</v>
+        <v>174</v>
       </c>
       <c r="D121" s="8" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E121" s="8" t="s">
-        <v>35</v>
+        <v>101</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A122" s="6">
-        <v>24563</v>
+        <v>24664</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>218</v>
+        <v>256</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>136</v>
+        <v>175</v>
       </c>
       <c r="D122" s="8" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="E122" s="8" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="6">
-        <v>24557</v>
+        <v>24733</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>224</v>
+        <v>257</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="D123" s="8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E123" s="8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A124" s="6">
-        <v>24614</v>
+        <v>24693</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>221</v>
+        <v>258</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>138</v>
+        <v>177</v>
       </c>
       <c r="D124" s="8" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>33</v>
+        <v>135</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A125" s="6">
-        <v>24515</v>
+        <v>24704</v>
       </c>
       <c r="B125" s="7" t="s">
-        <v>208</v>
+        <v>178</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>123</v>
+        <v>179</v>
       </c>
       <c r="D125" s="8" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="E125" s="8" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F125" s="7" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A126" s="6">
-        <v>24569</v>
+        <v>24746</v>
       </c>
       <c r="B126" s="7" t="s">
-        <v>208</v>
+        <v>275</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="D126" s="8" t="s">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="E126" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="F126" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A127" s="6">
+        <v>24702</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="C127" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="D127" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E127" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="F126" s="7" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="F127" s="7" t="s">
-        <v>42</v>
-[...139 lines deleted...]
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F134">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF31DF53-C32D-4E59-A45A-BD6FDD3A257A}">
-  <dimension ref="A1:E7"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3E5A69A-FA08-47BA-8B40-075B3F9BEDA5}">
+  <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>783</v>
+        <v>788</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="C3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="4" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>762</v>
+        <v>790</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>8</v>
-[...15 lines deleted...]
-      <c r="E5" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="30" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:E1" xr:uid="{CF31DF53-C32D-4E59-A45A-BD6FDD3A257A}"/>
-[...2 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SKIPS</vt:lpstr>
       <vt:lpstr>MATERIALS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>