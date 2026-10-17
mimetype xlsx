--- v1 (2026-09-23)
+++ v2 (2026-10-17)
@@ -1,917 +1,815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/jonathan_richards_bromley_gov_uk/Documents/Street Scene and Greenspace/Skip Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="42" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F25ADA2F-3B0B-4987-87D5-A420DCDD6B6A}"/>
+  <xr:revisionPtr revIDLastSave="45" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{055CD6E9-C4C1-4EF1-ADD5-46FD7A3AFA4B}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SKIPS" sheetId="1" r:id="rId1"/>
     <sheet name="MATERIALS" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SKIPS!$A$1:$F$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="653" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="243">
   <si>
     <t>Materials Licence Number</t>
   </si>
   <si>
     <t>Materials Location (Road)</t>
   </si>
   <si>
     <t>Materials Location (Outside)</t>
   </si>
   <si>
     <t>Materials Licence Start Date</t>
   </si>
   <si>
     <t>Materials Licence End Date</t>
   </si>
   <si>
-    <t>35 Byne Road,</t>
-[...14 lines deleted...]
-    <t>16 September 2026</t>
+    <t>206</t>
+  </si>
+  <si>
+    <t>28 September 2026</t>
+  </si>
+  <si>
+    <t>11 October 2026</t>
+  </si>
+  <si>
+    <t>1a</t>
+  </si>
+  <si>
+    <t>01 October 2026</t>
+  </si>
+  <si>
+    <t>14 October 2026</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>12 October 2026</t>
+  </si>
+  <si>
+    <t>25 October 2026</t>
+  </si>
+  <si>
+    <t>19-21</t>
+  </si>
+  <si>
+    <t>27 October 2026</t>
+  </si>
+  <si>
+    <t>Dawson Avenue, Orpington, BR5 3AY</t>
+  </si>
+  <si>
+    <t>Venner Road, Sydenham, London, SE26 5HT</t>
+  </si>
+  <si>
+    <t>Stanley Avenue, Beckenham, BR3 6PX</t>
+  </si>
+  <si>
+    <t>Kelsey Park Road, Beckenham, BR3 6LH</t>
+  </si>
+  <si>
+    <t>Skip Licence Number</t>
+  </si>
+  <si>
+    <t>Skip Location (Road)</t>
+  </si>
+  <si>
+    <t>Skip Location (Outside)</t>
+  </si>
+  <si>
+    <t>Skip Licence Start Date</t>
+  </si>
+  <si>
+    <t>Skip Licence End Date</t>
+  </si>
+  <si>
+    <t>LBB Registration Number</t>
+  </si>
+  <si>
+    <t>1 Ravens Gate Mews, Bromley, BR2 0BY</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>08 October 2026</t>
+  </si>
+  <si>
+    <t>21 October 2026</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>30 September 2026</t>
+  </si>
+  <si>
+    <t>13 October 2026</t>
+  </si>
+  <si>
+    <t>026</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>10 Walkden Road</t>
+  </si>
+  <si>
+    <t>03 June 8202</t>
+  </si>
+  <si>
+    <t>16 June 8202</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>06 October 2026</t>
+  </si>
+  <si>
+    <t>19 October 2026</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>05 October 2026</t>
+  </si>
+  <si>
+    <t>18 October 2026</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>01 November 2026</t>
+  </si>
+  <si>
+    <t>07 October 2026</t>
+  </si>
+  <si>
+    <t>20 October 2026</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>077</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>11b</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>02 November 2026</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>26 October 2026</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>02 October 2026</t>
+  </si>
+  <si>
+    <t>15 October 2026</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>in Liddon Road</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>02 April 2302</t>
+  </si>
+  <si>
+    <t>15 April 2302</t>
+  </si>
+  <si>
+    <t>29 September 2026</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>16 October 2026</t>
+  </si>
+  <si>
+    <t>29 October 2026</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>062</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>03 October 2026</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>10 October 2026</t>
+  </si>
+  <si>
+    <t>23 October 2026</t>
+  </si>
+  <si>
+    <t>26 September 2026</t>
+  </si>
+  <si>
+    <t>09 October 2026</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>17 October 2026</t>
+  </si>
+  <si>
+    <t>30 October 2026</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>09 November 2026</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>070</t>
+  </si>
+  <si>
+    <t>15 November 2026</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>on Palmeston Road by Garages</t>
+  </si>
+  <si>
+    <t>Palmeston Road by Garages</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>32a</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>027</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>03 November 2026</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>43a</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>17 September 2102</t>
+  </si>
+  <si>
+    <t>30 September 2102</t>
+  </si>
+  <si>
+    <t>22 October 2026</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>28 October 2026</t>
+  </si>
+  <si>
+    <t>46a</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>48 Wiverton Road,</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>25 June 7202</t>
+  </si>
+  <si>
+    <t>08 July 7202</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>31 October 2026</t>
+  </si>
+  <si>
+    <t>13 November 2026</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>034</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>Raleigh Court</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Highlands Lodge</t>
+  </si>
+  <si>
+    <t>Edith Road, Orpington, BR6 6JQ</t>
+  </si>
+  <si>
+    <t>Seward Road, Beckenham, BR3 4NY</t>
+  </si>
+  <si>
+    <t>Station Road, Penge, London, SE20 7BQ</t>
+  </si>
+  <si>
+    <t>Walkden Road, Chislehurst, BR7 6DX</t>
+  </si>
+  <si>
+    <t>Greenview Avenue, Beckenham, BR3 3RU</t>
+  </si>
+  <si>
+    <t>Bourne Road, Bromley, BR2 9PB</t>
+  </si>
+  <si>
+    <t>Foxbury Road, Bromley, BR1 4DG</t>
+  </si>
+  <si>
+    <t>The Avenue, West Wickham, BR4 0EF</t>
+  </si>
+  <si>
+    <t>Copse Avenue, West Wickham, BR4 9NP</t>
+  </si>
+  <si>
+    <t>Beaumont Road, Petts Wood, Orpington, BR5 1JL</t>
+  </si>
+  <si>
+    <t>Morston Gardens, Mottingham, London, SE9 4NE</t>
+  </si>
+  <si>
+    <t>Churchfields Road, Beckenham, BR3 4QZ</t>
+  </si>
+  <si>
+    <t>Garden Road, Bromley, BR1 3LU</t>
+  </si>
+  <si>
+    <t>Borkwood Park, Orpington, BR6 9LD</t>
+  </si>
+  <si>
+    <t>Balgowan Road, Beckenham, BR3 4HJ</t>
+  </si>
+  <si>
+    <t>Colesburg Road, Beckenham, BR3 4HP</t>
+  </si>
+  <si>
+    <t>Forde Avenue, Bromley, BR1 3EX</t>
+  </si>
+  <si>
+    <t>Herbert Road, Bromley, BR2 9SH</t>
+  </si>
+  <si>
+    <t>Balfour Road, Bromley, BR2 9SJ</t>
+  </si>
+  <si>
+    <t>Kynaston Road, Bromley, BR1 5AL</t>
+  </si>
+  <si>
+    <t>Hawes Lane, West Wickham, BR4 9AG</t>
+  </si>
+  <si>
+    <t>Homesdale Road, Bromley, BR1 2QL</t>
+  </si>
+  <si>
+    <t>Royal Parade, Chislehurst, BR7 6NR</t>
+  </si>
+  <si>
+    <t>Greenway, Chislehurst, BR7 6JQ</t>
+  </si>
+  <si>
+    <t>Hilldrop Road, Bromley, BR1 4DB</t>
+  </si>
+  <si>
+    <t>Piquet Road, Penge, London, SE20 7XZ</t>
+  </si>
+  <si>
+    <t>Sandringham Road, Bromley, BR1 5AS</t>
+  </si>
+  <si>
+    <t>Mosslea Road, Bromley, BR2 9PS</t>
+  </si>
+  <si>
+    <t>Village Way, Beckenham, BR3 3NN</t>
+  </si>
+  <si>
+    <t>Southborough Lane, Bromley, BR2 8AT</t>
+  </si>
+  <si>
+    <t>Ash Road, Orpington, BR6 6AZ</t>
+  </si>
+  <si>
+    <t>Widmore Lodge Road, Bickley, Bromley, BR1 2QF</t>
+  </si>
+  <si>
+    <t>Royston Road, Penge, London, SE20 7QW</t>
+  </si>
+  <si>
+    <t>Milestone Road, Anerley, London, SE19 2LL</t>
+  </si>
+  <si>
+    <t>Saxon Road, Bromley, BR1 3RP</t>
   </si>
   <si>
     <t>Plymouth Road, Bromley, BR1 3JD</t>
   </si>
   <si>
-    <t>21</t>
-[...566 lines deleted...]
-    <t>Colesburg Road, Beckenham, BR3 4HP</t>
+    <t>St Leonards Rise, Orpington, BR6 9NB</t>
+  </si>
+  <si>
+    <t>Chesham Crescent, Penge, London, SE20 7RL</t>
+  </si>
+  <si>
+    <t>Bishops Green, Upper Park Road, Bromley, BR1 3HS</t>
+  </si>
+  <si>
+    <t>Tubbenden Lane South, Orpington, BR6 7DN</t>
+  </si>
+  <si>
+    <t>Southlands Avenue, Orpington, BR6 9NZ</t>
+  </si>
+  <si>
+    <t>Waldegrave Road, Anerley, London, SE19 2AJ</t>
+  </si>
+  <si>
+    <t>Recreation Road, Bromley, BR2 0DY</t>
+  </si>
+  <si>
+    <t>Addison Road, Bromley, BR2 9RR</t>
+  </si>
+  <si>
+    <t>Allen Road, Beckenham, BR3 4NU</t>
+  </si>
+  <si>
+    <t>Godwin Road, Bromley, BR2 9LQ</t>
+  </si>
+  <si>
+    <t>Gundulph Road, Bromley, BR2 9LL</t>
+  </si>
+  <si>
+    <t>Kings Road, Biggin Hill, TN16 3XX</t>
+  </si>
+  <si>
+    <t>Chaffinch Road, Beckenham, BR3 4LT</t>
+  </si>
+  <si>
+    <t>Bromley Crescent, Bromley, BR2 0HA</t>
+  </si>
+  <si>
+    <t>Durban Road, Beckenham, BR3 4EZ</t>
+  </si>
+  <si>
+    <t>Howard Road, Bromley, BR1 3QJ</t>
+  </si>
+  <si>
+    <t>Hampden Road, Beckenham, BR3 4HD</t>
+  </si>
+  <si>
+    <t>Plaistow Grove, Bromley, BR1 3PB</t>
+  </si>
+  <si>
+    <t>Faringdon Avenue, Bromley, BR2 8BS</t>
+  </si>
+  <si>
+    <t>Kenilworth Road, Penge, London, SE20 7QG</t>
+  </si>
+  <si>
+    <t>Sandy Ridge, Chislehurst, BR7 5DR</t>
   </si>
   <si>
     <t>Arrol Road, Beckenham, BR3 4NX</t>
   </si>
   <si>
-    <t>Cambridge Road, Penge, London, SE20 7XL</t>
-[...89 lines deleted...]
-    <t>Stembridge Road, Penge, London, SE20 7UF</t>
+    <t>Clock House Road, Beckenham, BR3 4JS</t>
+  </si>
+  <si>
+    <t>Samos Road, Penge, London, SE20 7TU</t>
+  </si>
+  <si>
+    <t>Wiverton Road, Sydenham, London, SE26 5HY</t>
+  </si>
+  <si>
+    <t>Cumberland Road, Shortlands, Bromley, BR2 0PW</t>
+  </si>
+  <si>
+    <t>Leamington Avenue, Bromley, BR1 5BL</t>
+  </si>
+  <si>
+    <t>Leesons Way, Orpington, BR5 2QB</t>
+  </si>
+  <si>
+    <t>Lower Gravel Road, Bromley, BR2 8LP</t>
+  </si>
+  <si>
+    <t>Wordsworth Road, Penge, London, SE20 7JF</t>
+  </si>
+  <si>
+    <t>Beaumont Road, Petts Wood, Orpington, BR5 1JQ</t>
+  </si>
+  <si>
+    <t>Park End, Bromley, BR1 4AW</t>
+  </si>
+  <si>
+    <t>Glanville Road, Bromley, BR2 9LN</t>
+  </si>
+  <si>
+    <t>Lancing Road, Orpington, BR6 0QX</t>
+  </si>
+  <si>
+    <t>Wood Lodge Lane, West Wickham, BR4 9NA</t>
+  </si>
+  <si>
+    <t>Bramerton Road, Beckenham, BR3 3NY</t>
+  </si>
+  <si>
+    <t>Ravens Gate Mews, Bromley, BR2 0BY</t>
+  </si>
+  <si>
+    <t>Albany Road, Chislehurst, BR7 6BG</t>
+  </si>
+  <si>
+    <t>Headcorn Road, Bromley, BR1 4SQ</t>
+  </si>
+  <si>
+    <t>The Woodlands, Orpington, BR6 6HL</t>
+  </si>
+  <si>
+    <t>Amesbury Road, Bromley, BR1 2QJ</t>
+  </si>
+  <si>
+    <t>Bromley Gardens, Bromley, BR2 0ET</t>
+  </si>
+  <si>
+    <t>Pickhurst Green, Hayes, Bromley, BR2 7QT</t>
+  </si>
+  <si>
+    <t>Appledore Close, Bromley, BR2 9BZ</t>
+  </si>
+  <si>
+    <t>Elvington Green, Bromley, BR2 9DE</t>
+  </si>
+  <si>
+    <t>Bramley Way, West Wickham, BR4 9NT</t>
+  </si>
+  <si>
+    <t>Southlands Avenue, Orpington, BR6 9NY</t>
+  </si>
+  <si>
+    <t>Trenholme Road, Penge, London, SE20 8PP</t>
+  </si>
+  <si>
+    <t>Bracken Hill Close, Bromley, BR1 4AL</t>
+  </si>
+  <si>
+    <t>Honeybourne Way, Petts Wood, Orpington, BR5 1EZ</t>
+  </si>
+  <si>
+    <t>The Avenue, Beckenham, BR3 5DL</t>
   </si>
   <si>
     <t>Wiverton Road, Sydenham, London, SE26 5JB</t>
   </si>
   <si>
-    <t>Cottingham Road, Penge, London, SE20 7PT</t>
-[...122 lines deleted...]
-    <t>Westbury Road, Bromley, BR1 2QB</t>
+    <t>Sherman Road, Bromley, BR1 3JH</t>
+  </si>
+  <si>
+    <t>Oldfield Road, Bickley, Bromley, BR1 2LE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="168" formatCode="dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -983,52 +881,52 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{81E4711D-6EF5-49AE-B6EE-7F2ADA80F124}"/>
-    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{AB3C4A01-21DA-4156-BB2C-2122AC50CAAF}"/>
+    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{DBFC6D2D-3397-4B0D-BC42-CBDCEA30326C}"/>
+    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{3B77715B-7070-4118-A6A9-5956164ECF4A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1266,2699 +1164,2662 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F127"/>
+  <dimension ref="A1:F124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D6" sqref="D6"/>
+      <selection pane="bottomLeft" activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.7109375" customWidth="1"/>
+    <col min="3" max="3" width="26.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D1" s="5" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E1" s="5" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
-        <v>24725</v>
+        <v>24847</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>259</v>
+        <v>196</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="6">
-        <v>24687</v>
+        <v>24828</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>260</v>
+        <v>196</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="D3" s="8" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="6">
-        <v>24749</v>
+        <v>24788</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>182</v>
+        <v>226</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="D4" s="8" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
-        <v>24608</v>
+        <v>24856</v>
       </c>
       <c r="B5" s="7" t="s">
-        <v>183</v>
+        <v>226</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F5" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
-        <v>24168</v>
+        <v>24870</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="D6" s="8" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F6" s="7" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>24553</v>
+        <v>24748</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>185</v>
+        <v>229</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>36</v>
+        <v>112</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>24712</v>
+        <v>24780</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>38</v>
+        <v>128</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>27</v>
+        <v>129</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>24741</v>
+        <v>24880</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>187</v>
+        <v>232</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>41</v>
+        <v>128</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>24695</v>
+        <v>24824</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="D10" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>24851</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>24846</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="7" t="s">
         <v>39</v>
-      </c>
-[...44 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>24708</v>
+        <v>24876</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
-        <v>24744</v>
+        <v>24823</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>192</v>
+        <v>162</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>24650</v>
+        <v>24890</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>193</v>
+        <v>219</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>55</v>
+        <v>137</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
-        <v>24627</v>
+        <v>24894</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>194</v>
+        <v>219</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>55</v>
+        <v>137</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>49</v>
+        <v>139</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>24685</v>
+        <v>24849</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
-        <v>24690</v>
+        <v>24836</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>196</v>
+        <v>166</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
-        <v>24757</v>
+        <v>24825</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>196</v>
+        <v>158</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
-        <v>24706</v>
+        <v>24891</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>197</v>
+        <v>158</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
-        <v>24667</v>
+        <v>24827</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>198</v>
+        <v>158</v>
       </c>
       <c r="C21" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>24887</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>24790</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>24832</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>24800</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>24839</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="F26" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>24833</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>24850</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>24884</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>230</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>24820</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="D21" s="8" t="s">
+      <c r="E30" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E21" s="8" t="s">
-[...36 lines deleted...]
-      <c r="D23" s="8" t="s">
+      <c r="F30" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>24814</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="E23" s="8" t="s">
-[...102 lines deleted...]
-      <c r="F28" s="7" t="s">
+      <c r="F31" s="7" t="s">
         <v>46</v>
-      </c>
-[...58 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>24722</v>
+        <v>24883</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>262</v>
+        <v>190</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>24719</v>
+        <v>24885</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>263</v>
+        <v>164</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>24758</v>
+        <v>24805</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>85</v>
+        <v>123</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>24688</v>
+        <v>24869</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>87</v>
+        <v>123</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>24669</v>
+        <v>24858</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>88</v>
+        <v>131</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
-        <v>24740</v>
+        <v>24781</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>89</v>
+        <v>62</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>24736</v>
+        <v>24861</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>210</v>
+        <v>168</v>
       </c>
       <c r="C38" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D38" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D38" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="8" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
-        <v>24632</v>
+        <v>24810</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>211</v>
+        <v>161</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
-        <v>24716</v>
+        <v>24803</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
-        <v>24638</v>
+        <v>24889</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
-        <v>24654</v>
+        <v>24749</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>213</v>
+        <v>153</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>90</v>
+        <v>28</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>24703</v>
+        <v>24841</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>91</v>
+        <v>128</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
-        <v>24679</v>
+        <v>24742</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>58</v>
+        <v>121</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
-        <v>24739</v>
+        <v>24801</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>216</v>
+        <v>169</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
-        <v>24623</v>
+        <v>24837</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
-        <v>24754</v>
+        <v>24873</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
-        <v>24701</v>
+        <v>24808</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>24665</v>
+        <v>24802</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>24731</v>
+        <v>24853</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
-        <v>24648</v>
+        <v>24834</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>219</v>
+        <v>157</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>7</v>
+        <v>42</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
-        <v>24723</v>
+        <v>24794</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>219</v>
+        <v>176</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>104</v>
+        <v>67</v>
       </c>
       <c r="D52" s="8" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="E52" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
-        <v>24626</v>
+        <v>24881</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
-        <v>24717</v>
+        <v>24776</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
-        <v>24674</v>
+        <v>24816</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="D55" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F55" s="7" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
-        <v>24756</v>
+        <v>24844</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>220</v>
+        <v>173</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="D56" s="8" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="E56" s="8" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
-        <v>24698</v>
+        <v>24804</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>264</v>
+        <v>227</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
-        <v>24759</v>
+        <v>24860</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>264</v>
+        <v>227</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="D58" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E58" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="E58" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="7" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
-        <v>24651</v>
+        <v>24770</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>221</v>
+        <v>170</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="D59" s="8" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E59" s="8" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
-        <v>24700</v>
+        <v>24871</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>222</v>
+        <v>177</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
-        <v>24760</v>
+        <v>24845</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>222</v>
+        <v>174</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>109</v>
+        <v>13</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
-        <v>24710</v>
+        <v>24826</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>114</v>
+        <v>29</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
-        <v>24694</v>
+        <v>24835</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>117</v>
+        <v>41</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
-        <v>24677</v>
+        <v>24789</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
-        <v>24683</v>
+        <v>24867</v>
       </c>
       <c r="B65" s="7" t="s">
+        <v>208</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="C65" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
-        <v>24755</v>
+        <v>24859</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E66" s="8" t="s">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
-        <v>24647</v>
+        <v>24813</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>226</v>
+        <v>172</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>120</v>
+        <v>67</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
-        <v>24692</v>
+        <v>24895</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>42</v>
+        <v>114</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
-        <v>24748</v>
+        <v>15119</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>265</v>
+        <v>215</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
-        <v>24653</v>
+        <v>24862</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>266</v>
+        <v>216</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
-        <v>24709</v>
+        <v>24811</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>266</v>
+        <v>217</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
-        <v>24689</v>
+        <v>24799</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>228</v>
+        <v>186</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="D72" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F72" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="E72" s="8" t="s">
-[...6 lines deleted...]
-    <row r="73" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    </row>
+    <row r="73" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
-        <v>24715</v>
+        <v>24864</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>229</v>
+        <v>186</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
-        <v>24737</v>
+        <v>24807</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>222</v>
+        <v>163</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>126</v>
+        <v>54</v>
       </c>
       <c r="D74" s="8" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="E74" s="8" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
-        <v>24646</v>
+        <v>24806</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>230</v>
+        <v>180</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>128</v>
+        <v>9</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="F75" s="7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="6">
-        <v>24721</v>
+        <v>24877</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>230</v>
+        <v>180</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>127</v>
+        <v>81</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>129</v>
+        <v>10</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="6">
-        <v>24742</v>
+        <v>24879</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="E77" s="8" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F77" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A78" s="6">
-        <v>24659</v>
+        <v>24812</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="E78" s="8" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="F78" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="6">
-        <v>24724</v>
+        <v>24874</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="F79" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="6">
-        <v>24752</v>
+        <v>24793</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>131</v>
+        <v>112</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="6">
-        <v>24707</v>
+        <v>24865</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="D81" s="8" t="s">
-        <v>92</v>
+        <v>33</v>
       </c>
       <c r="E81" s="8" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="F81" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="6">
-        <v>24624</v>
+        <v>24798</v>
       </c>
       <c r="B82" s="7" t="s">
-        <v>234</v>
+        <v>206</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D82" s="8" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="E82" s="8" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="F82" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="6">
-        <v>24676</v>
+        <v>24868</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>206</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
       <c r="D83" s="8" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="E83" s="8" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="F83" s="7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A84" s="6">
-        <v>24745</v>
+        <v>24878</v>
       </c>
       <c r="B84" s="7" t="s">
-        <v>206</v>
+        <v>188</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>137</v>
+        <v>11</v>
       </c>
       <c r="D84" s="8" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="E84" s="8" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="F84" s="7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="6">
-        <v>24735</v>
+        <v>24831</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>138</v>
+        <v>26</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
-        <v>24729</v>
+        <v>24797</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>139</v>
+        <v>106</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>140</v>
+        <v>73</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
-        <v>24658</v>
+        <v>16802</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>267</v>
+        <v>175</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>142</v>
+        <v>70</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
-        <v>24711</v>
+        <v>24896</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>268</v>
+        <v>185</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>142</v>
+        <v>94</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="6">
-        <v>24750</v>
+        <v>24838</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>143</v>
+        <v>101</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E89" s="8" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="6">
-        <v>24661</v>
+        <v>24882</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>65</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
-        <v>24671</v>
+        <v>24822</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>238</v>
+        <v>179</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>145</v>
+        <v>79</v>
       </c>
       <c r="D91" s="8" t="s">
-        <v>6</v>
+        <v>80</v>
       </c>
       <c r="E91" s="8" t="s">
-        <v>7</v>
+        <v>75</v>
       </c>
       <c r="F91" s="7" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="6">
-        <v>24680</v>
+        <v>24796</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>239</v>
+        <v>179</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="D92" s="8" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="6">
-        <v>24691</v>
+        <v>24892</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>240</v>
+        <v>179</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>148</v>
+        <v>91</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="E93" s="8" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="6">
-        <v>15119</v>
+        <v>24829</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>149</v>
+        <v>119</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="6">
-        <v>24751</v>
+        <v>24795</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>242</v>
+        <v>187</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="E95" s="8" t="s">
-        <v>109</v>
+        <v>33</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A96" s="6">
-        <v>24672</v>
+        <v>24852</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>243</v>
+        <v>187</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>153</v>
+        <v>95</v>
       </c>
       <c r="D96" s="8" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="E96" s="8" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="6">
-        <v>24696</v>
+        <v>24791</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>244</v>
+        <v>154</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>154</v>
+        <v>28</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="E97" s="8" t="s">
-        <v>93</v>
+        <v>33</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A98" s="6">
-        <v>24675</v>
+        <v>24888</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>245</v>
+        <v>154</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>156</v>
+        <v>74</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="6">
-        <v>24699</v>
+        <v>24857</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D99" s="8" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E99" s="8" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A100" s="6">
-        <v>24668</v>
+        <v>24872</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>238</v>
+        <v>182</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>158</v>
+        <v>83</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A101" s="6">
-        <v>24738</v>
+        <v>24817</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="D101" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F101" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>24893</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D102" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="E101" s="8" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E102" s="8" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="F102" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="103" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A103" s="6">
-        <v>24663</v>
+        <v>24866</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>247</v>
+        <v>193</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="D103" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E103" s="8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="6">
-        <v>24670</v>
+        <v>24821</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>248</v>
+        <v>189</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="D104" s="8" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="E104" s="8" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
-        <v>24730</v>
+        <v>24766</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>248</v>
+        <v>155</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="D105" s="8" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E105" s="8" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="F105" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A106" s="6">
+        <v>24886</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F106" s="7" t="s">
         <v>46</v>
-      </c>
-[...18 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A107" s="6">
-        <v>24705</v>
+        <v>24815</v>
       </c>
       <c r="B107" s="7" t="s">
-        <v>269</v>
+        <v>160</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>163</v>
+        <v>50</v>
       </c>
       <c r="D107" s="8" t="s">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c r="E107" s="8" t="s">
-        <v>93</v>
+        <v>45</v>
       </c>
       <c r="F107" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A108" s="6">
-        <v>24753</v>
+        <v>24819</v>
       </c>
       <c r="B108" s="7" t="s">
-        <v>270</v>
+        <v>228</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="D108" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="F108" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A109" s="6">
+        <v>24842</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>236</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D109" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="E108" s="8" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="E109" s="8" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="F109" s="7" t="s">
-        <v>31</v>
+        <v>142</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A110" s="6">
-        <v>24697</v>
+        <v>24843</v>
       </c>
       <c r="B110" s="7" t="s">
-        <v>272</v>
+        <v>236</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>165</v>
+        <v>141</v>
       </c>
       <c r="D110" s="8" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E110" s="8" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="F110" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A111" s="6">
-        <v>24684</v>
+        <v>24784</v>
       </c>
       <c r="B111" s="7" t="s">
-        <v>250</v>
+        <v>192</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>166</v>
+        <v>102</v>
       </c>
       <c r="D111" s="8" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="E111" s="8" t="s">
-        <v>7</v>
+        <v>88</v>
       </c>
       <c r="F111" s="7" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A112" s="6">
-        <v>24642</v>
+        <v>24840</v>
       </c>
       <c r="B112" s="7" t="s">
-        <v>251</v>
+        <v>192</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
       <c r="D112" s="8" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="E112" s="8" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="F112" s="7" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A113" s="6">
-        <v>24718</v>
+        <v>24787</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>251</v>
+        <v>17</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>167</v>
+        <v>5</v>
       </c>
       <c r="D113" s="8" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="E113" s="8" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A114" s="6">
-        <v>24686</v>
+        <v>24855</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>273</v>
+        <v>17</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>168</v>
+        <v>5</v>
       </c>
       <c r="D114" s="8" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="E114" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F114" s="7" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A115" s="6">
-        <v>24743</v>
+        <v>24792</v>
       </c>
       <c r="B115" s="7" t="s">
-        <v>273</v>
+        <v>181</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>169</v>
+        <v>82</v>
       </c>
       <c r="D115" s="8" t="s">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="E115" s="8" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="F115" s="7" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A116" s="6">
-        <v>24656</v>
+        <v>24863</v>
       </c>
       <c r="B116" s="7" t="s">
-        <v>274</v>
+        <v>181</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>169</v>
+        <v>82</v>
       </c>
       <c r="D116" s="8" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E116" s="8" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F116" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A117" s="6">
-        <v>24727</v>
+        <v>24818</v>
       </c>
       <c r="B117" s="7" t="s">
-        <v>274</v>
+        <v>194</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="D117" s="8" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="E117" s="8" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="F117" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A118" s="6">
-        <v>24732</v>
+        <v>24168</v>
       </c>
       <c r="B118" s="7" t="s">
-        <v>252</v>
+        <v>156</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>171</v>
+        <v>36</v>
       </c>
       <c r="D118" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F118" s="7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A119" s="6">
+        <v>24786</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="C119" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F119" s="7" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A120" s="6">
+        <v>24729</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E118" s="8" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="F120" s="7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A121" s="6">
-        <v>24714</v>
+        <v>24830</v>
       </c>
       <c r="B121" s="7" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>174</v>
+        <v>143</v>
       </c>
       <c r="D121" s="8" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="E121" s="8" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="F121" s="7" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A122" s="6">
-        <v>24664</v>
+        <v>24854</v>
       </c>
       <c r="B122" s="7" t="s">
-        <v>256</v>
+        <v>223</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="D122" s="8" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E122" s="8" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F122" s="7" t="s">
-        <v>124</v>
+        <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A123" s="6">
-        <v>24733</v>
+        <v>24809</v>
       </c>
       <c r="B123" s="7" t="s">
-        <v>257</v>
+        <v>218</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>176</v>
+        <v>136</v>
       </c>
       <c r="D123" s="8" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="E123" s="8" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="F123" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A124" s="6">
-        <v>24693</v>
+        <v>24875</v>
       </c>
       <c r="B124" s="7" t="s">
-        <v>258</v>
+        <v>218</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>177</v>
+        <v>136</v>
       </c>
       <c r="D124" s="8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="E124" s="8" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="F124" s="7" t="s">
-        <v>135</v>
-[...59 lines deleted...]
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F124">
+    <sortCondition ref="B2:B124"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3E5A69A-FA08-47BA-8B40-075B3F9BEDA5}">
-  <dimension ref="A1:E4"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF0C3EA-0D81-47D3-8457-35DD3AE3F4E2}">
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C13" sqref="C13"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>789</v>
+        <v>794</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="D4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="4" t="s">
-        <v>14</v>
+    </row>
+    <row r="5" spans="1:5" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>791</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E5">
+    <sortCondition ref="B2:B5"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SKIPS</vt:lpstr>
       <vt:lpstr>MATERIALS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>