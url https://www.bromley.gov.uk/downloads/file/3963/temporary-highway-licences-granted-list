--- v2 (2026-10-17)
+++ v3 (2026-11-07)
@@ -5,811 +5,767 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/jonathan_richards_bromley_gov_uk/Documents/Street Scene and Greenspace/Skip Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="45" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{055CD6E9-C4C1-4EF1-ADD5-46FD7A3AFA4B}"/>
+  <xr:revisionPtr revIDLastSave="46" documentId="11_F25DC773A252ABDACC1048CC999E7F025ADE58F1" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{60280C93-5AAC-4EE9-8B0C-0052E4CC7DEF}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28860" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SKIPS" sheetId="1" r:id="rId1"/>
     <sheet name="MATERIALS" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SKIPS!$A$1:$F$1</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
-    </ext>
-[...9 lines deleted...]
-      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="232">
   <si>
     <t>Materials Licence Number</t>
   </si>
   <si>
     <t>Materials Location (Road)</t>
   </si>
   <si>
     <t>Materials Location (Outside)</t>
   </si>
   <si>
     <t>Materials Licence Start Date</t>
   </si>
   <si>
     <t>Materials Licence End Date</t>
   </si>
   <si>
-    <t>206</t>
-[...14 lines deleted...]
-    <t>14 October 2026</t>
+    <t>20</t>
+  </si>
+  <si>
+    <t>26 October 2026</t>
+  </si>
+  <si>
+    <t>08 November 2026</t>
+  </si>
+  <si>
+    <t>21 Plymouth Road,</t>
+  </si>
+  <si>
+    <t>04 November 2026</t>
+  </si>
+  <si>
+    <t>17 November 2026</t>
+  </si>
+  <si>
+    <t>Piquet Road, Penge, London, SE20 7XZ</t>
+  </si>
+  <si>
+    <t>Plymouth Road, Bromley, BR1 3JD</t>
+  </si>
+  <si>
+    <t>Skip Licence Number</t>
+  </si>
+  <si>
+    <t>Skip Location (Road)</t>
+  </si>
+  <si>
+    <t>Skip Location (Outside)</t>
+  </si>
+  <si>
+    <t>Skip Licence Start Date</t>
+  </si>
+  <si>
+    <t>Skip Licence End Date</t>
+  </si>
+  <si>
+    <t>LBB Registration Number</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>22 October 2026</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>05 November 2026</t>
+  </si>
+  <si>
+    <t>18 November 2026</t>
+  </si>
+  <si>
+    <t>10 Walkden Road</t>
+  </si>
+  <si>
+    <t>03 June 8202</t>
+  </si>
+  <si>
+    <t>16 June 8202</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>19 October 2026</t>
+  </si>
+  <si>
+    <t>01 November 2026</t>
+  </si>
+  <si>
+    <t>001</t>
+  </si>
+  <si>
+    <t>02 November 2026</t>
+  </si>
+  <si>
+    <t>15 November 2026</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>03 November 2026</t>
+  </si>
+  <si>
+    <t>16 November 2026</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>21 October 2026</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>20 October 2026</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>13 Albany Road,</t>
+  </si>
+  <si>
+    <t>09 November 2026</t>
+  </si>
+  <si>
+    <t>22 November 2026</t>
+  </si>
+  <si>
+    <t>093</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>27 October 2026</t>
+  </si>
+  <si>
+    <t>16 Balgowan Road</t>
+  </si>
+  <si>
+    <t>10 November 2026</t>
+  </si>
+  <si>
+    <t>23 November 2026</t>
+  </si>
+  <si>
+    <t>170 Venner Road,</t>
+  </si>
+  <si>
+    <t>11 November 2026</t>
+  </si>
+  <si>
+    <t>24 November 2026</t>
+  </si>
+  <si>
+    <t>027</t>
+  </si>
+  <si>
+    <t>18 Cambridge Road,</t>
+  </si>
+  <si>
+    <t>06 November 2026</t>
+  </si>
+  <si>
+    <t>19 November 2026</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>18a</t>
+  </si>
+  <si>
+    <t>02 April 2302</t>
+  </si>
+  <si>
+    <t>15 April 2302</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>19 Derry Downs,</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>28 October 2026</t>
+  </si>
+  <si>
+    <t>070</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>062</t>
+  </si>
+  <si>
+    <t>23 October 2026</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>30 November 2026</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>17 October 2026</t>
+  </si>
+  <si>
+    <t>30 October 2026</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>12 November 2026</t>
+  </si>
+  <si>
+    <t>26 Saxon Road</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>31 October 2026</t>
+  </si>
+  <si>
+    <t>13 November 2026</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>12 October 2026</t>
-[...62 lines deleted...]
-    <t>13 October 2026</t>
+    <t>3</t>
+  </si>
+  <si>
+    <t>31 Bramley Way</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>24 October 2026</t>
+  </si>
+  <si>
+    <t>34 Addison Road,</t>
+  </si>
+  <si>
+    <t>07 November 2026</t>
+  </si>
+  <si>
+    <t>20 November 2026</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>37 Palace View,</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>42 Stowe Road,</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>17 September 2102</t>
+  </si>
+  <si>
+    <t>30 September 2102</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>29 October 2026</t>
+  </si>
+  <si>
+    <t>46A</t>
+  </si>
+  <si>
+    <t>47 Leesons Way,</t>
+  </si>
+  <si>
+    <t>48</t>
   </si>
   <si>
     <t>026</t>
   </si>
   <si>
-    <t>009</t>
-[...44 lines deleted...]
-    <t>115</t>
+    <t>5</t>
+  </si>
+  <si>
+    <t>5 Elvington Green,</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>25 November 2026</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>25 June 7202</t>
+  </si>
+  <si>
+    <t>08 July 7202</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>6 Bridgewater Close,</t>
+  </si>
+  <si>
+    <t>Rear of 6 Cross Road on Littlejohn Road</t>
+  </si>
+  <si>
+    <t>6 Mayfield Avenue,</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>020</t>
+  </si>
+  <si>
+    <t>6a</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>034</t>
+  </si>
+  <si>
+    <t>76 Vinson Close</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>8 Bracken Hill Close,</t>
+  </si>
+  <si>
+    <t>005</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>92 Wood Lodge Lane</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>Raleigh Court</t>
+  </si>
+  <si>
+    <t>79</t>
   </si>
   <si>
     <t>077</t>
   </si>
   <si>
-    <t>116</t>
-[...295 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
-    <t>Highlands Lodge</t>
+    <t>33 Park Hill Road, Shortlands, Bromley, BR2 0JX</t>
   </si>
   <si>
     <t>Edith Road, Orpington, BR6 6JQ</t>
   </si>
   <si>
+    <t>Walkden Road, Chislehurst, BR7 6DX</t>
+  </si>
+  <si>
+    <t>Bourne Road, Bromley, BR2 9PB</t>
+  </si>
+  <si>
+    <t>Blandford Road, Beckenham, BR3 4NQ</t>
+  </si>
+  <si>
+    <t>Ingleside Close, Beckenham, BR3 1QU</t>
+  </si>
+  <si>
+    <t>Churchfields Road, Beckenham, BR3 4QZ</t>
+  </si>
+  <si>
+    <t>Albany Road, Chislehurst, BR7 6BG</t>
+  </si>
+  <si>
+    <t>Borkwood Park, Orpington, BR6 9LD</t>
+  </si>
+  <si>
+    <t>Balgowan Road, Beckenham, BR3 4HJ</t>
+  </si>
+  <si>
+    <t>Venner Road, Sydenham, London, SE26 5JQ</t>
+  </si>
+  <si>
+    <t>Cambridge Road, Penge, London, SE20 7XL</t>
+  </si>
+  <si>
+    <t>Hilldrop Road, Bromley, BR1 4DB</t>
+  </si>
+  <si>
+    <t>Royal Parade, Chislehurst, BR7 6NR</t>
+  </si>
+  <si>
+    <t>Derry Downs, Orpington, BR5 4DT</t>
+  </si>
+  <si>
+    <t>Greenway, Chislehurst, BR7 6JQ</t>
+  </si>
+  <si>
     <t>Seward Road, Beckenham, BR3 4NY</t>
   </si>
   <si>
-    <t>Station Road, Penge, London, SE20 7BQ</t>
-[...68 lines deleted...]
-    <t>Piquet Road, Penge, London, SE20 7XZ</t>
+    <t>Whateley Road, Penge, London, SE20 7NE</t>
+  </si>
+  <si>
+    <t>Saxon Road, Bromley, BR1 3RP</t>
+  </si>
+  <si>
+    <t>Mosslea Road, Bromley, BR2 9PS</t>
+  </si>
+  <si>
+    <t>Village Way, Beckenham, BR3 3NN</t>
+  </si>
+  <si>
+    <t>Southborough Lane, Bromley, BR2 8AT</t>
+  </si>
+  <si>
+    <t>Fairfield Road, Bromley, BR1 3QN</t>
   </si>
   <si>
     <t>Sandringham Road, Bromley, BR1 5AS</t>
   </si>
   <si>
-    <t>Mosslea Road, Bromley, BR2 9PS</t>
-[...13 lines deleted...]
-  <si>
     <t>Royston Road, Penge, London, SE20 7QW</t>
   </si>
   <si>
     <t>Milestone Road, Anerley, London, SE19 2LL</t>
   </si>
   <si>
-    <t>Saxon Road, Bromley, BR1 3RP</t>
-[...5 lines deleted...]
-    <t>St Leonards Rise, Orpington, BR6 9NB</t>
+    <t>Chipperfield Road, Orpington, BR5 2LP</t>
+  </si>
+  <si>
+    <t>Bramley Way, West Wickham, BR4 9NT</t>
+  </si>
+  <si>
+    <t>Broadcroft Road, Petts Wood, Orpington, BR5 1EU</t>
+  </si>
+  <si>
+    <t>Lansdowne Road, Bromley, BR1 3PQ</t>
+  </si>
+  <si>
+    <t>Addison Road, Bromley, BR2 9RR</t>
+  </si>
+  <si>
+    <t>Allen Road, Beckenham, BR3 4NU</t>
+  </si>
+  <si>
+    <t>Westbury Road, Penge, London, SE20 7QH</t>
+  </si>
+  <si>
+    <t>Palace View, Bromley, BR1 3EJ</t>
+  </si>
+  <si>
+    <t>Godwin Road, Bromley, BR2 9LQ</t>
+  </si>
+  <si>
+    <t>Malmains Way, Beckenham, BR3 6SB</t>
+  </si>
+  <si>
+    <t>Bromley Gardens, Bromley, BR2 0ET</t>
+  </si>
+  <si>
+    <t>Bromley Crescent, Bromley, BR2 0HA</t>
+  </si>
+  <si>
+    <t>Durban Road, Beckenham, BR3 4EZ</t>
+  </si>
+  <si>
+    <t>Howard Road, Bromley, BR1 3QJ</t>
+  </si>
+  <si>
+    <t>Stowe Road, Orpington, BR6 9HQ</t>
+  </si>
+  <si>
+    <t>Faringdon Avenue, Bromley, BR2 8BS</t>
+  </si>
+  <si>
+    <t>Kenilworth Road, Penge, London, SE20 7QG</t>
+  </si>
+  <si>
+    <t>Arrol Road, Beckenham, BR3 4NX</t>
+  </si>
+  <si>
+    <t>Clock House Road, Beckenham, BR3 4JS</t>
+  </si>
+  <si>
+    <t>Limes Road, Beckenham, BR3 6NS</t>
+  </si>
+  <si>
+    <t>Samos Road, Penge, London, SE20 7TU</t>
+  </si>
+  <si>
+    <t>Leesons Way, Orpington, BR5 2QB</t>
+  </si>
+  <si>
+    <t>Felstead Road, Orpington, BR6 9AB</t>
+  </si>
+  <si>
+    <t>Allen Road, Beckenham, BR3 4NP</t>
+  </si>
+  <si>
+    <t>Leamington Avenue, Bromley, BR1 5BL</t>
+  </si>
+  <si>
+    <t>Cherry Tree Walk, Beckenham, BR3 3PE</t>
+  </si>
+  <si>
+    <t>Lower Road, Orpington, BR5 4AH</t>
+  </si>
+  <si>
+    <t>Wordsworth Road, Penge, London, SE20 7JF</t>
+  </si>
+  <si>
+    <t>Beaumont Road, Petts Wood, Orpington, BR5 1JQ</t>
+  </si>
+  <si>
+    <t>Bromley Gardens, Bromley, BR2 0ES</t>
+  </si>
+  <si>
+    <t>Grange Road, Orpington, BR6 8EB</t>
+  </si>
+  <si>
+    <t>Park End, Bromley, BR1 4AW</t>
+  </si>
+  <si>
+    <t>Oxhawth Crescent, Bromley, BR2 8BL</t>
+  </si>
+  <si>
+    <t>Avington Grove, Penge, London, SE20 8RY</t>
+  </si>
+  <si>
+    <t>Vinson Close, Orpington, BR6 0EG</t>
+  </si>
+  <si>
+    <t>Lancing Road, Orpington, BR6 0QX</t>
+  </si>
+  <si>
+    <t>Wood Lodge Lane, West Wickham, BR4 9NA</t>
+  </si>
+  <si>
+    <t>Bramerton Road, Beckenham, BR3 3NY</t>
+  </si>
+  <si>
+    <t>Beaumont Road, Petts Wood, Orpington, BR5 1JH</t>
+  </si>
+  <si>
+    <t>Headcorn Road, Bromley, BR1 4SQ</t>
+  </si>
+  <si>
+    <t>The Woodlands, Orpington, BR6 6HL</t>
+  </si>
+  <si>
+    <t>Pickhurst Green, Hayes, Bromley, BR2 7QT</t>
+  </si>
+  <si>
+    <t>Elvington Green, Bromley, BR2 9DE</t>
+  </si>
+  <si>
+    <t>Bridgewater Close, Chislehurst, BR7 6QU</t>
+  </si>
+  <si>
+    <t>Cross Road, Orpington, BR5 2DJ</t>
+  </si>
+  <si>
+    <t>Mayfield Avenue, Orpington, BR6 0AL</t>
   </si>
   <si>
     <t>Chesham Crescent, Penge, London, SE20 7RL</t>
   </si>
   <si>
-    <t>Bishops Green, Upper Park Road, Bromley, BR1 3HS</t>
-[...130 lines deleted...]
-  <si>
     <t>Southlands Avenue, Orpington, BR6 9NY</t>
   </si>
   <si>
     <t>Trenholme Road, Penge, London, SE20 8PP</t>
   </si>
   <si>
     <t>Bracken Hill Close, Bromley, BR1 4AL</t>
   </si>
   <si>
-    <t>Honeybourne Way, Petts Wood, Orpington, BR5 1EZ</t>
+    <t>Willow Vale, Chislehurst, BR7 5DF</t>
   </si>
   <si>
     <t>The Avenue, Beckenham, BR3 5DL</t>
   </si>
   <si>
     <t>Wiverton Road, Sydenham, London, SE26 5JB</t>
   </si>
   <si>
     <t>Sherman Road, Bromley, BR1 3JH</t>
   </si>
   <si>
-    <t>Oldfield Road, Bickley, Bromley, BR1 2LE</t>
+    <t>Park Hill Road, Shortlands, Bromley, BR2 0JX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="168" formatCode="dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -881,52 +837,52 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{DBFC6D2D-3397-4B0D-BC42-CBDCEA30326C}"/>
-    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{3B77715B-7070-4118-A6A9-5956164ECF4A}"/>
+    <cellStyle name="Normal_MATERIALS" xfId="1" xr:uid="{E4AAC37F-4954-4C90-A833-1D30FE8F365E}"/>
+    <cellStyle name="Normal_SKIPS" xfId="2" xr:uid="{C541A55F-88CE-413E-85AB-F3A6E8F72754}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1164,2662 +1120,2425 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F124"/>
+  <dimension ref="A1:F114"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F6" sqref="F6"/>
+      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B1" s="5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="D1" s="5" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E1" s="5" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="6">
-        <v>24847</v>
+        <v>24914</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="E2" s="8" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="6">
-        <v>24828</v>
+        <v>24977</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>126</v>
+        <v>93</v>
       </c>
       <c r="D3" s="8" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="F3" s="7" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="6">
-        <v>24788</v>
+        <v>24897</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>226</v>
+        <v>181</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="D4" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>24975</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>24917</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="7" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="F6" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
-        <v>24748</v>
+        <v>24966</v>
       </c>
       <c r="B7" s="7" t="s">
-        <v>229</v>
+        <v>200</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D7" s="8" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="F7" s="7" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
-        <v>24780</v>
+        <v>24939</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>232</v>
+        <v>182</v>
       </c>
       <c r="C8" s="7" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="D8" s="8" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F8" s="7" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>24880</v>
+        <v>24900</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>232</v>
+        <v>194</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
-        <v>24824</v>
+        <v>24960</v>
       </c>
       <c r="B10" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>24910</v>
+      </c>
+      <c r="B11" s="7" t="s">
         <v>210</v>
       </c>
-      <c r="C10" s="7" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C11" s="7" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
-        <v>24846</v>
+        <v>24930</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>66</v>
+        <v>48</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>24876</v>
+        <v>24984</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
-        <v>24823</v>
+        <v>24947</v>
       </c>
       <c r="B14" s="7" t="s">
-        <v>162</v>
+        <v>215</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
         <v>24890</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>93</v>
+        <v>79</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
         <v>24894</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>139</v>
+        <v>86</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>24849</v>
+        <v>24956</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>191</v>
+        <v>155</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
-        <v>24836</v>
+        <v>24908</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
-        <v>24825</v>
+        <v>24891</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="E19" s="8" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
-        <v>24891</v>
+        <v>24953</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
-        <v>24827</v>
+        <v>24887</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E21" s="8" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
-        <v>24887</v>
+        <v>24948</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="E22" s="8" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
-        <v>24790</v>
+        <v>24949</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>237</v>
+        <v>154</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>144</v>
+        <v>75</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F23" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
-        <v>24832</v>
+        <v>24918</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E24" s="8" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="F24" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
-        <v>24800</v>
+        <v>24986</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="F25" s="7" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
-        <v>24839</v>
+        <v>24911</v>
       </c>
       <c r="B26" s="7" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>65</v>
+        <v>110</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>124</v>
+        <v>54</v>
       </c>
       <c r="F26" s="7" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
-        <v>24833</v>
+        <v>24980</v>
       </c>
       <c r="B27" s="7" t="s">
-        <v>234</v>
+        <v>178</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
-        <v>24850</v>
+        <v>24906</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
-        <v>24884</v>
+        <v>24963</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>230</v>
+        <v>178</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>112</v>
+        <v>135</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>114</v>
+        <v>23</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
-        <v>24820</v>
+        <v>24981</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
-        <v>24814</v>
+        <v>24901</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
-        <v>24883</v>
+        <v>24913</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>75</v>
+        <v>6</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="6">
-        <v>24885</v>
+        <v>24967</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>164</v>
+        <v>206</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
-        <v>24805</v>
+        <v>24884</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>123</v>
+        <v>102</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A35" s="6">
-        <v>24869</v>
+        <v>24954</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>123</v>
+        <v>102</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
-        <v>24858</v>
+        <v>24943</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="6">
-        <v>24781</v>
+        <v>24972</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
-        <v>24861</v>
+        <v>24931</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>62</v>
+        <v>124</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
-        <v>24810</v>
+        <v>24934</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>161</v>
+        <v>223</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>52</v>
+        <v>135</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
-        <v>24803</v>
+        <v>24952</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>214</v>
+        <v>177</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="D40" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>24885</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E40" s="8" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="F41" s="7" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A42" s="6">
-        <v>24749</v>
+        <v>24940</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>28</v>
+        <v>109</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="6">
-        <v>24841</v>
+        <v>24944</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="E43" s="8" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A44" s="6">
-        <v>24742</v>
+        <v>24971</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>207</v>
+        <v>165</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>119</v>
+        <v>65</v>
       </c>
       <c r="D44" s="8" t="s">
-        <v>120</v>
+        <v>58</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>121</v>
+        <v>59</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A45" s="6">
-        <v>24801</v>
+        <v>24889</v>
       </c>
       <c r="B45" s="7" t="s">
-        <v>169</v>
+        <v>189</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="D45" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E45" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E45" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="7" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A46" s="6">
-        <v>24837</v>
+        <v>24899</v>
       </c>
       <c r="B46" s="7" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="D46" s="8" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="E46" s="8" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A47" s="6">
-        <v>24873</v>
+        <v>24964</v>
       </c>
       <c r="B47" s="7" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="D47" s="8" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E47" s="8" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="6">
-        <v>24808</v>
+        <v>24909</v>
       </c>
       <c r="B48" s="7" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>143</v>
+        <v>115</v>
       </c>
       <c r="D48" s="8" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="E48" s="8" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="F48" s="7" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="6">
-        <v>24802</v>
+        <v>24970</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D49" s="8" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E49" s="8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A50" s="6">
-        <v>24853</v>
+        <v>24942</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="D50" s="8" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E50" s="8" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="6">
-        <v>24834</v>
+        <v>24742</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="D51" s="8" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
       <c r="E51" s="8" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="F51" s="7" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A52" s="6">
-        <v>24794</v>
+        <v>24926</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>176</v>
+        <v>199</v>
       </c>
       <c r="C52" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D52" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="D52" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="8" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="F52" s="7" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="6">
-        <v>24881</v>
+        <v>24927</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="E53" s="8" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="6">
-        <v>24776</v>
+        <v>24969</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="D54" s="8" t="s">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="E54" s="8" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="F54" s="7" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="6">
-        <v>24816</v>
+        <v>24941</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>117</v>
+        <v>66</v>
       </c>
       <c r="D55" s="8" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="E55" s="8" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A56" s="6">
-        <v>24844</v>
+        <v>24860</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
       <c r="C56" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="F56" s="7" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A57" s="6">
-        <v>24804</v>
+        <v>24932</v>
       </c>
       <c r="B57" s="7" t="s">
-        <v>227</v>
+        <v>216</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="D57" s="8" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="E57" s="8" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="6">
-        <v>24860</v>
+        <v>24961</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>227</v>
+        <v>163</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="D58" s="8" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="E58" s="8" t="s">
-        <v>93</v>
+        <v>10</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>99</v>
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="6">
-        <v>24770</v>
+        <v>24898</v>
       </c>
       <c r="B59" s="7" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>62</v>
+        <v>104</v>
       </c>
       <c r="D59" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F59" s="7" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="6">
-        <v>24871</v>
+        <v>24958</v>
       </c>
       <c r="B60" s="7" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="D60" s="8" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="E60" s="8" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="F60" s="7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A61" s="6">
-        <v>24845</v>
+        <v>24907</v>
       </c>
       <c r="B61" s="7" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="D61" s="8" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="E61" s="8" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F61" s="7" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A62" s="6">
-        <v>24826</v>
+        <v>24938</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>238</v>
+        <v>193</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="D62" s="8" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="E62" s="8" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="6">
-        <v>24835</v>
+        <v>24895</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="D63" s="8" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E63" s="8" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="6">
-        <v>24789</v>
+        <v>24919</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>208</v>
+        <v>180</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D64" s="8" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="E64" s="8" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="6">
-        <v>24867</v>
+        <v>15119</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D65" s="8" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="E65" s="8" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="6">
-        <v>24859</v>
+        <v>24973</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D66" s="8" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A67" s="6">
-        <v>24813</v>
+        <v>24955</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>172</v>
+        <v>196</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>67</v>
+        <v>109</v>
       </c>
       <c r="D67" s="8" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E67" s="8" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="6">
-        <v>24895</v>
+        <v>24933</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>222</v>
+        <v>203</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="D68" s="8" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="E68" s="8" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A69" s="6">
-        <v>15119</v>
+        <v>24957</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>215</v>
+        <v>186</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>132</v>
+        <v>101</v>
       </c>
       <c r="D69" s="8" t="s">
-        <v>133</v>
+        <v>79</v>
       </c>
       <c r="E69" s="8" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="6">
-        <v>24862</v>
+        <v>24983</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="D70" s="8" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="E70" s="8" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F70" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A71" s="6">
-        <v>24811</v>
+        <v>24929</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>217</v>
+        <v>176</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>135</v>
+        <v>81</v>
       </c>
       <c r="D71" s="8" t="s">
-        <v>9</v>
+        <v>79</v>
       </c>
       <c r="E71" s="8" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="F71" s="7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="6">
-        <v>24799</v>
+        <v>24928</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="D72" s="8" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E72" s="8" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="F72" s="7" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A73" s="6">
-        <v>24864</v>
+        <v>24903</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>186</v>
+        <v>209</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>95</v>
+        <v>132</v>
       </c>
       <c r="D73" s="8" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="E73" s="8" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="6">
-        <v>24807</v>
+        <v>24962</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>54</v>
+        <v>132</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>10</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>31</v>
+        <v>133</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="6">
-        <v>24806</v>
+        <v>24904</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>81</v>
+        <v>98</v>
       </c>
       <c r="D75" s="8" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E75" s="8" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F75" s="7" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="6">
-        <v>24877</v>
+        <v>24982</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="D76" s="8" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E76" s="8" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F76" s="7" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A77" s="6">
-        <v>24879</v>
+        <v>24945</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>152</v>
+        <v>131</v>
       </c>
       <c r="D77" s="8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E77" s="8" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="F77" s="7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A78" s="6">
-        <v>24812</v>
+        <v>24924</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="D78" s="8" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="E78" s="8" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="F78" s="7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A79" s="6">
-        <v>24874</v>
+        <v>24921</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>140</v>
+        <v>102</v>
       </c>
       <c r="D79" s="8" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="E79" s="8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F79" s="7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A80" s="6">
-        <v>24793</v>
+        <v>24968</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="D80" s="8" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
       <c r="E80" s="8" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="F80" s="7" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A81" s="6">
-        <v>24865</v>
+        <v>24878</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>178</v>
+        <v>12</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="D81" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F81" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>16802</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F82" s="7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>24896</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F83" s="7" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>24936</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C84" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E84" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E81" s="8" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="F84" s="7" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A85" s="6">
-        <v>24831</v>
+        <v>24937</v>
       </c>
       <c r="B85" s="7" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="D85" s="8" t="s">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F85" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A86" s="6">
-        <v>24797</v>
+        <v>24892</v>
       </c>
       <c r="B86" s="7" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="D86" s="8" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="E86" s="8" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="6">
-        <v>16802</v>
+        <v>24912</v>
       </c>
       <c r="B87" s="7" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>70</v>
+        <v>5</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>71</v>
       </c>
       <c r="E87" s="8" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="6">
-        <v>24896</v>
+        <v>24965</v>
       </c>
       <c r="B88" s="7" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="D88" s="8" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="E88" s="8" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="F88" s="7" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="6">
-        <v>24838</v>
+        <v>24922</v>
       </c>
       <c r="B89" s="7" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="D89" s="8" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="E89" s="8" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="F89" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="6">
-        <v>24882</v>
+        <v>24978</v>
       </c>
       <c r="B90" s="7" t="s">
-        <v>212</v>
+        <v>169</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="D90" s="8" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="E90" s="8" t="s">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="F90" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A91" s="6">
-        <v>24822</v>
+        <v>24888</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D91" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F91" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>24902</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="E91" s="8" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D92" s="8" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="E92" s="8" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F92" s="7" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="6">
-        <v>24892</v>
+        <v>24915</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>179</v>
+        <v>230</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="D93" s="8" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="E93" s="8" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="F93" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="6">
-        <v>24829</v>
+        <v>24925</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>209</v>
+        <v>172</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="D94" s="8" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="E94" s="8" t="s">
-        <v>122</v>
+        <v>51</v>
       </c>
       <c r="F94" s="7" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A95" s="6">
-        <v>24795</v>
+        <v>24893</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>187</v>
+        <v>224</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="D95" s="8" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E95" s="8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F95" s="7" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A96" s="6">
-        <v>24852</v>
+        <v>24946</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>187</v>
+        <v>224</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>95</v>
+        <v>135</v>
       </c>
       <c r="D96" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E96" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E96" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96" s="7" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A97" s="6">
-        <v>24791</v>
+        <v>24979</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>154</v>
+        <v>191</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>28</v>
+        <v>105</v>
       </c>
       <c r="D97" s="8" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="E97" s="8" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A98" s="6">
-        <v>24888</v>
+        <v>24886</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>154</v>
+        <v>228</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="D98" s="8" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="E98" s="8" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A99" s="6">
-        <v>24857</v>
+        <v>24819</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>241</v>
+        <v>217</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="D99" s="8" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="E99" s="8" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A100" s="6">
-        <v>24872</v>
+        <v>24842</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>182</v>
+        <v>225</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="D100" s="8" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="E100" s="8" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F100" s="7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A101" s="6">
-        <v>24817</v>
+        <v>24843</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D101" s="8" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E101" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F101" s="7" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>24985</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F102" s="7" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A103" s="6">
+        <v>24920</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F103" s="7" t="s">
         <v>45</v>
-      </c>
-[...41 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A104" s="6">
-        <v>24821</v>
+        <v>24974</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="D104" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E104" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E104" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F104" s="7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A105" s="6">
-        <v>24766</v>
+        <v>24168</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D105" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="F105" s="7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A106" s="6">
+        <v>24923</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="C106" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="F106" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A107" s="6">
+        <v>24951</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F107" s="7" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A108" s="6">
+        <v>24950</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>138</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="F108" s="7" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A109" s="6">
+        <v>24905</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A110" s="6">
+        <v>24959</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>229</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>148</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F110" s="7" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A111" s="6">
+        <v>24916</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D111" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E105" s="8" t="s">
+      <c r="E111" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F105" s="7" t="s">
-[...33 lines deleted...]
-      <c r="D107" s="8" t="s">
+      <c r="F111" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="45" x14ac:dyDescent="0.25">
+      <c r="A112" s="6">
+        <v>24976</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="C112" s="7" t="s">
+        <v>143</v>
+      </c>
+      <c r="D112" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E112" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E107" s="8" t="s">
-[...101 lines deleted...]
-      </c>
       <c r="F112" s="7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A113" s="6">
-        <v>24787</v>
+        <v>24875</v>
       </c>
       <c r="B113" s="7" t="s">
-        <v>17</v>
+        <v>204</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>5</v>
+        <v>128</v>
       </c>
       <c r="D113" s="8" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="E113" s="8" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F113" s="7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A114" s="6">
-        <v>24855</v>
+        <v>24935</v>
       </c>
       <c r="B114" s="7" t="s">
-        <v>17</v>
+        <v>204</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>5</v>
+        <v>128</v>
       </c>
       <c r="D114" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E114" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="E114" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F114" s="7" t="s">
-        <v>46</v>
-[...199 lines deleted...]
-        <v>57</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F124">
-    <sortCondition ref="B2:B124"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F114">
+    <sortCondition ref="B2:B114"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF0C3EA-0D81-47D3-8457-35DD3AE3F4E2}">
-  <dimension ref="A1:E5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4860A9B0-BE4B-4645-B215-9DC41EA0B54C}">
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...35 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E5">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SKIPS</vt:lpstr>
       <vt:lpstr>MATERIALS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>