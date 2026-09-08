--- v0 (2026-08-18)
+++ v1 (2026-09-08)
@@ -6,51 +6,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="380E4E8B" w14:textId="7BC88119" w:rsidR="00CD1D03" w:rsidRDefault="005736EC" w:rsidP="0051660B">
       <w:r w:rsidRPr="008C5EB3">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="560D8AC0" wp14:editId="24BD6E18">
             <wp:extent cx="1655657" cy="1204686"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:docPr id="1092784624" name="Picture 2" descr="London Borough of Bromley Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1092784624" name="Picture 2" descr="London Borough of Bromley Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
@@ -478,63 +478,66 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="276C2F33" w14:textId="77777777" w:rsidR="00B312BE" w:rsidRDefault="00B312BE" w:rsidP="00B312BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805F2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The report is split into three sections: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F5A3CD" w14:textId="77777777" w:rsidR="00EE0DAC" w:rsidRDefault="00EE0DAC" w:rsidP="00B312BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Toc236998055" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:id w:val="-1934043445"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="441BE3D7" w14:textId="02C7CEFE" w:rsidR="00EB358B" w:rsidRDefault="00EB358B" w:rsidP="00CC3B19">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
           <w:bookmarkEnd w:id="1"/>
         </w:p>
         <w:p w14:paraId="3E3DF29A" w14:textId="1C2ACCDB" w:rsidR="001374DF" w:rsidRDefault="00EB358B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
@@ -2066,77 +2069,69 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As Bromley is not parished, the neighbourhood portion received is set aside by the council to spend on community infrastructure projects</w:t>
       </w:r>
       <w:r w:rsidR="002F5E82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> across the Borough.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE0E990" w14:textId="77777777" w:rsidR="001E17C9" w:rsidRDefault="001E17C9" w:rsidP="00BF1EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE7153B" w14:textId="5B7F71D9" w:rsidR="003A2A34" w:rsidRDefault="007A7CC8" w:rsidP="00BF1EFA">
+    <w:p w14:paraId="3BE7153B" w14:textId="2AF8303C" w:rsidR="003A2A34" w:rsidRDefault="007A7CC8" w:rsidP="00BF1EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>In 25/26, Bromley</w:t>
       </w:r>
       <w:r w:rsidR="003C7453">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> made </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> made its</w:t>
+      </w:r>
       <w:r w:rsidR="00D52237">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E17C9" w:rsidRPr="001E17C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">first NCIL </w:t>
       </w:r>
       <w:r w:rsidR="00A13493">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>allocat</w:t>
       </w:r>
       <w:r w:rsidR="003C7453">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ion</w:t>
       </w:r>
       <w:r w:rsidR="00836D77">
@@ -2269,61 +2264,61 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73063">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Spend Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A7794F" w14:paraId="73701ACC" w14:textId="77777777" w:rsidTr="00A7794F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6ADA7C" w14:textId="77777777" w:rsidR="00A7794F" w:rsidRDefault="00A7794F" w:rsidP="00FF1FEE">
-[...9 lines deleted...]
-              <w:t>Kelsey Park replacement bridges</w:t>
+          <w:p w14:paraId="3D6ADA7C" w14:textId="6A1893F0" w:rsidR="00A7794F" w:rsidRDefault="00A7794F" w:rsidP="00FF1FEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kelsey Park replacement bridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="474C8A42" w14:textId="77777777" w:rsidR="00A7794F" w:rsidRDefault="00A7794F" w:rsidP="00FF1FEE">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£476,382.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
@@ -3016,62 +3011,68 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2144" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E1138D" w14:textId="77777777" w:rsidR="00A7794F" w:rsidRDefault="00A7794F" w:rsidP="00FF1FEE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£143,166.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B7E942" w14:textId="77777777" w:rsidR="00A7794F" w:rsidRDefault="00A7794F" w:rsidP="00FF1FEE">
+          <w:p w14:paraId="13B7E942" w14:textId="7D52BC8E" w:rsidR="00A7794F" w:rsidRDefault="00A7794F" w:rsidP="00FF1FEE">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Distilling of the lake due to Health and Safety reasons</w:t>
+              <w:t xml:space="preserve">Distilling of the lake </w:t>
+            </w:r>
+            <w:r w:rsidR="00A25F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>to improve water quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7BA1E771" w14:textId="157F416A" w:rsidR="00C13DF4" w:rsidRPr="00214E7F" w:rsidRDefault="00214E7F" w:rsidP="00E352E4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc236998057"/>
       <w:r w:rsidRPr="00214E7F">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CHAPTER 2 - </w:t>
       </w:r>
       <w:r w:rsidR="00B71306" w:rsidRPr="00214E7F">
         <w:t>S106 Planning obligations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="27C89E7C" w14:textId="77777777" w:rsidR="00B71306" w:rsidRDefault="00B71306" w:rsidP="00BF1EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -7908,256 +7909,246 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Neighbourhood CIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
             <w:tcPrChange w:id="15" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="63C07ED3" w14:textId="108CCFBC" w:rsidR="001051D5" w:rsidRPr="002F72CD" w:rsidRDefault="009F2056" w:rsidP="00297426">
+          <w:p w14:paraId="63C07ED3" w14:textId="7B30A2BD" w:rsidR="001051D5" w:rsidRPr="002F72CD" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F72CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:del w:id="16" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
-[...14 lines deleted...]
-            </w:ins>
+            <w:r w:rsidR="00A25F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>476,382.28</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001051D5" w14:paraId="25FAD539" w14:textId="77777777" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:hRule="exact" w:val="428"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="18" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="16" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:trHeight w:hRule="exact" w:val="369"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2646" w:type="dxa"/>
-            <w:tcPrChange w:id="19" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="17" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="6F635C95" w14:textId="1AFAA508" w:rsidR="001051D5" w:rsidRDefault="001051D5" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="001000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CIL Land Payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
-            <w:tcPrChange w:id="20" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="18" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="51E3A9ED" w14:textId="5A21F84B" w:rsidR="001051D5" w:rsidRPr="002F72CD" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F72CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001051D5" w14:paraId="5EF18A2B" w14:textId="77777777" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="428"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="21" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="19" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:trHeight w:hRule="exact" w:val="369"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2646" w:type="dxa"/>
-            <w:tcPrChange w:id="22" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="20" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="107CE771" w14:textId="12A50E16" w:rsidR="001051D5" w:rsidRDefault="001051D5" w:rsidP="00297426">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Other CIL Cash</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
-            <w:tcPrChange w:id="23" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="21" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="22C79D7D" w14:textId="53D5709D" w:rsidR="001051D5" w:rsidRPr="002F72CD" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F72CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="00903221" w:rsidRPr="002F72CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>935,598.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001051D5" w14:paraId="1E42725E" w14:textId="77777777" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:hRule="exact" w:val="428"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="24" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="22" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:trHeight w:hRule="exact" w:val="369"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2646" w:type="dxa"/>
-            <w:tcPrChange w:id="25" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="23" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="0CEAFBC4" w14:textId="6C7028D5" w:rsidR="001051D5" w:rsidRDefault="001051D5" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="001000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Total Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2336" w:type="dxa"/>
-            <w:tcPrChange w:id="26" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="24" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="2DC94AAC" w14:textId="5DA161EA" w:rsidR="001051D5" w:rsidRPr="002F72CD" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F72CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="005678F8" w:rsidRPr="002F72CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1,473,603.90</w:t>
             </w:r>
@@ -8199,637 +8190,637 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>is as follows</w:t>
       </w:r>
       <w:r w:rsidR="00297426">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, this does not include allocations made within the reported year that have been fully spent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent1"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-        <w:tblPrChange w:id="27" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+        <w:tblPrChange w:id="25" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
           <w:tblPr>
             <w:tblStyle w:val="ListTable3-Accent1"/>
             <w:tblW w:w="0" w:type="auto"/>
             <w:jc w:val="center"/>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
         </w:tblPrChange>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2485"/>
         <w:gridCol w:w="2194"/>
         <w:gridCol w:w="2194"/>
         <w:gridCol w:w="2194"/>
-        <w:tblGridChange w:id="28">
+        <w:tblGridChange w:id="26">
           <w:tblGrid>
             <w:gridCol w:w="2392"/>
             <w:gridCol w:w="93"/>
             <w:gridCol w:w="2019"/>
             <w:gridCol w:w="175"/>
             <w:gridCol w:w="1937"/>
             <w:gridCol w:w="257"/>
             <w:gridCol w:w="1855"/>
             <w:gridCol w:w="339"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr w:rsidR="006C3A28" w14:paraId="7471D250" w14:textId="3B883123" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="323"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="29" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="27" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcPrChange w:id="30" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="28" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="036241F3" w14:textId="77777777" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="006C3A28" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="101000000100" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="29" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="6B88A6BF" w14:textId="1B5D118D" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="006C3A28" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Allocated</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="30" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="01E6C169" w14:textId="4EEBF6E5" w:rsidR="006C3A28" w:rsidRDefault="006C3A28" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Spent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcPrChange w:id="31" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="6B88A6BF" w14:textId="1B5D118D" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="006C3A28" w:rsidP="00297426">
-[...48 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="72D1EBC5" w14:textId="43EE2F61" w:rsidR="006C3A28" w:rsidRDefault="006C3A28" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Remaining</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3A28" w14:paraId="43411781" w14:textId="7A4EDF85" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="435"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="34" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="32" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:trHeight w:val="369"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcPrChange w:id="35" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="33" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="4D9E3AAD" w14:textId="77777777" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="006C3A28" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="001000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Admin CIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="34" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="4A3DE32D" w14:textId="2CAE1789" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="009F2056" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>£0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="35" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="06A900EC" w14:textId="2FDF7823" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcPrChange w:id="36" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="4A3DE32D" w14:textId="2CAE1789" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="009F2056" w:rsidP="00297426">
-[...48 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="3EE1F45E" w14:textId="395AD461" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3A28" w14:paraId="2CF6CE0C" w14:textId="7D688825" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="435"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="39" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="37" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:trHeight w:hRule="exact" w:val="369"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcPrChange w:id="40" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="38" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="332F87C1" w14:textId="77777777" w:rsidR="006C3A28" w:rsidRPr="00C838F4" w:rsidRDefault="006C3A28" w:rsidP="00297426">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Neighbourhood CIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="39" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="4177D36D" w14:textId="48D6ACEF" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="009F2056" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>£0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="40" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="1EAA8FD5" w14:textId="39A6F641" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcPrChange w:id="41" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="4177D36D" w14:textId="48D6ACEF" w:rsidR="006C3A28" w:rsidRPr="00770043" w:rsidRDefault="009F2056" w:rsidP="00297426">
-[...48 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="2E3BF704" w14:textId="5D24C3D0" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3A28" w14:paraId="1B73D515" w14:textId="4D802CCB" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:hRule="exact" w:val="435"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="44" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="42" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:trHeight w:hRule="exact" w:val="369"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcPrChange w:id="45" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="43" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="134B66D9" w14:textId="77777777" w:rsidR="006C3A28" w:rsidRDefault="006C3A28" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="001000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>CIL Land Payments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="44" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="4EB5470E" w14:textId="48414F58" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>£0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcPrChange w:id="45" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+              <w:tcPr>
+                <w:tcW w:w="2112" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+            </w:tcPrChange>
+          </w:tcPr>
+          <w:p w14:paraId="4CC6F409" w14:textId="362F1040" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
             <w:tcPrChange w:id="46" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="4EB5470E" w14:textId="48414F58" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
-[...48 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="49434781" w14:textId="7DFDC0D7" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C3A28" w14:paraId="6D44E7E2" w14:textId="351AFEF3" w:rsidTr="00AE5C0B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="435"/>
           <w:jc w:val="center"/>
-          <w:trPrChange w:id="49" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+          <w:trPrChange w:id="47" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
             <w:trPr>
               <w:gridAfter w:val="0"/>
               <w:trHeight w:hRule="exact" w:val="369"/>
               <w:jc w:val="center"/>
             </w:trPr>
           </w:trPrChange>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2485" w:type="dxa"/>
-            <w:tcPrChange w:id="50" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="48" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2392" w:type="dxa"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="45C236CF" w14:textId="77777777" w:rsidR="006C3A28" w:rsidRDefault="006C3A28" w:rsidP="00297426">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Other CIL Cash</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
-            <w:tcPrChange w:id="51" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="49" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="46BD752C" w14:textId="361DB1B6" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="001D6D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>935,598.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
-            <w:tcPrChange w:id="52" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="50" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="446C7915" w14:textId="6F1DBC6E" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="001D6D8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>935.598.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2194" w:type="dxa"/>
-            <w:tcPrChange w:id="53" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
+            <w:tcPrChange w:id="51" w:author="Huntley, Carmel" w:date="2026-07-09T17:31:00Z" w16du:dateUtc="2026-07-09T16:31:00Z">
               <w:tcPr>
                 <w:tcW w:w="2112" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
             </w:tcPrChange>
           </w:tcPr>
           <w:p w14:paraId="67B37702" w14:textId="78D74993" w:rsidR="006C3A28" w:rsidRDefault="009F2056" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29199D59" w14:textId="6C54BB0D" w:rsidR="00BB0AF1" w:rsidRDefault="00BB0AF1" w:rsidP="009A406C">
       <w:pPr>
@@ -9447,62 +9438,68 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2144" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FB4158E" w14:textId="77777777" w:rsidR="00130DE0" w:rsidRDefault="00130DE0" w:rsidP="006126E1">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£143,166.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2392" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AABDC6D" w14:textId="77777777" w:rsidR="00130DE0" w:rsidRDefault="00130DE0" w:rsidP="006126E1">
+          <w:p w14:paraId="1AABDC6D" w14:textId="441CB53F" w:rsidR="00130DE0" w:rsidRDefault="00130DE0" w:rsidP="006126E1">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Distilling of the lake due to Health and Safety reasons</w:t>
+              <w:t xml:space="preserve">Distilling of the lake to </w:t>
+            </w:r>
+            <w:r w:rsidR="009E3BD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>improve water quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="299573F0" w14:textId="77777777" w:rsidR="003247D6" w:rsidRDefault="003247D6" w:rsidP="00A61818">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688C1602" w14:textId="0ACFE417" w:rsidR="007645B8" w:rsidRDefault="003247D6" w:rsidP="00A61818">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Of this money spen</w:t>
@@ -11975,61 +11972,61 @@
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Spend Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009309DC" w14:paraId="25A399E6" w14:textId="77777777" w:rsidTr="00F2793E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33E984BC" w14:textId="37263027" w:rsidR="009309DC" w:rsidRDefault="005D3F96" w:rsidP="00297426">
-[...9 lines deleted...]
-              <w:t>Kelsey Park replacement bridges</w:t>
+          <w:p w14:paraId="33E984BC" w14:textId="4BF03DDF" w:rsidR="009309DC" w:rsidRDefault="005D3F96" w:rsidP="00297426">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Kelsey Park replacement bridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2095EFA6" w14:textId="49BFCA46" w:rsidR="009309DC" w:rsidRDefault="005D3F96" w:rsidP="00297426">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>£476,382.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
@@ -13174,51 +13171,51 @@
     <w:p w14:paraId="02A2314E" w14:textId="77777777" w:rsidR="00535C37" w:rsidRPr="00535C37" w:rsidRDefault="00535C37" w:rsidP="00535C37">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2347C336" w14:textId="77777777" w:rsidR="00D80150" w:rsidRDefault="00535C37" w:rsidP="00D80150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>During the reported year the following non-monetary contributions have been agreed under planning obligations:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="_Hlk36540536"/>
+      <w:bookmarkStart w:id="52" w:name="_Hlk36540536"/>
     </w:p>
     <w:p w14:paraId="1318A757" w14:textId="77777777" w:rsidR="00D80150" w:rsidRPr="00D80150" w:rsidRDefault="00D80150" w:rsidP="00D80150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F4429FD" w14:textId="0777202C" w:rsidR="00D80150" w:rsidRDefault="00D80150" w:rsidP="00D80150">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="397" w:firstLine="323"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -13344,51 +13341,51 @@
         </w:rPr>
         <w:t>106 agreements:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable3-Accent1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1129" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
       <w:tr w:rsidR="00535C37" w14:paraId="781B17A0" w14:textId="77777777" w:rsidTr="009538D4">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3969" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p w14:paraId="7823F0FD" w14:textId="5C980773" w:rsidR="00535C37" w:rsidRDefault="00535C37" w:rsidP="00535C37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Education Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15E11CD0" w14:textId="7348CF0C" w:rsidR="00535C37" w:rsidRDefault="00535C37" w:rsidP="00535C37">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -18987,60 +18984,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="560CD3B7" w14:textId="5F468B9D" w:rsidR="002D7328" w:rsidRDefault="002D7328">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002D7328" w:rsidSect="0040037A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4118D8A1" w14:textId="77777777" w:rsidR="006D0924" w:rsidRDefault="006D0924" w:rsidP="00553F53">
+    <w:p w14:paraId="1772E536" w14:textId="77777777" w:rsidR="00605984" w:rsidRDefault="00605984" w:rsidP="00553F53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="121F00DC" w14:textId="77777777" w:rsidR="006D0924" w:rsidRDefault="006D0924" w:rsidP="00553F53">
+    <w:p w14:paraId="22A1ACE1" w14:textId="77777777" w:rsidR="00605984" w:rsidRDefault="00605984" w:rsidP="00553F53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19060,51 +19057,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1343902911"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="4EBE10B8" w14:textId="10C01688" w:rsidR="00297426" w:rsidRDefault="00297426">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
@@ -19188,80 +19185,80 @@
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="26B18ADF" w14:textId="77777777" w:rsidR="00297426" w:rsidRDefault="00297426">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48ADC3FB" w14:textId="77777777" w:rsidR="006D0924" w:rsidRDefault="006D0924" w:rsidP="00553F53">
+    <w:p w14:paraId="6FAC5641" w14:textId="77777777" w:rsidR="00605984" w:rsidRDefault="00605984" w:rsidP="00553F53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51B6DF3D" w14:textId="77777777" w:rsidR="006D0924" w:rsidRDefault="006D0924" w:rsidP="00553F53">
+    <w:p w14:paraId="62032405" w14:textId="77777777" w:rsidR="00605984" w:rsidRDefault="00605984" w:rsidP="00553F53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12D17BCA" w14:textId="77777777" w:rsidR="00E565CE" w:rsidRDefault="00E565CE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18193C0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3580FDD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -20155,60 +20152,60 @@
   <w:num w:numId="3" w16cid:durableId="1733045482">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1461605583">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1432706107">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="139467015">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="438524655">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="108166804">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1153982802">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Huntley, Carmel">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Carmel.Huntley@bromley.gov.uk::8f1519d9-6df8-469e-a599-0e00c8d2d1b3"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B32BCB"/>
     <w:rsid w:val="00000B44"/>
@@ -20311,83 +20308,85 @@
     <w:rsid w:val="002B602E"/>
     <w:rsid w:val="002C333D"/>
     <w:rsid w:val="002C3D63"/>
     <w:rsid w:val="002C66AB"/>
     <w:rsid w:val="002D2C17"/>
     <w:rsid w:val="002D2FEB"/>
     <w:rsid w:val="002D6229"/>
     <w:rsid w:val="002D7328"/>
     <w:rsid w:val="002E44AB"/>
     <w:rsid w:val="002E53AC"/>
     <w:rsid w:val="002E7CFE"/>
     <w:rsid w:val="002F4A41"/>
     <w:rsid w:val="002F543F"/>
     <w:rsid w:val="002F5E82"/>
     <w:rsid w:val="002F72CD"/>
     <w:rsid w:val="003011C3"/>
     <w:rsid w:val="00311425"/>
     <w:rsid w:val="00313550"/>
     <w:rsid w:val="00314148"/>
     <w:rsid w:val="003234D8"/>
     <w:rsid w:val="003243A0"/>
     <w:rsid w:val="003247D6"/>
     <w:rsid w:val="00325E44"/>
     <w:rsid w:val="00327601"/>
     <w:rsid w:val="003337B9"/>
+    <w:rsid w:val="00335520"/>
     <w:rsid w:val="0034498E"/>
     <w:rsid w:val="00351527"/>
     <w:rsid w:val="00353D24"/>
     <w:rsid w:val="00355CBA"/>
     <w:rsid w:val="0036053C"/>
     <w:rsid w:val="00364D6A"/>
     <w:rsid w:val="003660FA"/>
     <w:rsid w:val="00366F2D"/>
     <w:rsid w:val="00372892"/>
     <w:rsid w:val="0038234E"/>
     <w:rsid w:val="00385689"/>
     <w:rsid w:val="00394524"/>
     <w:rsid w:val="003A0353"/>
     <w:rsid w:val="003A2A34"/>
     <w:rsid w:val="003A614D"/>
     <w:rsid w:val="003B422C"/>
     <w:rsid w:val="003B4A1D"/>
     <w:rsid w:val="003B60A8"/>
     <w:rsid w:val="003B63B2"/>
     <w:rsid w:val="003C12B2"/>
     <w:rsid w:val="003C2BA7"/>
     <w:rsid w:val="003C7453"/>
     <w:rsid w:val="003C7DE3"/>
     <w:rsid w:val="003D0E17"/>
     <w:rsid w:val="003D1B9B"/>
     <w:rsid w:val="003E3A30"/>
     <w:rsid w:val="003E6160"/>
     <w:rsid w:val="003E7BCB"/>
     <w:rsid w:val="003F2DAD"/>
     <w:rsid w:val="003F50BF"/>
     <w:rsid w:val="003F7523"/>
     <w:rsid w:val="0040037A"/>
     <w:rsid w:val="00403971"/>
+    <w:rsid w:val="00406200"/>
     <w:rsid w:val="00416C16"/>
     <w:rsid w:val="00417CC2"/>
     <w:rsid w:val="004229F6"/>
     <w:rsid w:val="00422CC4"/>
     <w:rsid w:val="0042564E"/>
     <w:rsid w:val="00445B74"/>
     <w:rsid w:val="00446D6E"/>
     <w:rsid w:val="00447A6A"/>
     <w:rsid w:val="00453B52"/>
     <w:rsid w:val="00453D59"/>
     <w:rsid w:val="0045690F"/>
     <w:rsid w:val="00466360"/>
     <w:rsid w:val="004723EC"/>
     <w:rsid w:val="00472440"/>
     <w:rsid w:val="00472CFA"/>
     <w:rsid w:val="00477A13"/>
     <w:rsid w:val="00480569"/>
     <w:rsid w:val="00481DAB"/>
     <w:rsid w:val="004A496D"/>
     <w:rsid w:val="004A6136"/>
     <w:rsid w:val="004B1364"/>
     <w:rsid w:val="004B17B6"/>
     <w:rsid w:val="004B4441"/>
     <w:rsid w:val="004C5D94"/>
     <w:rsid w:val="004C7157"/>
@@ -20410,50 +20409,51 @@
     <w:rsid w:val="00553F53"/>
     <w:rsid w:val="0056072C"/>
     <w:rsid w:val="005678F8"/>
     <w:rsid w:val="005736EC"/>
     <w:rsid w:val="00574260"/>
     <w:rsid w:val="005760CE"/>
     <w:rsid w:val="005A040E"/>
     <w:rsid w:val="005A12E7"/>
     <w:rsid w:val="005A28E3"/>
     <w:rsid w:val="005A2F01"/>
     <w:rsid w:val="005A41D2"/>
     <w:rsid w:val="005A56DF"/>
     <w:rsid w:val="005B46AD"/>
     <w:rsid w:val="005B62EE"/>
     <w:rsid w:val="005C61B2"/>
     <w:rsid w:val="005C6F2C"/>
     <w:rsid w:val="005C752C"/>
     <w:rsid w:val="005D28FC"/>
     <w:rsid w:val="005D3F96"/>
     <w:rsid w:val="005D5A42"/>
     <w:rsid w:val="005E716E"/>
     <w:rsid w:val="005F0244"/>
     <w:rsid w:val="005F19A5"/>
     <w:rsid w:val="005F4B96"/>
     <w:rsid w:val="0060418A"/>
+    <w:rsid w:val="00605984"/>
     <w:rsid w:val="00626617"/>
     <w:rsid w:val="006302D4"/>
     <w:rsid w:val="00631E13"/>
     <w:rsid w:val="00645967"/>
     <w:rsid w:val="006517FE"/>
     <w:rsid w:val="00655005"/>
     <w:rsid w:val="00660410"/>
     <w:rsid w:val="0066557C"/>
     <w:rsid w:val="00665743"/>
     <w:rsid w:val="006727EB"/>
     <w:rsid w:val="006770DF"/>
     <w:rsid w:val="0068597E"/>
     <w:rsid w:val="00685E09"/>
     <w:rsid w:val="006943DC"/>
     <w:rsid w:val="006A407D"/>
     <w:rsid w:val="006A63E9"/>
     <w:rsid w:val="006B2DC8"/>
     <w:rsid w:val="006C3A28"/>
     <w:rsid w:val="006C52E3"/>
     <w:rsid w:val="006D0924"/>
     <w:rsid w:val="006D26E8"/>
     <w:rsid w:val="006D741B"/>
     <w:rsid w:val="006D76EE"/>
     <w:rsid w:val="006E3A87"/>
     <w:rsid w:val="006F2510"/>
@@ -20476,50 +20476,51 @@
     <w:rsid w:val="00795C90"/>
     <w:rsid w:val="007A003B"/>
     <w:rsid w:val="007A33D0"/>
     <w:rsid w:val="007A6B56"/>
     <w:rsid w:val="007A7CC8"/>
     <w:rsid w:val="007B04A5"/>
     <w:rsid w:val="007B5247"/>
     <w:rsid w:val="007B6B46"/>
     <w:rsid w:val="007C000C"/>
     <w:rsid w:val="007C149F"/>
     <w:rsid w:val="007C56A5"/>
     <w:rsid w:val="007D01D6"/>
     <w:rsid w:val="007D12B1"/>
     <w:rsid w:val="007D6B1E"/>
     <w:rsid w:val="007E0D81"/>
     <w:rsid w:val="007E0FE1"/>
     <w:rsid w:val="007E2644"/>
     <w:rsid w:val="007E4C8D"/>
     <w:rsid w:val="007E776D"/>
     <w:rsid w:val="007F0A95"/>
     <w:rsid w:val="007F288C"/>
     <w:rsid w:val="007F78B0"/>
     <w:rsid w:val="00802647"/>
     <w:rsid w:val="008106FB"/>
     <w:rsid w:val="00816A50"/>
+    <w:rsid w:val="008213D9"/>
     <w:rsid w:val="00821BE5"/>
     <w:rsid w:val="00830AAD"/>
     <w:rsid w:val="00834E39"/>
     <w:rsid w:val="00836D77"/>
     <w:rsid w:val="0084205F"/>
     <w:rsid w:val="00842CFA"/>
     <w:rsid w:val="008506B7"/>
     <w:rsid w:val="00851187"/>
     <w:rsid w:val="00856C9C"/>
     <w:rsid w:val="0086053F"/>
     <w:rsid w:val="00860BEF"/>
     <w:rsid w:val="00861C6A"/>
     <w:rsid w:val="00862AB2"/>
     <w:rsid w:val="0086385D"/>
     <w:rsid w:val="008639ED"/>
     <w:rsid w:val="008663E0"/>
     <w:rsid w:val="0086731D"/>
     <w:rsid w:val="00876ED2"/>
     <w:rsid w:val="00883AEC"/>
     <w:rsid w:val="00890AB6"/>
     <w:rsid w:val="008923A6"/>
     <w:rsid w:val="00894E77"/>
     <w:rsid w:val="008A279D"/>
     <w:rsid w:val="008A2D2F"/>
     <w:rsid w:val="008A6835"/>
@@ -20549,61 +20550,63 @@
     <w:rsid w:val="009538D4"/>
     <w:rsid w:val="00960E0E"/>
     <w:rsid w:val="00961EAB"/>
     <w:rsid w:val="00972B9F"/>
     <w:rsid w:val="00974A94"/>
     <w:rsid w:val="00977042"/>
     <w:rsid w:val="00980CCF"/>
     <w:rsid w:val="00981BB8"/>
     <w:rsid w:val="009837A6"/>
     <w:rsid w:val="00984A35"/>
     <w:rsid w:val="00986268"/>
     <w:rsid w:val="00987A9E"/>
     <w:rsid w:val="00992F49"/>
     <w:rsid w:val="009A0C2A"/>
     <w:rsid w:val="009A3036"/>
     <w:rsid w:val="009A406C"/>
     <w:rsid w:val="009A7357"/>
     <w:rsid w:val="009A775E"/>
     <w:rsid w:val="009B3809"/>
     <w:rsid w:val="009C4FD1"/>
     <w:rsid w:val="009C5BAA"/>
     <w:rsid w:val="009C76B0"/>
     <w:rsid w:val="009D0393"/>
     <w:rsid w:val="009D3308"/>
     <w:rsid w:val="009E0765"/>
+    <w:rsid w:val="009E3BD0"/>
     <w:rsid w:val="009E77BC"/>
     <w:rsid w:val="009F2056"/>
     <w:rsid w:val="009F3D66"/>
     <w:rsid w:val="009F46B9"/>
     <w:rsid w:val="00A02FAD"/>
     <w:rsid w:val="00A1031F"/>
     <w:rsid w:val="00A116BF"/>
     <w:rsid w:val="00A13493"/>
     <w:rsid w:val="00A13E4D"/>
     <w:rsid w:val="00A14F92"/>
     <w:rsid w:val="00A173FD"/>
+    <w:rsid w:val="00A25F23"/>
     <w:rsid w:val="00A269BF"/>
     <w:rsid w:val="00A31567"/>
     <w:rsid w:val="00A45D57"/>
     <w:rsid w:val="00A465F3"/>
     <w:rsid w:val="00A46D3E"/>
     <w:rsid w:val="00A5594F"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A61818"/>
     <w:rsid w:val="00A62F33"/>
     <w:rsid w:val="00A64FA9"/>
     <w:rsid w:val="00A65450"/>
     <w:rsid w:val="00A73063"/>
     <w:rsid w:val="00A7794F"/>
     <w:rsid w:val="00A96223"/>
     <w:rsid w:val="00A968B3"/>
     <w:rsid w:val="00A96FF8"/>
     <w:rsid w:val="00AA1F21"/>
     <w:rsid w:val="00AA23DB"/>
     <w:rsid w:val="00AA4D9E"/>
     <w:rsid w:val="00AA59C9"/>
     <w:rsid w:val="00AA6A9B"/>
     <w:rsid w:val="00AA7610"/>
     <w:rsid w:val="00AA76F0"/>
     <w:rsid w:val="00AB2B34"/>
     <w:rsid w:val="00AB6FD3"/>
@@ -20698,50 +20701,51 @@
     <w:rsid w:val="00D16299"/>
     <w:rsid w:val="00D166CD"/>
     <w:rsid w:val="00D16F7D"/>
     <w:rsid w:val="00D225A8"/>
     <w:rsid w:val="00D250C7"/>
     <w:rsid w:val="00D3497B"/>
     <w:rsid w:val="00D34A8F"/>
     <w:rsid w:val="00D35048"/>
     <w:rsid w:val="00D37642"/>
     <w:rsid w:val="00D3775B"/>
     <w:rsid w:val="00D52237"/>
     <w:rsid w:val="00D55EC7"/>
     <w:rsid w:val="00D62912"/>
     <w:rsid w:val="00D65023"/>
     <w:rsid w:val="00D742FF"/>
     <w:rsid w:val="00D746E3"/>
     <w:rsid w:val="00D80150"/>
     <w:rsid w:val="00D81D74"/>
     <w:rsid w:val="00D8500C"/>
     <w:rsid w:val="00D8743E"/>
     <w:rsid w:val="00D927EC"/>
     <w:rsid w:val="00DA0010"/>
     <w:rsid w:val="00DA2022"/>
     <w:rsid w:val="00DA2165"/>
     <w:rsid w:val="00DA3642"/>
+    <w:rsid w:val="00DA4D25"/>
     <w:rsid w:val="00DA7054"/>
     <w:rsid w:val="00DA7296"/>
     <w:rsid w:val="00DB5A7E"/>
     <w:rsid w:val="00DB73FE"/>
     <w:rsid w:val="00DC7C7E"/>
     <w:rsid w:val="00DD18EC"/>
     <w:rsid w:val="00DD65C1"/>
     <w:rsid w:val="00DF6689"/>
     <w:rsid w:val="00DF71FA"/>
     <w:rsid w:val="00DF7AB4"/>
     <w:rsid w:val="00E12816"/>
     <w:rsid w:val="00E12C38"/>
     <w:rsid w:val="00E142EE"/>
     <w:rsid w:val="00E1586F"/>
     <w:rsid w:val="00E309DA"/>
     <w:rsid w:val="00E352E4"/>
     <w:rsid w:val="00E4770F"/>
     <w:rsid w:val="00E565CE"/>
     <w:rsid w:val="00E61AAE"/>
     <w:rsid w:val="00E61C4C"/>
     <w:rsid w:val="00E64D8E"/>
     <w:rsid w:val="00E718D6"/>
     <w:rsid w:val="00E83296"/>
     <w:rsid w:val="00E85B08"/>
     <w:rsid w:val="00E85C3F"/>
@@ -22638,69 +22642,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F29252F1-53A5-4FFC-B414-664C383EF753}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3417</Words>
-  <Characters>19478</Characters>
+  <Words>3412</Words>
+  <Characters>19450</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>162</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Infrastructure Funding Statement 2025 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22850</CharactersWithSpaces>
+  <CharactersWithSpaces>22817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Infrastructure Funding Statement 2025 2026</dc:title>
   <dc:subject/>
   <dc:creator>London Borough of Bromley</dc:creator>
   <cp:keywords>cil, ifs, s106, infrastructure, funding, statement</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>