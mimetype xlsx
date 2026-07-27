--- v0 (2025-12-16)
+++ v1 (2026-07-27)
@@ -10,122 +10,126 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/catriona_ellis_bromley_gov_uk/Documents/Documents/_Personal Data/Catriona/Risk Register movements Q1 - 2 2022 to 2023/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://bromley-my.sharepoint.com/personal/catriona_ellis_bromley_gov_uk/Documents/Documents/_Personal Data/Catriona/Corporate Risk Register for Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{E03DC84F-8083-49BF-A796-2431F5D545CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{982A9D40-3F95-49E9-ADF9-88D1A51BB157}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{9088A4EC-67B8-4D95-B671-3A7B1535C0FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E996754C-53FA-4845-BEC8-7690BCF24FA1}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Corporate Risk Register" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="4" state="hidden" r:id="rId2"/>
     <sheet name="Working" sheetId="2" state="hidden" r:id="rId3"/>
     <sheet name="Sheet1" sheetId="3" state="hidden" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="new">'[1]New Risk Table'!$1:$1048576</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Corporate Risk Register'!$A$1:$O$19</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Corporate Risk Register'!$A$1:$N$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Corporate Risk Register'!$1:$4</definedName>
     <definedName name="risktable">'[2]Risk Table'!$A$5:$E$29</definedName>
     <definedName name="Z_4DB94948_3C19_4D35_880D_19719F762078_.wvu.PrintArea" localSheetId="0" hidden="1">'Corporate Risk Register'!$A$1:$N$12</definedName>
     <definedName name="Z_4DB94948_3C19_4D35_880D_19719F762078_.wvu.PrintTitles" localSheetId="0" hidden="1">'Corporate Risk Register'!$1:$4</definedName>
     <definedName name="Z_4DB94948_3C19_4D35_880D_19719F762078_.wvu.Rows" localSheetId="0" hidden="1">'Corporate Risk Register'!#REF!</definedName>
     <definedName name="Z_4DFCF5CE_FFC5_4092_B5FF_9A028D0632C1_.wvu.PrintArea" localSheetId="0" hidden="1">'Corporate Risk Register'!$A$1:$N$12</definedName>
     <definedName name="Z_4DFCF5CE_FFC5_4092_B5FF_9A028D0632C1_.wvu.PrintTitles" localSheetId="0" hidden="1">'Corporate Risk Register'!$1:$4</definedName>
     <definedName name="Z_4DFCF5CE_FFC5_4092_B5FF_9A028D0632C1_.wvu.Rows" localSheetId="0" hidden="1">'Corporate Risk Register'!$5:$5,'Corporate Risk Register'!$7:$13</definedName>
     <definedName name="Z_574A435F_F861_4DE4_B09B_24D38C0C333A_.wvu.PrintArea" localSheetId="0" hidden="1">'Corporate Risk Register'!$A$1:$N$19</definedName>
     <definedName name="Z_574A435F_F861_4DE4_B09B_24D38C0C333A_.wvu.PrintTitles" localSheetId="0" hidden="1">'Corporate Risk Register'!$1:$4</definedName>
     <definedName name="Z_5960D06C_0387_40DF_A22F_3B195857F06C_.wvu.PrintArea" localSheetId="0" hidden="1">'Corporate Risk Register'!$A$1:$N$14</definedName>
     <definedName name="Z_5960D06C_0387_40DF_A22F_3B195857F06C_.wvu.PrintTitles" localSheetId="0" hidden="1">'Corporate Risk Register'!$1:$4</definedName>
     <definedName name="Z_C05F2722_5413_440F_989F_56CD8354139F_.wvu.PrintArea" localSheetId="0" hidden="1">'Corporate Risk Register'!$A$1:$N$14</definedName>
     <definedName name="Z_C05F2722_5413_440F_989F_56CD8354139F_.wvu.PrintTitles" localSheetId="0" hidden="1">'Corporate Risk Register'!$1:$4</definedName>
     <definedName name="Z_ED96D2DF_EF0C_42A0_9EE8_573358095C09_.wvu.PrintArea" localSheetId="0" hidden="1">'Corporate Risk Register'!$1:$13</definedName>
     <definedName name="Z_ED96D2DF_EF0C_42A0_9EE8_573358095C09_.wvu.PrintTitles" localSheetId="0" hidden="1">'Corporate Risk Register'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="Ellis, Catriona - Personal View" guid="{574A435F-F861-4DE4-B09B-24D38C0C333A}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
     <customWorkbookView name="Carey, Kim - Personal View" guid="{C05F2722-5413-440F-989F-56CD8354139F}" mergeInterval="0" personalView="1" xWindow="30" windowWidth="1890" windowHeight="1020" activeSheetId="1"/>
     <customWorkbookView name="Shukle, Vinit - Personal View" guid="{ED96D2DF-EF0C-42A0-9EE8-573358095C09}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="2576" windowHeight="1056" activeSheetId="1"/>
     <customWorkbookView name="Linda Pilkington - Personal View" guid="{4DB94948-3C19-4D35-880D-19719F762078}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1362" windowHeight="543" activeSheetId="1"/>
     <customWorkbookView name="Downes, Laurence - Personal View" guid="{4DFCF5CE-FFC5-4092-B5FF-9A028D0632C1}" mergeInterval="0" personalView="1" maximized="1" xWindow="-11" yWindow="-11" windowWidth="1942" windowHeight="1042" activeSheetId="1"/>
     <customWorkbookView name="Chivers, Francesca - Personal View" guid="{5960D06C-0387-40DF-A22F-3B195857F06C}" mergeInterval="0" personalView="1" maximized="1" xWindow="1912" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L19" i="1" l="1"/>
+  <c r="L21" i="1" l="1"/>
+  <c r="L20" i="1"/>
+  <c r="H21" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="L19" i="1"/>
   <c r="H19" i="1"/>
   <c r="L16" i="1" l="1"/>
   <c r="H16" i="1"/>
   <c r="L18" i="1" l="1"/>
   <c r="L17" i="1"/>
   <c r="H18" i="1"/>
   <c r="H17" i="1"/>
   <c r="L15" i="1"/>
   <c r="H15" i="1"/>
   <c r="H14" i="1" l="1"/>
   <c r="L14" i="1"/>
   <c r="L8" i="1"/>
   <c r="H8" i="1"/>
   <c r="L13" i="1"/>
   <c r="H13" i="1"/>
   <c r="L12" i="1" l="1"/>
   <c r="H12" i="1"/>
   <c r="L111" i="2"/>
   <c r="K111" i="2"/>
   <c r="I111" i="2"/>
   <c r="H111" i="2"/>
   <c r="G111" i="2"/>
   <c r="L110" i="2"/>
   <c r="K110" i="2"/>
   <c r="I110" i="2"/>
@@ -864,54 +868,51 @@
   <c r="G86" i="2" l="1"/>
   <c r="G87" i="2" l="1"/>
   <c r="G88" i="2" l="1"/>
   <c r="G89" i="2" l="1"/>
   <c r="G90" i="2" l="1"/>
   <c r="G91" i="2" l="1"/>
   <c r="G92" i="2" l="1"/>
   <c r="G93" i="2" l="1"/>
   <c r="G94" i="2" l="1"/>
   <c r="G95" i="2" l="1"/>
   <c r="G96" i="2" l="1"/>
   <c r="G97" i="2" l="1"/>
   <c r="G98" i="2" l="1"/>
   <c r="G99" i="2" l="1"/>
   <c r="G100" i="2" l="1"/>
   <c r="G101" i="2" l="1"/>
   <c r="G102" i="2" l="1"/>
   <c r="G103" i="2" l="1"/>
   <c r="G104" i="2" l="1"/>
   <c r="G105" i="2" l="1"/>
   <c r="G106" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="137">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="147">
   <si>
     <t>DATE COMPLETED:</t>
   </si>
   <si>
     <t>REF</t>
   </si>
   <si>
     <t>DIVISION</t>
   </si>
   <si>
     <t>RISK TITLE &amp; 
 DESCRIPTION
 (a line break - press shift &amp; return - must be entered after the risk title)</t>
   </si>
   <si>
     <t>RISK CAUSE &amp; EFFECT</t>
   </si>
   <si>
     <t>RISK CATEGORY</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">GROSS RISK RATING
 </t>
     </r>
@@ -1307,186 +1308,50 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">- Robust audit cycle in place. Demand Management forcasts informing MTFS </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>Director of Children's Services</t>
-  </si>
-[...134 lines deleted...]
- - Undertake a review of arrangements with Housing Association partners to look at potential to increase number of nominations and make best use of existing housing stock</t>
   </si>
   <si>
     <t>Director of Housing, Planning and Regeneration</t>
   </si>
   <si>
     <t xml:space="preserve">Failure to deliver the Transforming Bromley Programme </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Cause(s):</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 1. Failure to identify and put forward sufficient transformation proposals required to deliver a balanced budget in the Medium Term Financial Strategy
@@ -1688,805 +1553,1199 @@
 Reputational 
 Legal
 Physical
 Personnel
 </t>
   </si>
   <si>
     <t>Director of Housing, Planning and Regeneration
 Director of  Human Resources, Customer Services and Public Affairs</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Capital Financing Shortfall
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Risk of significant costs increase in the Capital Programme and possible reductions in proceeds from disposals could impact on the Council's ability to fully fund the Capital programme</t>
     </r>
   </si>
   <si>
+    <t>Economic - Strategy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Risk </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Operational Property Repair </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 
+The OPR Programme cannot be delivered to budget and within programme </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Cause(s):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. That building cost inflation and other economic uncertainties continue
+2. The scope of works required exceeds the budget
+3. The programme continues beyond the time anticipated
+4. Resource to deliver the programme not available as anticipated 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Effect(s):
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">1. Not all works required can be implemented
+2. Impacted properties may continue to have repair liabilities beyond those anticipated
+3. Impacted properties may not be compliant for building regulations and health &amp; safety
+4. Works continue beyond the end of the anticipated programme
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>- Surveys undertaken  across the portfolio, 
+- Cost estimates undertaken utilising average cost per m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>,
+-  Executive Report on findings of the review and proposed capital works to refurbish the properties agreed at Full Council in Dec '22   
+ - Ensure alternative and adequate resources are available</t>
+    </r>
+  </si>
+  <si>
+    <t>Monitor costs at Programme Board</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Operational Property Repair 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Buildings within the OPR Programme fail prior to commencement of works</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Cause(s)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: 
+1. Infrastructure that is beyond economic repair fails   
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Effect: 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">1. The property cannot be occupied  
+2. A Council service or stakeholder is unable to continue to offer a service from the property 
+3. There is a health &amp; safety incident 5. The Council suffers financial and/or reputational loss </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Works on  properties known to be at risk are being accelerated </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monitor Facilities Management reports of infrastructure failure </t>
+  </si>
+  <si>
+    <t>Personnel / Operational</t>
+  </si>
+  <si>
+    <t>Director of HR, Customer Services and Public Affairs</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Deleterious Materials</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> -
+Discovery of Deleterious Materials in the construction and fit out of properties owned or occupied by the Council.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Causes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+Use of deleterious material in building construction and fit out that are harmful to human health.
+Use of deleterious material in building construction and fit out which cause of long-term failure in building fabric and/or structure.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Effects:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Release of substances harmful to human health resulting in…. short- and long-term harm to employees, members, visitors and general public
+Failure of building structure resulting in…acute harm to employees, members, visitors and general public
+Closure or partial closure of buildings leading to temporary relocation and impact on Service delivery.
+Non-co-operation of tenants leading to Council having to result to dispute resolution to access building. Possibility of compensation if lease has such a clause.
+Investigation by the HSE leading to possible prosecution.</t>
+    </r>
+  </si>
+  <si>
+    <t>Health &amp; safety</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Council is complying with existing HSE and industry guidance including Health and Safety at Work regulations.
+Specification of all works to properties commissioned by the Property and Regen Teams ban the use of deleterious materials.
+Property and Regen to ensure Asbestos Management Surveys in place across the Councils’ property portfolio.
+RAAC surveys commissioned by Property and Regen to cover the Councils’ property portfolio.                                                   </t>
+  </si>
+  <si>
+    <t>Risk Matrix Lookup Table</t>
+  </si>
+  <si>
+    <t>Risk Register Table - to feed Matrix &amp; Table on Summary Sheet</t>
+  </si>
+  <si>
+    <t>Position (L x I)</t>
+  </si>
+  <si>
+    <t>Colour</t>
+  </si>
+  <si>
+    <t>Current</t>
+  </si>
+  <si>
+    <t>Net / Current</t>
+  </si>
+  <si>
+    <t>Target</t>
+  </si>
+  <si>
+    <t>1,1</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Risk Ref</t>
+  </si>
+  <si>
+    <t>Likelihood</t>
+  </si>
+  <si>
+    <t>Impact</t>
+  </si>
+  <si>
+    <t>Assessment</t>
+  </si>
+  <si>
+    <t>1,2</t>
+  </si>
+  <si>
+    <t>1,3</t>
+  </si>
+  <si>
+    <t>1,4</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>1,5</t>
+  </si>
+  <si>
+    <t>2,1</t>
+  </si>
+  <si>
+    <t>2,2</t>
+  </si>
+  <si>
+    <t>2,3</t>
+  </si>
+  <si>
+    <t>2,4</t>
+  </si>
+  <si>
+    <t>2,5</t>
+  </si>
+  <si>
+    <t>R</t>
+  </si>
+  <si>
+    <t>3,1</t>
+  </si>
+  <si>
+    <t>3,2</t>
+  </si>
+  <si>
+    <t>3,3</t>
+  </si>
+  <si>
+    <t>3,4</t>
+  </si>
+  <si>
+    <t>3,5</t>
+  </si>
+  <si>
+    <t>4,1</t>
+  </si>
+  <si>
+    <t>4,2</t>
+  </si>
+  <si>
+    <t>4,3</t>
+  </si>
+  <si>
+    <t>4,4</t>
+  </si>
+  <si>
+    <t>4,5</t>
+  </si>
+  <si>
+    <t>5,1</t>
+  </si>
+  <si>
+    <t>5,2</t>
+  </si>
+  <si>
+    <t>5,3</t>
+  </si>
+  <si>
+    <t>5,4</t>
+  </si>
+  <si>
+    <t>5,5</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Cause(s): </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. Lack of awareness and/or non-compliance with Procurement Act 2023, Public Contracts Regulations 2015,  Provider Selection Regime and Councils Contract Procedure Rules.
+2. Lack of awareness and/or non-compliance with decision making and scrutiny requirements.
+3. Insufficient engagement with key support services such as Corporate Procurement, Finance and Legal.
+4. Poor planning / lack of timely action for commissioning and procurement activities.
+5. Poor record keeping of contracts and contract documentation.
+6. Insufficient or unclear arrangements for client side contract management and monitoring resource.
+7. Failure to undertake a suitable and proportionate contract management and monitoring plan.
+8. Failure of a contractor / partner / provider to maintain agreed service levels resulting in an interruption to or deterioration of service delivery.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Effect(s):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+- Failure to ensure Value for Money
+- Procurement challenges / complaints leading to delays and potential additional costs
+- Reputational risk
+- Service disruptions
+- Contracts do not deliver expected outcomes or deliver sufficient quality
+- Increased cost and resource to manage contract issues
+- Failure to achieve our Making Bromley Even Better priorities.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+ 1. Learning and Development to arrange training on an ongoing basis. 
+ 2. Facilities Management to ensure Fire Risk Assessments are completed.
+3. Facilities Management to engage fire safety supplier to produce Emergency Plans for LBB sites. 
+4. Fire safety documents to be stored corporately to retain corporate knowledge.                                                       
+5. Arranagments for roll calls to be considered.                                                                          
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Regular update to forward forecast
+- Regular analysis of funding changes and new burdens including full year impact                                                                                                                
+- Transformation options considered early in the four year forward planning period
+- Budget monitoring to include action from relevant Director to address overspends including action to address any full year additional cost
+- Mitigation of future cost pressures including demographic changes
+ - Quarterly review of growth pressures and mitigation
+- Growth Reduction Board chaired by Chief Executive  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+'The Council continues to explore transformation opportunities to help meet the ongoing budget gap.
+Chief Officers will explore further measures to help reduce the overspend in 2025/26 as reported to Executive in September.</t>
+  </si>
+  <si>
+    <t>- Reduced number of staff on site                                                                                                                                                                                     - All staff required to complete fire prevention and evacuation e-learning course                                                                                                                                                                                 - COE has agreed that managers will be fire wardens. Training for managers undertaken in June and July 2025                                                                                                                                                                                
+-  To encourage people to become first aiders, the monthly allowance that volunteers receive was increased                                                                                                                                                                            
+- Fire Safety is a standing item at Corporate Health and Safety Committee, and is discussed quarterly at CLT
+- Fire Safety policy published
+ - Arrangements for new accomodation implemented and are under constant
+review                                                                                                                                                                            
+- New first aid policy published</t>
+  </si>
+  <si>
+    <t>Continued training on deleterious materials for property and regen staff (asbestos awareness etc). Council to hold a register of all identified deleterious material across the estate with mitigation plans were identified.                                                                                            Following the announcement of HSE asbestos management inspections of Councils, an external retained health and safety consultant will be reviewing the asbestos management arrangements in LBB.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Cause(s):
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Failure of IT Security (responsibility across Bromley &amp; BT) to manage risk of attack or intrusion leading to potential corruption / loss of data / loss of systems
+Failure of System manager  where Digital &amp; IT service (including BT) do not manage the system
+Failure to comply with relevant legislation (GDPR)
+Failure to ensure the confidentiality, integrity, and availability of information assets.
+Failure of officer action where human error/non-complaince with policy and best practice leads to compromise 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Effect(s):
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1. Distress and/or physical impact on wellbeing of customers</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2. Impact on operational integrity
+3. Reputational damage to services and the authority as a whole
+4. Liability in law
+5. Economic damage to authority and/or customers
+6. Impact on service take up due to reduced confidence from the public</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> -Application of effective security management including effective application of anti- virus protection and security measures through the IT Contract with BT
+- Regular Penetration Testing undertaken
+- Information Security Team in place
+- Patch updates undertaken regularly
+- LBB is currently compliant with the Public Services Network Code of Connection (PSN CoCo), DSP Toolkit and PCI-DSS (Payment Card Industry standards)
+The LBB Corporate Leadership Team formally accept the above certifications  as the basis of LBB's internal information governance and security program.  These standards are based on the ISO27001 international best practice and NCSC guidance for managing information security and are therefore fit for purpose for assessing and managing the Council's information risk
+- Information Security &amp; Data Protection Training programme in place
+- Induction programme in place
+- Security Operation Centre(SOC) has been implemented which proactively monitor of the LBB Data and Infrastructure.
+ - CAF (Cyber assessment framework) through Local Digital (MHCLG) in progress to mature cyber resilience
+- DAta protection and securityimpact assessments in place for changes to processing activities</t>
+  </si>
+  <si>
+    <t>Polygamous Working</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Policy &amp; Governance</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+• Clear secondary employment policy with contractual clauses.
+• Mandatory annual declaration for all staff.
+• Explicit Working Time Regulations compliance checks.
+T</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">echnology &amp; Data
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">• Payroll anomaly detection 
+• HMRC RTI and NFI data-matching.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Manager Awareness and Performance Management</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+• Training on spotting fatigue, performance dips, and conflicts of interest.
+• Escalation routes for suspected cases.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Fraud Prevention</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+• Include in Counter-Fraud Strategy/training.
+• Whistleblowing awareness.</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Cause(s):</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 1. Property price reductions as a result of the economic environment could have a negative impact on sale proceeds.
 2. Limited scope to identify further Council assets for disposal 
 3. Significant increase in cost of capital schemes due to inflation and supply issues requiring an increase in funding
 4. Significant additional costs and future liabilities across the Council's operational estate arising from any further condition survey liabilities not identified at this stage.
 5. Requirement to obtain funding for significant new Housing Schemes and impact of higher borrowing costs
-6. In February 2024, a report titled Capital Strategy 2024-25 to 2027-28 and Q3 Capital Programme Monitoring to Executive identified a significant increase in the Council's capital programme and resulting funding proposals given the factors identified above there is a risk that significant changes in cost and proceeds could create a new capital financing shortfall that needs to be addressed. The full funding identified excludes the potential works relating to potential works on the Churchill Theatre and library with proposals expected to be reported to Members later this year. 
+6. In February 2025, a report titled Capital Strategy 2025-26 to 2028-29 and Q3 Capital Programme Monitoring to Executive identified a significant increase in the Council's capital programme and resulting funding proposals given the factors identified above there is a risk that significant changes in cost and proceeds could create a new capital financing shortfall that needs to be addressed.  
 7. Only limited earmarked reserves available to support the capital programme, once other pressures (inc revenue budget gap) are factored in.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Effect(s):</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Without alternative funding, the Council would require drawdown from revenue resources. This would increase the Council's revenue budget gap and/or further deplete earmarked reserves. 
 2. Increased use of external borrowing would add interest cost pressure to the Council's revenue budget along with Minimum Revenue Provision requirements for repayment of borrowing
 3. Schemes would not be able to progress due to lack of funding available although the scope to do this may be limited given the critical nature of some of the works required
 4. Potential requirement to sell operational or income generating investment properties to fund capital costs</t>
     </r>
   </si>
   <si>
-    <t>Economic - Strategy</t>
-[...1 lines deleted...]
-  <si>
     <t>1. Fundamental review of capital programme undertaken to inform updated Capital Strategy 2023/24 to 2026/27 as reported to Executive in January 2023 - this includes full capital programme, approved asset disposals, mitigations and agreed financing options.
 2. Regular reporting to Members via SAG, FSG and Executive
 3. Tight control and scrutiny (by finance) of capital spending commitments as they reach the level of business case.
 4. Quarterly reports on capital receipts (actual and forecast) to Executive.
-5. Members have approved PWLB borrowing to refinance existing housing schemes (£50m via PWLB) and the additional option of up to £10m support from the Council's revenue earmarked reserves.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Corporate Risk </t>
+5. Members have approved PWLB borrowing to refinance existing housing schemes (£50m via PWLB) and up to £10m support from the Council's earmarked revenue reserves. Subsequent schemes (mainly housing) have increased borrowing to around £159m</t>
+  </si>
+  <si>
+    <t>- 	Register of officers interest (ROI) form completion
+- 	Spot checking
+- 	Liaising with other Councils and agencies
+ - Quarterly payroll data matching with other London Boroughs via London Fraud Hub</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Operational Property Repair </t>
-[...11 lines deleted...]
-  <si>
+      <t>Causes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">:
+1. Employees can work multiple jobs without being physically present, making detection harder.
+2. Financial Pressures.                                                                                                                                                                                                                                                                                                                                                                          
+3. Cost of living increases drive employees to seek extra income, sometimes without disclosure.                                                                                                                                                                                                                                  
+4. Secondary employment policies exist but lack annual declarations or proactive checks.                                                                                                                                                                                                                                         
+5. Remote systems allow employees to log in from anywhere.
+6. Technology access e.g. two laptops, two employers, working both jobs at once undetected.                                                                                                                                                                                                                                  
+7. “Side hustles” and gig economy normalise multiple jobs, blurring boundaries between acceptable and fraudulent dual employment.
+</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                         Effects:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. Fraud.
+2. Breaches of contract.
+3. Working Time Regulations violations.
+4. Reputational damage.
+5. Detrimental impact on quality of service delivery if staff are not meeting contractual requirements </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Provider Failure</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Failure on the part of commissioned providers to continue to deliver their contracted service </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
       <t>Cause(s):</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
-1. That building cost inflation and other economic uncertainties continue
-[...2 lines deleted...]
-4. Resource to deliver the programme not available as anticipated 
+' Provider unable to deliver their contracted service due to failure of the organisation to continue to operate eg financial failure, going into administration, handing back of contracts
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Effect(s):
+      <t>Effect(s):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+'- Potential end and/or gap in service provision to the Council and/or residents and local businesses
+'- Financial impact in putting in place interim arrangements and retendering - potential of having to recommission at higher cost</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Legal / Financial / Reputational
 </t>
-    </r>
-[...115 lines deleted...]
-    <t xml:space="preserve">Monitor Facilities Management reports of infrastructure failure </t>
+  </si>
+  <si>
+    <t>Ensuring that financial and other key indicators relative to the health of organisations are reviewed and analysed during the tendering process of all contracts
+- Maintaining close relationships with all providers to understand current operating position that might indicate future failure
+- Monitoring contracts including ongoing financial position and lack of delivery on parts of service specificaton
+- Being prepared to respond rapidly on a cross-departmental basis to mitigate the impact of the failure on residents and institute any bridging actions prior to the appointment of another provider
+- Pursuing recovery of unused finances from the provider and/or withholding payments where permissable under contract
+- Maintaining communications with affected residents to keep them up to date on actions to mitigate the impact on individuals
+- Up to date business continuity plans and processes in each service to address issues at point of failure</t>
+  </si>
+  <si>
+    <t>Continuing monitoring of providers for early indications of potential failure
+- Sharing of intelligence with other councils using providers that are contracted by Bromley
+- Risk matrix assessment, classifying contracts by risk, particularly those where payments are made in advance or where providers hold monies on behalf of Council as High Risk
+- Documented contract management framework and checklists for higher risk contracts, based on risk matrix assessment
+- Minimum annual financial health check as part of the contract management checklist for all higher risk contracts
+- Open Book Accounting access included in all high risk contracts (commencing from 2026) with open book accounting review included in contract management framework</t>
+  </si>
+  <si>
+    <t>All Chief Officers for respective contracts</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Recruitment and Retention
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Ineffective recruitment and retention strategies for hard to fill posts </t>
-    </r>
+      <t xml:space="preserve">Ineffective recruitment and retention strategies for hard to fill posts 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Recruitment freeze applies to most roles, but exemptions for hard-to-fill/high-risk posts (e.g., Qualified Social Work, Senior Leadership) are in place. This context increases reliance on robust recruitment and retention strategies for these roles.</t>
+    </r>
+  </si>
+  <si>
+    <t>1. Review of retention strategies
+2. Development of a Talent Management Strategy.
+3. Consideration to resurrect 'Future Leaders Programme'   
+Monitor exemption process effectiveness during recruitment freeze
+Ensure timely approvals for critical posts under exemption policy
+Strengthen retention initiatives (career pathways, wellbeing support, flexible working)
+Review talent pipeline strategies (graduate schemes, apprenticeships, overseas recruitment)
+Regular reporting to R&amp;R Board on recruitment and retention performance for exempt posts</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Cause(s):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. The Draft Budget 2026/27 and Update on the Council’s Financial Strategy report to Executive 2027/28 to 2028/29 being reported to Executive on 21st January 2026 identified the need to reduce the Council's future years 'budget gap'.   .   
+2. The outcome of the Government’s review of the existing local government finance system (now known as Fair Funding 2.0) has resulted in real terms funding reductions of £10m in 2026/27 increasing to £30.5m per annum from 2028/29.  The significant levels of cost/growth pressures relating to SEN, social care and homelessness continue and there remains uncertainty relating to future cost increases arising from service inflation for some time. These factors can have a significant impact on the future years'  'budget gap'.  
+3. Failure to meet departmental budgets due to increased demand on key services resulting in overspends: housing (homelessness and cost of bed and breakfast); adult social care (demographic changes including ageing population); children's social care,  education (central costs, high needs transport and DSG deficit), waste (growing number of households), Dedicated Schools Grant deficit increases and limited delivery of planned mitigation savings.
+4. New capital schemes may be required with the associated revenue impact (including financing) adding to the Council's 'budget gap' to meet.
+5. Dependency on external grants to fund services (schools and housing benefits are ring-fenced) - effect if specific grants reduce or cease.
+6. Increases in national living wage will have cost implications to the Council over the next few years (e.g. care providers and carers).  
+7. Local government may be required to take on new funding responsibilities in the future without adequate funding.
+8. Ongoing risk of inflation exceeding Bank of England inflation target levels.
+9. Failure to identify and highlight frauds and weaknesses in the system of internal control (which invariably have a financial impact). Overall, identified fraud losses are mainly benefit related (Council Tax Support / Single Person Discount).
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Effect(s):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. Increased overspends in particular services
+2. Council unable to carry out its statutory duties due to services cuts
+3. Reputational damage
+4. Risk of having to seek Exceptional Financial Support (EFS) or ultimately a Section 114 notice  
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">- Gateway Report templates updated to strengthen procurement and governance compliance arrangements (in progress, to be completed by Summer 2026).
+- New business processes implemented to monitor compliance with Notices and other PA23 requirements (in progress, to be completed by Summer 2026).
+- Implementation of Audit recommendations (in progress, to be completed by Summer 2026).
+- Finalise Procurement Manual (in progress, to be completed by Summer 2026).
+- Review and updating of Contract Management library, tools, resources and processes.  In progress with completion in 2026
+- Review of Third Party Spend, identification of any strategic procurement and process issues and follow up for remedial action and key messaging. In progress with completion in 2026.
+- ongoing and repeated high profile key messaging across the Council and monitoring of compliance
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Cyber Assessment Framework Stage 2 completion for assessment - April 2026
+Maturing of Cyber incident response playbooks
+Undertake table top exercise to test cyber resilience plans
+Mature Joiners, Movers, leavers process
+ </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Homelessness </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Failure to meet the Council's statutory homelessness duties </t>
+    </r>
+  </si>
+  <si>
+    <t>Legal 
+Social</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Cause(s):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 
+1. Structural factors: Housing shortage, high rental costs, welfare cuts, lack of social housing  
+2. Demand increasing  
+3. Inadequate Welfare Benefits: Continued freeze on TA subsidy 
+4. Rising energy and other costs including high rental costs
+5. Housing Insecurity: rent arrears, eviction, homelessness risk, housing instability
+6. No fault evictions 
+7. Market reaction to interest rates, response to inflation rates, and proposed changes to legislation leading to reduction in supply.
+8. Life events/Personal Factors: Relationship Breakdown, domestic abuse, job loss, poor mental health, substance abuse
+9. Health and Social Care cuts  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Effect(s):</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. Failure to fulfil statutory obligations, increased risk of legal challenge, financial, reputational risk
+2. Impact on Physical Health, Mortality, Mental and Emotional Impacts, Isolation, Trauma 
+3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Impact on Children and Families, Development and Education, Health Risks, Long-Term Impact
+4. Social and Economic Consequences: Employment Barriers, Substance Abuse, Legal/Safety Risks 
+5. Pressure on other services 
+6. Increase in the number of out of borough placements
+7. Increased length of stay in TA due to less move on opportunities
+8. Costs cannot be contained within budget</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>- Re Focus resources to prevention and earlier intervention  
+- Dedicated advice for PRS Evictions, Abolition of 'No Fault' Evictions, Rent Increase Protections
+- Assistance, (including financial aid) to access the private rented sector 
+- Access to prevention toolkit being investigated
+- Dedicated team to provide advice and assistance for those fleeing DA/High Risk clients including access to safer accommodation options 
+- Effective contract monitoring arrangements to ensure acceptable quality of service provision and value for money
+- Training being delivered on new Renters Rights Act and other associated legislation 
+ - Documentation and Letters have been updated to reflect new legislative changes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">- Prevention funding being aligned to service provision
+- Personal Housing Plans drawn up with clients to relieve homelessness 
+</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Complete the Housing Review abd implement the new structure
+ - Relaunch the Homelessness Forum
+ - Recruit to the vacant posts
+ - Review all front door processes, pathways, OOH and communication channels
+ - Review the current Homelessness Strategy and Action Plan to ensure that it aligns to the Governments Plan
+ - Complete the commissioning of Lightening Reach to enhance ID/Financial Checks</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Cause(s):</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 1. Physical environment/hygiene facilities
 2. Culture 
 3. Increasingly fluid market
 4. Increases in demand and/or reductions in supply
 5. Lack of experienced staff in the labour pool
 6. Budget constraints
 7. Lack of leadership
 8. Failure to compete with other organisations to recruit the highest quality candidates to build an agile work force
 9. Cost of living rises deter potential candidates from working in London
 10. Recruitment can fluctuate due to external pressures
+11. Limited flexibility due to recruitment freeze for most roles, increasing reliance on exemption process for critical posts
+12. Potential delays or complexity in exemption approvals
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
-        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Effect(s):</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
-        <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 1. Potential service delivery impacts
 2. Increased costs due to use of agency workers
-3. Reduction in quality of service</t>
-[...3 lines deleted...]
-    <t>Personnel / Operational</t>
+3. Reduction in quality of service
+4. Risk of slower recruitment even for exempt roles if exemption process is inefficient
+5. Retention pressure heightened by restricted external hiring
+6. Possible service gaps if exemption process fails or is delayed</t>
+    </r>
   </si>
   <si>
     <t>1. Horizon scanning to anticipate changes and trends to staff complement
 2. Keeping up to date on national trends for hard to recruit professions
 3. Case load review
 4. Review of pay and comparison with neighbouring LAs
 5. R&amp;R Board to regularly review
 6. No Quit Policy in place
 7. Implement grow your own initiatives e.g. senior practitioners progression pathway, training pathways for social workers, graduate trainees, apprentices                   
 8. Overseas recruitment                                                                                                               
 9. Signed up to the London Pledge - all Councils have a memorandum or understanding to pay social workers same rate                                                                 
 10. LBB staff present at recruitment fairs/events  
 11. Dedicated HR team to support managers in recruiting hard to fill positions in CSC and Education
 12. Recruitment drive to convert locums to permanent staff
 13. Exit interviews to understand why staff leave 
-14. Recruitment event took place in January 2023</t>
-[...423 lines deleted...]
-    <t>Continued training on deleterious materials for property and regen staff (asbestos awareness etc). Council to hold a register of all identified deleterious material across the estate with mitigation plans were identified.                                                                                            Following the announcement of HSE asbestos management inspections of Councils, an external retained health and safety consultant will be reviewing the asbestos management arrangements in LBB.</t>
+14. Recruitment event took place in January 2023
+15. Clear exemption process under recruitment freeze for hard-to-fill/high-risk posts, ensuring timely approvals.
+16. Retention initiatives such as wellbeing programmes, flexible working options, and career development opportunities.</t>
+  </si>
+  <si>
+    <t>Corporate Risk Register</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -2553,89 +2812,93 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF00B050"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -3226,51 +3489,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
@@ -3323,198 +3586,215 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="41" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="42" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="43" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -4881,879 +5161,962 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O22"/>
+  <dimension ref="A1:O21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="G5" sqref="G5:H5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="55" zoomScaleNormal="55" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="18" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="255.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.42578125" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="120.5703125" style="37" customWidth="1"/>
     <col min="10" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="51.5703125" style="40" customWidth="1"/>
     <col min="14" max="14" width="22.42578125" style="1" customWidth="1"/>
-    <col min="15" max="15" width="10.7109375" style="33" customWidth="1"/>
+    <col min="15" max="15" width="10.5703125" style="33" customWidth="1"/>
     <col min="16" max="16384" width="9.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="148.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="94" t="s">
+      <c r="A1" s="98" t="s">
+        <v>146</v>
+      </c>
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+      <c r="E1" s="99"/>
+      <c r="F1" s="99"/>
+      <c r="G1" s="99"/>
+      <c r="H1" s="99"/>
+      <c r="I1" s="99"/>
+      <c r="J1" s="99"/>
+      <c r="K1" s="99"/>
+      <c r="L1" s="99"/>
+      <c r="M1" s="99"/>
+      <c r="N1" s="99"/>
+    </row>
+    <row r="2" spans="1:15" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="104"/>
+      <c r="B2" s="105"/>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="95"/>
-[...26 lines deleted...]
-      <c r="M2" s="39" t="s">
+      <c r="N2" s="72">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="N2" s="74">
-[...4 lines deleted...]
-      <c r="A3" s="96" t="s">
+      <c r="B3" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="96" t="s">
+      <c r="C3" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="96" t="s">
+      <c r="D3" s="100" t="s">
         <v>4</v>
       </c>
-      <c r="D3" s="96" t="s">
+      <c r="E3" s="100" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="96" t="s">
+      <c r="F3" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="97" t="s">
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="101" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="97"/>
-[...2 lines deleted...]
-      <c r="J3" s="97" t="s">
+      <c r="K3" s="101"/>
+      <c r="L3" s="101"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+    </row>
+    <row r="4" spans="1:15" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="100"/>
+      <c r="B4" s="100"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="97"/>
-[...10 lines deleted...]
-      <c r="F4" s="30" t="s">
+      <c r="G4" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="30" t="s">
+      <c r="H4" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="30" t="s">
+      <c r="I4" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="76" t="s">
+      <c r="J4" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M4" s="76" t="s">
+      <c r="N4" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="N4" s="77" t="s">
+      <c r="O4" s="34"/>
+    </row>
+    <row r="5" spans="1:15" ht="406.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50">
+        <v>1</v>
+      </c>
+      <c r="B5" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="O4" s="34"/>
-[...5 lines deleted...]
-      <c r="B5" s="35" t="s">
+      <c r="C5" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="38" t="s">
+      <c r="D5" s="86" t="s">
+        <v>136</v>
+      </c>
+      <c r="E5" s="35" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="F5" s="35">
         <v>5</v>
       </c>
       <c r="G5" s="35">
         <v>5</v>
       </c>
       <c r="H5" s="29">
         <f t="shared" ref="H5:H11" si="0">IF(F5*G5=0," ",F5*G5)</f>
         <v>25</v>
       </c>
       <c r="I5" s="43" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="J5" s="29">
         <v>4</v>
       </c>
       <c r="K5" s="35">
         <v>5</v>
       </c>
       <c r="L5" s="29">
         <f t="shared" ref="L5:L18" si="1">IF(J5*K5=0," ",J5*K5)</f>
         <v>20</v>
       </c>
-      <c r="M5" s="66" t="s">
-        <v>132</v>
+      <c r="M5" s="64" t="s">
+        <v>117</v>
       </c>
       <c r="N5" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="O5" s="60"/>
+    </row>
+    <row r="6" spans="1:15" ht="324" x14ac:dyDescent="0.25">
+      <c r="A6" s="50">
+        <v>4</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="48" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="62"/>
-[...8 lines deleted...]
-      <c r="C6" s="49" t="s">
+      <c r="D6" s="82" t="s">
+        <v>114</v>
+      </c>
+      <c r="E6" s="35" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F6" s="29">
         <v>3</v>
       </c>
       <c r="G6" s="29">
         <v>4</v>
       </c>
       <c r="H6" s="29">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="I6" s="87" t="s">
-        <v>21</v>
+      <c r="I6" s="83" t="s">
+        <v>20</v>
       </c>
       <c r="J6" s="35">
         <v>2</v>
       </c>
       <c r="K6" s="29">
         <v>4</v>
       </c>
       <c r="L6" s="29">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
-      <c r="M6" s="90" t="s">
-        <v>133</v>
+      <c r="M6" s="89" t="s">
+        <v>137</v>
       </c>
       <c r="N6" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="O6" s="58"/>
+    </row>
+    <row r="7" spans="1:15" ht="306" x14ac:dyDescent="0.25">
+      <c r="A7" s="50">
+        <v>5</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="O6" s="59"/>
-[...8 lines deleted...]
-      <c r="C7" s="38" t="s">
+      <c r="D7" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="88" t="s">
+      <c r="E7" s="35" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F7" s="29">
         <v>3</v>
       </c>
       <c r="G7" s="29">
         <v>4</v>
       </c>
       <c r="H7" s="29">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="I7" s="36" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J7" s="29">
         <v>2</v>
       </c>
       <c r="K7" s="29">
         <v>4</v>
       </c>
       <c r="L7" s="29">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="M7" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="N7" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="N7" s="31" t="s">
+      <c r="O7" s="58"/>
+    </row>
+    <row r="8" spans="1:15" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="50">
+        <v>6</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="O7" s="59"/>
-[...12 lines deleted...]
-        <v>126</v>
+      <c r="D8" s="90" t="s">
+        <v>120</v>
       </c>
       <c r="E8" s="35" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F8" s="29">
         <v>4</v>
       </c>
       <c r="G8" s="29">
         <v>5</v>
       </c>
       <c r="H8" s="29">
         <f t="shared" si="0"/>
         <v>20</v>
       </c>
-      <c r="I8" s="89" t="s">
-        <v>128</v>
+      <c r="I8" s="91" t="s">
+        <v>121</v>
       </c>
       <c r="J8" s="29">
         <v>3</v>
       </c>
       <c r="K8" s="29">
         <v>5</v>
       </c>
       <c r="L8" s="29">
         <f t="shared" si="1"/>
         <v>15</v>
       </c>
-      <c r="M8" s="89" t="s">
-        <v>134</v>
+      <c r="M8" s="91" t="s">
+        <v>138</v>
       </c>
       <c r="N8" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" s="58"/>
+    </row>
+    <row r="9" spans="1:15" ht="408.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="50">
+        <v>7</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="O8" s="59"/>
-[...8 lines deleted...]
-      <c r="C9" s="49" t="s">
+      <c r="D9" s="65" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="67" t="s">
+      <c r="E9" s="35" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F9" s="29">
         <v>3</v>
       </c>
       <c r="G9" s="29">
         <v>4</v>
       </c>
       <c r="H9" s="29">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="I9" s="36" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J9" s="35">
         <v>3</v>
       </c>
       <c r="K9" s="35">
         <v>3</v>
       </c>
       <c r="L9" s="35">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="M9" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="N9" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="N9" s="31" t="s">
+      <c r="O9" s="58"/>
+    </row>
+    <row r="10" spans="1:15" ht="387" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="50">
+        <v>8</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="O9" s="59"/>
-[...8 lines deleted...]
-      <c r="C10" s="38" t="s">
+      <c r="D10" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="65" t="s">
+      <c r="E10" s="35" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F10" s="35">
         <v>3</v>
       </c>
       <c r="G10" s="35">
         <v>5</v>
       </c>
       <c r="H10" s="29">
         <f t="shared" ref="H10" si="2">IF(F10*G10=0," ",F10*G10)</f>
         <v>15</v>
       </c>
       <c r="I10" s="41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="J10" s="29">
         <v>2</v>
       </c>
       <c r="K10" s="29">
         <v>5</v>
       </c>
       <c r="L10" s="29">
         <f t="shared" ref="L10" si="3">IF(J10*K10=0," ",J10*K10)</f>
         <v>10</v>
       </c>
       <c r="M10" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="N10" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="N10" s="31" t="s">
-[...2 lines deleted...]
-      <c r="O10" s="59"/>
+      <c r="O10" s="58"/>
     </row>
     <row r="11" spans="1:15" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="51">
+      <c r="A11" s="50">
         <v>9</v>
       </c>
       <c r="B11" s="32" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>139</v>
+      </c>
+      <c r="D11" s="49" t="s">
+        <v>141</v>
       </c>
       <c r="E11" s="35" t="s">
-        <v>45</v>
+        <v>140</v>
       </c>
       <c r="F11" s="35">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G11" s="35">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H11" s="29">
         <f t="shared" si="0"/>
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I11" s="41" t="s">
-        <v>46</v>
+        <v>142</v>
       </c>
       <c r="J11" s="29">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K11" s="29">
         <v>4</v>
       </c>
       <c r="L11" s="29">
         <f t="shared" si="1"/>
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="M11" s="42" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="N11" s="31" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="O11" s="73"/>
+        <v>42</v>
+      </c>
+      <c r="O11" s="71"/>
     </row>
     <row r="12" spans="1:15" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="51">
+      <c r="A12" s="50">
         <v>11</v>
       </c>
       <c r="B12" s="32" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>14</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>44</v>
       </c>
       <c r="E12" s="35" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F12" s="29">
         <v>4</v>
       </c>
       <c r="G12" s="29">
         <v>5</v>
       </c>
       <c r="H12" s="29">
-        <f t="shared" ref="H12:H19" si="4">IF(F12*G12=0," ",F12*G12)</f>
+        <f t="shared" ref="H12:H21" si="4">IF(F12*G12=0," ",F12*G12)</f>
         <v>20</v>
       </c>
       <c r="I12" s="43" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="J12" s="29">
         <v>3</v>
       </c>
       <c r="K12" s="35">
         <v>5</v>
       </c>
       <c r="L12" s="29">
         <f t="shared" si="1"/>
         <v>15</v>
       </c>
       <c r="M12" s="45" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N12" s="31" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="O12" s="44"/>
     </row>
     <row r="13" spans="1:15" ht="350.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="51">
+      <c r="A13" s="50">
         <v>13</v>
       </c>
       <c r="B13" s="32" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>48</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="51" t="s">
+        <v>50</v>
       </c>
       <c r="E13" s="35" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="F13" s="29">
         <v>3</v>
       </c>
       <c r="G13" s="29">
         <v>4</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="46">
         <f t="shared" si="4"/>
         <v>12</v>
       </c>
       <c r="I13" s="41" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="J13" s="29">
         <v>2</v>
       </c>
       <c r="K13" s="35">
         <v>4</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="47">
         <f t="shared" si="1"/>
         <v>8</v>
       </c>
       <c r="M13" s="41" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N13" s="31" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      <c r="A14" s="51">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" s="53" customFormat="1" ht="409.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="50">
         <v>14</v>
       </c>
       <c r="B14" s="35" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>62</v>
+        <v>14</v>
+      </c>
+      <c r="C14" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="76" t="s">
+        <v>55</v>
+      </c>
+      <c r="E14" s="66" t="s">
+        <v>56</v>
       </c>
       <c r="F14" s="35">
         <v>4</v>
       </c>
       <c r="G14" s="35">
         <v>5</v>
       </c>
-      <c r="H14" s="55">
+      <c r="H14" s="54">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
-      <c r="I14" s="92" t="s">
-        <v>135</v>
+      <c r="I14" s="87" t="s">
+        <v>118</v>
       </c>
       <c r="J14" s="35">
         <v>3</v>
       </c>
       <c r="K14" s="35">
         <v>4</v>
       </c>
-      <c r="L14" s="61">
+      <c r="L14" s="59">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="M14" s="93" t="s">
-        <v>129</v>
+      <c r="M14" s="88" t="s">
+        <v>115</v>
       </c>
       <c r="N14" s="31" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="A15" s="51">
+        <v>57</v>
+      </c>
+      <c r="O14" s="52"/>
+    </row>
+    <row r="15" spans="1:15" s="53" customFormat="1" ht="409.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="50">
         <v>16</v>
       </c>
       <c r="B15" s="32" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>14</v>
+      </c>
+      <c r="C15" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="49" t="s">
+        <v>124</v>
       </c>
       <c r="E15" s="32" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="F15" s="29">
         <v>4</v>
       </c>
       <c r="G15" s="29">
         <v>4</v>
       </c>
-      <c r="H15" s="55">
+      <c r="H15" s="54">
         <f t="shared" si="4"/>
         <v>16</v>
       </c>
-      <c r="I15" s="57" t="s">
-        <v>67</v>
+      <c r="I15" s="56" t="s">
+        <v>125</v>
       </c>
       <c r="J15" s="35">
         <v>3</v>
       </c>
       <c r="K15" s="35">
         <v>4</v>
       </c>
-      <c r="L15" s="61">
+      <c r="L15" s="59">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
-      <c r="M15" s="58"/>
+      <c r="M15" s="57"/>
       <c r="N15" s="31" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="A16" s="51">
         <v>17</v>
       </c>
+      <c r="O15" s="52"/>
+    </row>
+    <row r="16" spans="1:15" s="62" customFormat="1" ht="409.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="50">
+        <v>17</v>
+      </c>
       <c r="B16" s="35" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>61</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>62</v>
       </c>
       <c r="E16" s="35"/>
       <c r="F16" s="35">
         <v>5</v>
       </c>
       <c r="G16" s="35">
         <v>4</v>
       </c>
-      <c r="H16" s="55">
+      <c r="H16" s="54">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
       <c r="I16" s="41" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="J16" s="35">
         <v>4</v>
       </c>
       <c r="K16" s="35">
         <v>3</v>
       </c>
-      <c r="L16" s="61">
+      <c r="L16" s="59">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
       <c r="M16" s="42" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="N16" s="31" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="A17" s="51">
+        <v>42</v>
+      </c>
+      <c r="O16" s="61"/>
+    </row>
+    <row r="17" spans="1:15" s="62" customFormat="1" ht="409.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="50">
         <v>18</v>
       </c>
       <c r="B17" s="35" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>65</v>
+      </c>
+      <c r="D17" s="49" t="s">
+        <v>66</v>
       </c>
       <c r="E17" s="35"/>
       <c r="F17" s="35">
         <v>5</v>
       </c>
       <c r="G17" s="35">
         <v>4</v>
       </c>
-      <c r="H17" s="55">
+      <c r="H17" s="54">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
       <c r="I17" s="41" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="J17" s="35">
         <v>4</v>
       </c>
       <c r="K17" s="35">
         <v>3</v>
       </c>
-      <c r="L17" s="61">
+      <c r="L17" s="59">
         <f t="shared" si="1"/>
         <v>12</v>
       </c>
       <c r="M17" s="42" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="N17" s="31" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="A18" s="51">
+        <v>42</v>
+      </c>
+      <c r="O17" s="61"/>
+    </row>
+    <row r="18" spans="1:15" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="50">
         <v>19</v>
       </c>
       <c r="B18" s="35" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>14</v>
+      </c>
+      <c r="C18" s="90" t="s">
+        <v>134</v>
+      </c>
+      <c r="D18" s="86" t="s">
+        <v>144</v>
       </c>
       <c r="E18" s="32" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="F18" s="35">
         <v>3</v>
       </c>
       <c r="G18" s="35">
         <v>4</v>
       </c>
-      <c r="H18" s="70">
+      <c r="H18" s="68">
         <f t="shared" si="4"/>
         <v>12</v>
       </c>
-      <c r="I18" s="41" t="s">
-        <v>80</v>
+      <c r="I18" s="92" t="s">
+        <v>145</v>
       </c>
       <c r="J18" s="35">
         <v>3</v>
       </c>
       <c r="K18" s="35">
         <v>3</v>
       </c>
-      <c r="L18" s="71">
+      <c r="L18" s="69">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
-      <c r="M18" s="41" t="s">
-        <v>81</v>
+      <c r="M18" s="92" t="s">
+        <v>135</v>
       </c>
       <c r="N18" s="31" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="259.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="51">
+      <c r="A19" s="50">
         <v>21</v>
       </c>
       <c r="B19" s="35" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>85</v>
+        <v>60</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" s="67" t="s">
+        <v>73</v>
       </c>
       <c r="F19" s="35">
         <v>3</v>
       </c>
       <c r="G19" s="35">
         <v>4</v>
       </c>
-      <c r="H19" s="70">
+      <c r="H19" s="68">
         <f t="shared" si="4"/>
         <v>12</v>
       </c>
       <c r="I19" s="41" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="J19" s="35">
         <v>3</v>
       </c>
       <c r="K19" s="35">
         <v>3</v>
       </c>
-      <c r="L19" s="72">
-        <f t="shared" ref="L19" si="5">IF(J19*K19=0," ",J19*K19)</f>
+      <c r="L19" s="70">
+        <f t="shared" ref="L19:L21" si="5">IF(J19*K19=0," ",J19*K19)</f>
         <v>9</v>
       </c>
-      <c r="M19" s="89" t="s">
-        <v>136</v>
+      <c r="M19" s="85" t="s">
+        <v>119</v>
       </c>
       <c r="N19" s="31" t="s">
-        <v>48</v>
-[...9 lines deleted...]
-      <c r="D22" s="78"/>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15" ht="350.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="50">
+        <v>22</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="93" t="s">
+        <v>122</v>
+      </c>
+      <c r="D20" s="86" t="s">
+        <v>127</v>
+      </c>
+      <c r="E20" s="94" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" s="94">
+        <v>4</v>
+      </c>
+      <c r="G20" s="94">
+        <v>4</v>
+      </c>
+      <c r="H20" s="95">
+        <f t="shared" si="4"/>
+        <v>16</v>
+      </c>
+      <c r="I20" s="92" t="s">
+        <v>126</v>
+      </c>
+      <c r="J20" s="94">
+        <v>3</v>
+      </c>
+      <c r="K20" s="94">
+        <v>3</v>
+      </c>
+      <c r="L20" s="70">
+        <f t="shared" si="5"/>
+        <v>9</v>
+      </c>
+      <c r="M20" s="96" t="s">
+        <v>123</v>
+      </c>
+      <c r="N20" s="97" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15" ht="409.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="50">
+        <v>23</v>
+      </c>
+      <c r="B21" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>128</v>
+      </c>
+      <c r="D21" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="E21" s="67" t="s">
+        <v>130</v>
+      </c>
+      <c r="F21" s="35">
+        <v>4</v>
+      </c>
+      <c r="G21" s="35">
+        <v>4</v>
+      </c>
+      <c r="H21" s="54">
+        <f t="shared" si="4"/>
+        <v>16</v>
+      </c>
+      <c r="I21" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="J21" s="35">
+        <v>3</v>
+      </c>
+      <c r="K21" s="35">
+        <v>4</v>
+      </c>
+      <c r="L21" s="68">
+        <f t="shared" si="5"/>
+        <v>12</v>
+      </c>
+      <c r="M21" s="85" t="s">
+        <v>132</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>133</v>
+      </c>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{574A435F-F861-4DE4-B09B-24D38C0C333A}" scale="60" showPageBreaks="1" showGridLines="0" fitToPage="1" printArea="1">
       <selection activeCell="A2" sqref="A2:XFD21"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="8" scale="32" fitToHeight="0" orientation="landscape" r:id="rId1"/>
       <headerFooter>
         <oddFooter>Page &amp;P of &amp;N</oddFooter>
       </headerFooter>
     </customSheetView>
     <customSheetView guid="{C05F2722-5413-440F-989F-56CD8354139F}" scale="60" showPageBreaks="1" showGridLines="0" fitToPage="1" printArea="1" view="pageBreakPreview" topLeftCell="G6">
       <selection activeCell="M6" sqref="M6"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="8" scale="32" fitToHeight="0" orientation="landscape" r:id="rId2"/>
       <headerFooter>
         <oddFooter>Page &amp;P of &amp;N</oddFooter>
       </headerFooter>
     </customSheetView>
     <customSheetView guid="{ED96D2DF-EF0C-42A0-9EE8-573358095C09}" scale="70" showGridLines="0" fitToPage="1" printArea="1" topLeftCell="A10">
       <selection activeCell="D11" sqref="D11"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="8" scale="32" fitToHeight="0" orientation="landscape" r:id="rId3"/>
       <headerFooter>
         <oddFooter>Page &amp;P of &amp;N</oddFooter>
@@ -5817,51 +6180,51 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="L5:L12">
     <cfRule type="cellIs" dxfId="3" priority="9" operator="between">
       <formula>5</formula>
       <formula>9</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="14" operator="between">
       <formula>15</formula>
       <formula>25</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="1" priority="15" operator="between">
       <formula>10</formula>
       <formula>12</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="16" operator="between">
       <formula>1</formula>
       <formula>4</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G12 J5:K12" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"1,2,3,4,5"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="36" fitToHeight="0" orientation="landscape" r:id="rId7"/>
+  <pageSetup paperSize="8" scale="33" fitToHeight="0" orientation="landscape" r:id="rId7"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="H9:H11 L9:L11 L4:L5 H5 L6:L7 H6:H7" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId8"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C202DDA-2F7E-4303-BF7E-36223E0B20FE}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <customSheetViews>
     <customSheetView guid="{574A435F-F861-4DE4-B09B-24D38C0C333A}">
       <selection activeCell="J16" sqref="J16"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
     </customSheetView>
@@ -5870,3460 +6233,3460 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="B1:M112"/>
   <sheetViews>
     <sheetView topLeftCell="A98" workbookViewId="0">
       <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B2" s="3" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="C2" s="4"/>
       <c r="G2" s="13" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="15"/>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B3" s="5" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="G3" s="80"/>
+        <v>78</v>
+      </c>
+      <c r="G3" s="77"/>
       <c r="H3" s="11" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="I3" s="11" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="J3" s="19"/>
       <c r="K3" s="11" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="L3" s="11"/>
       <c r="M3" s="12"/>
     </row>
     <row r="4" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B4" s="7" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="C4" s="8" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G4" s="16" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="H4" s="17" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="I4" s="17" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="J4" s="20" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="K4" s="17" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="L4" s="17" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="M4" s="18" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B5" s="7" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="C5" s="8" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="G5" s="81">
+        <v>83</v>
+      </c>
+      <c r="G5" s="78">
         <f>'Corporate Risk Register'!A5</f>
         <v>1</v>
       </c>
-      <c r="H5" s="82">
+      <c r="H5" s="79">
         <f>'Corporate Risk Register'!J5</f>
         <v>4</v>
       </c>
-      <c r="I5" s="83">
+      <c r="I5" s="80">
         <f>'Corporate Risk Register'!K5</f>
         <v>5</v>
       </c>
-      <c r="J5" s="84" t="str">
+      <c r="J5" s="81" t="str">
         <f>LOOKUP(H5&amp;","&amp;I5,$B$4:$C$28)</f>
         <v>R</v>
       </c>
-      <c r="K5" s="82">
+      <c r="K5" s="79">
         <f>'Corporate Risk Register'!F5</f>
         <v>5</v>
       </c>
-      <c r="L5" s="83">
+      <c r="L5" s="80">
         <f>'Corporate Risk Register'!G5</f>
         <v>5</v>
       </c>
-      <c r="M5" s="84" t="str">
+      <c r="M5" s="81" t="str">
         <f>LOOKUP(K5&amp;","&amp;L5,$B$4:$C$28)</f>
         <v>R</v>
       </c>
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B6" s="7" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C6" s="8" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G6" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H6" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I6" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J6" s="23" t="e">
         <f t="shared" ref="J6:J25" si="0">LOOKUP(H6&amp;","&amp;I6,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
-      <c r="K6" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L6" s="83" t="e">
+      <c r="K6" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L6" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M6" s="8" t="e">
         <f t="shared" ref="M6:M24" si="1">LOOKUP(K6&amp;","&amp;L6,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B7" s="7" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C7" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G7" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H7" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I7" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J7" s="23" t="e">
         <f t="shared" ref="J7:J22" si="2">LOOKUP(H7&amp;","&amp;I7,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
-      <c r="K7" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L7" s="83" t="e">
+      <c r="K7" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L7" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M7" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B8" s="7" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="C8" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G8" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H8" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I8" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J8" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K8" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L8" s="83" t="e">
+      <c r="K8" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L8" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M8" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="9" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G9" s="27">
         <f>'Corporate Risk Register'!A6</f>
         <v>4</v>
       </c>
       <c r="H9" s="21">
         <f>'Corporate Risk Register'!J6</f>
         <v>2</v>
       </c>
       <c r="I9" s="22">
         <f>'Corporate Risk Register'!K6</f>
         <v>4</v>
       </c>
       <c r="J9" s="23" t="str">
         <f t="shared" si="2"/>
         <v>Y</v>
       </c>
-      <c r="K9" s="82">
+      <c r="K9" s="79">
         <f>'Corporate Risk Register'!F6</f>
         <v>3</v>
       </c>
-      <c r="L9" s="83">
+      <c r="L9" s="80">
         <f>'Corporate Risk Register'!G6</f>
         <v>4</v>
       </c>
       <c r="M9" s="8" t="str">
         <f t="shared" si="1"/>
         <v>Y</v>
       </c>
     </row>
     <row r="10" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B10" s="7" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G10" s="27">
         <f>'Corporate Risk Register'!A7</f>
         <v>5</v>
       </c>
       <c r="H10" s="21">
         <f>'Corporate Risk Register'!J7</f>
         <v>2</v>
       </c>
       <c r="I10" s="22">
         <f>'Corporate Risk Register'!K7</f>
         <v>4</v>
       </c>
       <c r="J10" s="23" t="str">
         <f t="shared" si="2"/>
         <v>Y</v>
       </c>
-      <c r="K10" s="82">
+      <c r="K10" s="79">
         <f>'Corporate Risk Register'!F7</f>
         <v>3</v>
       </c>
-      <c r="L10" s="83">
+      <c r="L10" s="80">
         <f>'Corporate Risk Register'!G7</f>
         <v>4</v>
       </c>
       <c r="M10" s="8" t="str">
         <f t="shared" si="1"/>
         <v>Y</v>
       </c>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B11" s="7" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G11" s="27">
         <f>'Corporate Risk Register'!A9</f>
         <v>7</v>
       </c>
       <c r="H11" s="21">
         <f>'Corporate Risk Register'!J9</f>
         <v>3</v>
       </c>
       <c r="I11" s="22">
         <f>'Corporate Risk Register'!K9</f>
         <v>3</v>
       </c>
       <c r="J11" s="23" t="str">
         <f t="shared" si="2"/>
         <v>Y</v>
       </c>
-      <c r="K11" s="82">
+      <c r="K11" s="79">
         <f>'Corporate Risk Register'!F9</f>
         <v>3</v>
       </c>
-      <c r="L11" s="83">
+      <c r="L11" s="80">
         <f>'Corporate Risk Register'!G9</f>
         <v>4</v>
       </c>
       <c r="M11" s="8" t="str">
         <f t="shared" si="1"/>
         <v>Y</v>
       </c>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B12" s="7" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G12" s="27">
         <f>'Corporate Risk Register'!A11</f>
         <v>9</v>
       </c>
       <c r="H12" s="21">
         <f>'Corporate Risk Register'!J11</f>
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I12" s="22">
         <f>'Corporate Risk Register'!K11</f>
         <v>4</v>
       </c>
       <c r="J12" s="23" t="str">
         <f t="shared" si="2"/>
         <v>R</v>
       </c>
-      <c r="K12" s="82">
+      <c r="K12" s="79">
         <f>'Corporate Risk Register'!F11</f>
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="L12" s="83">
+        <v>4</v>
+      </c>
+      <c r="L12" s="80">
         <f>'Corporate Risk Register'!G11</f>
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M12" s="8" t="str">
         <f t="shared" si="1"/>
         <v>R</v>
       </c>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B13" s="7" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G13" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H13" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I13" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J13" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K13" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L13" s="83" t="e">
+      <c r="K13" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L13" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M13" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="14" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B14" s="7" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G14" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H14" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I14" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J14" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K14" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L14" s="83" t="e">
+      <c r="K14" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L14" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M14" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="15" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B15" s="7" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="G15" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H15" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I15" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J15" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K15" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L15" s="83" t="e">
+      <c r="K15" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L15" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M15" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="16" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B16" s="7" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G16" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H16" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I16" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J16" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K16" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L16" s="83" t="e">
+      <c r="K16" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L16" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M16" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="17" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B17" s="7" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G17" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H17" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I17" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J17" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K17" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L17" s="83" t="e">
+      <c r="K17" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L17" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M17" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="18" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B18" s="7" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G18" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H18" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I18" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J18" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K18" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L18" s="83" t="e">
+      <c r="K18" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L18" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M18" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="19" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B19" s="7" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G19" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H19" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I19" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J19" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K19" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L19" s="83" t="e">
+      <c r="K19" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L19" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M19" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="20" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B20" s="7" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G20" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H20" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I20" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J20" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K20" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L20" s="83" t="e">
+      <c r="K20" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L20" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M20" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="21" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B21" s="7" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G21" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H21" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I21" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J21" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K21" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L21" s="83" t="e">
+      <c r="K21" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L21" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M21" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="22" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G22" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H22" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I22" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J22" s="23" t="e">
         <f t="shared" si="2"/>
         <v>#REF!</v>
       </c>
-      <c r="K22" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L22" s="83" t="e">
+      <c r="K22" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L22" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M22" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="23" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B23" s="7" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G23" s="27" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H23" s="21" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I23" s="22" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J23" s="23" t="e">
         <f t="shared" si="0"/>
         <v>#REF!</v>
       </c>
-      <c r="K23" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L23" s="83" t="e">
+      <c r="K23" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L23" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M23" s="8" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="24" spans="2:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="7" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G24" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H24" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I24" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J24" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#REF!</v>
       </c>
-      <c r="K24" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L24" s="83" t="e">
+      <c r="K24" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L24" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M24" s="10" t="e">
         <f t="shared" si="1"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="25" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="7" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="C25" s="8" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G25" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H25" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I25" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J25" s="26" t="e">
         <f t="shared" si="0"/>
         <v>#REF!</v>
       </c>
-      <c r="K25" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L25" s="83" t="e">
+      <c r="K25" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L25" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M25" s="10" t="e">
         <f t="shared" ref="M25" si="3">LOOKUP(K25&amp;","&amp;L25,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="26" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B26" s="7" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="C26" s="8" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G26" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H26" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I26" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J26" s="26" t="e">
         <f t="shared" ref="J26" si="4">LOOKUP(H26&amp;","&amp;I26,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
-      <c r="K26" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L26" s="83" t="e">
+      <c r="K26" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L26" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M26" s="10" t="e">
         <f t="shared" ref="M26" si="5">LOOKUP(K26&amp;","&amp;L26,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="27" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="7" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G27" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H27" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I27" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J27" s="26" t="e">
         <f t="shared" ref="J27:J90" si="6">LOOKUP(H27&amp;","&amp;I27,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
-      <c r="K27" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L27" s="83" t="e">
+      <c r="K27" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L27" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M27" s="10" t="e">
         <f t="shared" ref="M27:M90" si="7">LOOKUP(K27&amp;","&amp;L27,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="28" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B28" s="9" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G28" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H28" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I28" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J28" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K28" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L28" s="83" t="e">
+      <c r="K28" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L28" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M28" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="29" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G29" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H29" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I29" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J29" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K29" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L29" s="83" t="e">
+      <c r="K29" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L29" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M29" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="30" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G30" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H30" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I30" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J30" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K30" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L30" s="83" t="e">
+      <c r="K30" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L30" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M30" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="31" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G31" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H31" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I31" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J31" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K31" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L31" s="83" t="e">
+      <c r="K31" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L31" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M31" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="32" spans="2:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G32" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H32" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I32" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J32" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K32" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L32" s="83" t="e">
+      <c r="K32" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L32" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M32" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="33" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G33" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H33" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I33" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J33" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K33" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L33" s="83" t="e">
+      <c r="K33" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L33" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M33" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="34" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G34" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H34" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I34" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J34" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K34" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L34" s="83" t="e">
+      <c r="K34" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L34" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M34" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="35" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G35" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H35" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I35" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J35" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K35" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L35" s="83" t="e">
+      <c r="K35" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L35" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M35" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="36" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G36" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H36" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I36" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J36" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K36" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L36" s="83" t="e">
+      <c r="K36" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L36" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M36" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="37" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G37" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H37" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I37" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J37" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K37" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L37" s="83" t="e">
+      <c r="K37" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L37" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M37" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="38" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G38" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H38" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I38" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J38" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K38" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L38" s="83" t="e">
+      <c r="K38" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L38" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M38" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="39" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G39" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H39" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I39" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J39" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K39" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L39" s="83" t="e">
+      <c r="K39" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L39" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M39" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="40" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G40" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H40" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I40" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J40" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K40" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L40" s="83" t="e">
+      <c r="K40" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L40" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M40" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="41" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G41" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H41" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I41" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J41" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K41" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L41" s="83" t="e">
+      <c r="K41" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L41" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M41" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="42" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G42" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H42" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I42" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J42" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K42" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L42" s="83" t="e">
+      <c r="K42" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L42" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M42" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="43" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G43" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H43" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I43" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J43" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K43" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L43" s="83" t="e">
+      <c r="K43" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L43" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M43" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="44" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G44" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H44" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I44" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J44" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K44" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L44" s="83" t="e">
+      <c r="K44" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L44" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M44" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="45" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G45" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H45" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I45" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J45" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K45" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L45" s="83" t="e">
+      <c r="K45" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L45" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M45" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="46" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G46" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H46" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I46" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J46" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K46" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L46" s="83" t="e">
+      <c r="K46" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L46" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M46" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="47" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G47" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H47" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I47" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J47" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K47" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L47" s="83" t="e">
+      <c r="K47" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L47" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M47" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="48" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G48" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H48" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I48" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J48" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K48" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L48" s="83" t="e">
+      <c r="K48" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L48" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M48" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="49" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G49" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H49" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I49" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J49" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K49" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L49" s="83" t="e">
+      <c r="K49" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L49" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M49" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="50" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G50" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H50" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I50" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J50" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K50" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L50" s="83" t="e">
+      <c r="K50" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L50" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M50" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="51" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G51" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H51" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I51" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J51" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K51" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L51" s="83" t="e">
+      <c r="K51" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L51" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M51" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="52" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G52" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H52" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I52" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J52" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K52" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L52" s="83" t="e">
+      <c r="K52" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L52" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M52" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="53" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G53" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H53" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I53" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J53" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K53" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L53" s="83" t="e">
+      <c r="K53" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L53" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M53" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="54" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G54" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H54" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I54" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J54" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K54" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L54" s="83" t="e">
+      <c r="K54" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L54" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M54" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="55" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G55" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H55" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I55" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J55" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K55" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L55" s="83" t="e">
+      <c r="K55" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L55" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M55" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="56" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G56" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H56" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I56" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J56" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K56" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L56" s="83" t="e">
+      <c r="K56" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L56" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M56" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="57" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G57" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H57" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I57" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J57" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K57" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L57" s="83" t="e">
+      <c r="K57" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L57" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M57" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="58" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G58" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H58" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I58" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J58" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K58" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L58" s="83" t="e">
+      <c r="K58" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L58" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M58" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="59" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G59" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H59" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I59" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J59" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K59" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L59" s="83" t="e">
+      <c r="K59" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L59" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M59" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="60" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G60" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H60" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I60" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J60" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K60" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L60" s="83" t="e">
+      <c r="K60" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L60" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M60" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="61" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G61" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H61" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I61" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J61" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K61" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L61" s="83" t="e">
+      <c r="K61" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L61" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M61" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="62" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G62" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H62" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I62" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J62" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K62" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L62" s="83" t="e">
+      <c r="K62" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L62" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M62" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="63" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G63" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H63" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I63" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J63" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K63" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L63" s="83" t="e">
+      <c r="K63" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L63" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M63" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="64" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G64" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H64" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I64" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J64" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K64" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L64" s="83" t="e">
+      <c r="K64" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L64" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M64" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="65" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G65" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H65" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I65" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J65" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K65" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L65" s="83" t="e">
+      <c r="K65" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L65" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M65" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="66" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G66" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H66" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I66" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J66" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K66" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L66" s="83" t="e">
+      <c r="K66" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L66" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M66" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="67" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G67" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H67" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I67" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J67" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K67" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L67" s="83" t="e">
+      <c r="K67" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L67" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M67" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="68" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G68" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H68" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I68" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J68" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K68" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L68" s="83" t="e">
+      <c r="K68" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L68" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M68" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="69" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G69" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H69" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I69" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J69" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K69" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L69" s="83" t="e">
+      <c r="K69" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L69" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M69" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="70" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G70" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H70" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I70" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J70" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K70" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L70" s="83" t="e">
+      <c r="K70" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L70" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M70" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="71" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G71" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H71" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I71" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J71" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K71" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L71" s="83" t="e">
+      <c r="K71" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L71" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M71" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="72" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G72" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H72" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I72" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J72" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K72" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L72" s="83" t="e">
+      <c r="K72" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L72" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M72" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="73" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G73" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H73" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I73" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J73" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K73" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L73" s="83" t="e">
+      <c r="K73" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L73" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M73" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="74" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G74" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H74" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I74" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J74" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K74" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L74" s="83" t="e">
+      <c r="K74" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L74" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M74" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="75" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G75" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H75" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I75" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J75" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K75" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L75" s="83" t="e">
+      <c r="K75" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L75" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M75" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="76" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G76" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H76" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I76" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J76" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K76" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L76" s="83" t="e">
+      <c r="K76" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L76" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M76" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="77" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G77" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H77" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I77" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J77" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K77" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L77" s="83" t="e">
+      <c r="K77" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L77" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M77" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="78" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G78" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H78" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I78" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J78" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K78" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L78" s="83" t="e">
+      <c r="K78" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L78" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M78" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="79" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G79" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H79" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I79" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J79" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K79" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L79" s="83" t="e">
+      <c r="K79" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L79" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M79" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="80" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G80" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H80" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I80" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J80" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K80" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L80" s="83" t="e">
+      <c r="K80" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L80" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M80" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="81" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G81" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H81" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I81" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J81" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K81" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L81" s="83" t="e">
+      <c r="K81" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L81" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M81" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="82" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G82" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H82" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I82" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J82" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K82" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L82" s="83" t="e">
+      <c r="K82" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L82" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M82" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="83" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G83" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H83" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I83" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J83" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K83" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L83" s="83" t="e">
+      <c r="K83" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L83" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M83" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="84" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G84" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H84" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I84" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J84" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K84" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L84" s="83" t="e">
+      <c r="K84" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L84" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M84" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="85" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G85" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H85" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I85" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J85" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K85" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L85" s="83" t="e">
+      <c r="K85" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L85" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M85" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="86" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G86" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H86" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I86" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J86" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K86" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L86" s="83" t="e">
+      <c r="K86" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L86" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M86" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="87" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G87" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H87" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I87" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J87" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K87" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L87" s="83" t="e">
+      <c r="K87" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L87" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M87" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="88" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G88" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H88" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I88" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J88" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K88" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L88" s="83" t="e">
+      <c r="K88" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L88" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M88" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="89" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G89" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H89" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I89" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J89" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K89" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L89" s="83" t="e">
+      <c r="K89" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L89" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M89" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="90" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G90" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H90" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I90" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J90" s="26" t="e">
         <f t="shared" si="6"/>
         <v>#REF!</v>
       </c>
-      <c r="K90" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L90" s="83" t="e">
+      <c r="K90" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L90" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M90" s="10" t="e">
         <f t="shared" si="7"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="91" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G91" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H91" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I91" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J91" s="26" t="e">
         <f t="shared" ref="J91:J111" si="8">LOOKUP(H91&amp;","&amp;I91,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
-      <c r="K91" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L91" s="83" t="e">
+      <c r="K91" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L91" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M91" s="10" t="e">
         <f t="shared" ref="M91:M111" si="9">LOOKUP(K91&amp;","&amp;L91,$B$4:$C$28)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="92" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G92" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H92" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I92" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J92" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K92" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L92" s="83" t="e">
+      <c r="K92" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L92" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M92" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="93" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G93" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H93" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I93" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J93" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K93" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L93" s="83" t="e">
+      <c r="K93" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L93" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M93" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="94" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G94" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H94" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I94" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J94" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K94" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L94" s="83" t="e">
+      <c r="K94" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L94" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M94" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="95" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G95" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H95" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I95" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J95" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K95" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L95" s="83" t="e">
+      <c r="K95" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L95" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M95" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="96" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G96" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H96" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I96" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J96" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K96" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L96" s="83" t="e">
+      <c r="K96" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L96" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M96" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="97" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G97" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H97" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I97" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J97" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K97" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L97" s="83" t="e">
+      <c r="K97" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L97" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M97" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="98" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G98" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H98" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I98" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J98" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K98" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L98" s="83" t="e">
+      <c r="K98" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L98" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M98" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="99" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G99" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H99" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I99" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J99" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K99" s="82">
+      <c r="K99" s="79">
         <f>'Corporate Risk Register'!F12</f>
         <v>4</v>
       </c>
-      <c r="L99" s="83">
+      <c r="L99" s="80">
         <f>'Corporate Risk Register'!G12</f>
         <v>5</v>
       </c>
       <c r="M99" s="10" t="str">
         <f t="shared" si="9"/>
         <v>R</v>
       </c>
     </row>
     <row r="100" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G100" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H100" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I100" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J100" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K100" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L100" s="83" t="e">
+      <c r="K100" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L100" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M100" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="101" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G101" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H101" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I101" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J101" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K101" s="82">
+      <c r="K101" s="79">
         <f>'Corporate Risk Register'!F13</f>
         <v>3</v>
       </c>
-      <c r="L101" s="83">
+      <c r="L101" s="80">
         <f>'Corporate Risk Register'!G13</f>
         <v>4</v>
       </c>
       <c r="M101" s="10" t="str">
         <f t="shared" si="9"/>
         <v>Y</v>
       </c>
     </row>
     <row r="102" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G102" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H102" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I102" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J102" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K102" s="82">
+      <c r="K102" s="79">
         <f>'Corporate Risk Register'!F14</f>
         <v>4</v>
       </c>
-      <c r="L102" s="83">
+      <c r="L102" s="80">
         <f>'Corporate Risk Register'!G14</f>
         <v>5</v>
       </c>
       <c r="M102" s="10" t="str">
         <f t="shared" si="9"/>
         <v>R</v>
       </c>
     </row>
     <row r="103" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G103" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H103" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I103" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J103" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K103" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L103" s="83" t="e">
+      <c r="K103" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L103" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M103" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="104" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G104" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H104" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I104" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J104" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K104" s="82">
+      <c r="K104" s="79">
         <f>'Corporate Risk Register'!F17</f>
         <v>5</v>
       </c>
-      <c r="L104" s="83">
+      <c r="L104" s="80">
         <f>'Corporate Risk Register'!G17</f>
         <v>4</v>
       </c>
       <c r="M104" s="10" t="str">
         <f t="shared" si="9"/>
         <v>R</v>
       </c>
     </row>
     <row r="105" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G105" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H105" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I105" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J105" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K105" s="82">
+      <c r="K105" s="79">
         <f>'Corporate Risk Register'!F18</f>
         <v>3</v>
       </c>
-      <c r="L105" s="83">
+      <c r="L105" s="80">
         <f>'Corporate Risk Register'!G18</f>
         <v>4</v>
       </c>
       <c r="M105" s="10" t="str">
         <f t="shared" si="9"/>
         <v>Y</v>
       </c>
     </row>
     <row r="106" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G106" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H106" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I106" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J106" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K106" s="82" t="e">
-[...3 lines deleted...]
-      <c r="L106" s="83" t="e">
+      <c r="K106" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L106" s="80" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M106" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="107" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G107" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H107" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I107" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J107" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K107" s="82">
+      <c r="K107" s="79">
         <f>'Corporate Risk Register'!F19</f>
         <v>3</v>
       </c>
-      <c r="L107" s="83">
+      <c r="L107" s="80">
         <f>'Corporate Risk Register'!G19</f>
         <v>4</v>
       </c>
       <c r="M107" s="10" t="str">
         <f t="shared" si="9"/>
         <v>Y</v>
       </c>
     </row>
     <row r="108" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G108" s="28">
         <f>'Corporate Risk Register'!A12</f>
         <v>11</v>
       </c>
       <c r="H108" s="24">
         <f>'Corporate Risk Register'!J12</f>
         <v>3</v>
       </c>
       <c r="I108" s="25">
         <f>'Corporate Risk Register'!K12</f>
         <v>5</v>
       </c>
       <c r="J108" s="26" t="str">
         <f t="shared" si="8"/>
         <v>R</v>
       </c>
-      <c r="K108" s="82">
+      <c r="K108" s="79">
         <f>'Corporate Risk Register'!F20</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L108" s="83">
+        <v>4</v>
+      </c>
+      <c r="L108" s="80">
         <f>'Corporate Risk Register'!G20</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M108" s="10" t="e">
+        <v>4</v>
+      </c>
+      <c r="M108" s="10" t="str">
         <f t="shared" si="9"/>
-        <v>#N/A</v>
+        <v>R</v>
       </c>
     </row>
     <row r="109" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G109" s="28" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="H109" s="24" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I109" s="25" t="e">
         <f>'Corporate Risk Register'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="J109" s="26" t="e">
         <f t="shared" si="8"/>
         <v>#REF!</v>
       </c>
-      <c r="K109" s="82">
+      <c r="K109" s="79">
         <f>'Corporate Risk Register'!F21</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L109" s="83">
+        <v>4</v>
+      </c>
+      <c r="L109" s="80">
         <f>'Corporate Risk Register'!G21</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M109" s="10" t="e">
+        <v>4</v>
+      </c>
+      <c r="M109" s="10" t="str">
         <f t="shared" si="9"/>
-        <v>#N/A</v>
+        <v>R</v>
       </c>
     </row>
     <row r="110" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G110" s="28">
         <f>'Corporate Risk Register'!A13</f>
         <v>13</v>
       </c>
       <c r="H110" s="24">
         <f>'Corporate Risk Register'!J13</f>
         <v>2</v>
       </c>
       <c r="I110" s="25">
         <f>'Corporate Risk Register'!K13</f>
         <v>4</v>
       </c>
       <c r="J110" s="26" t="str">
         <f t="shared" si="8"/>
         <v>Y</v>
       </c>
-      <c r="K110" s="82">
-[...5 lines deleted...]
-        <v>0</v>
+      <c r="K110" s="79" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="L110" s="80" t="e">
+        <f>'Corporate Risk Register'!#REF!</f>
+        <v>#REF!</v>
       </c>
       <c r="M110" s="10" t="e">
         <f t="shared" si="9"/>
-        <v>#N/A</v>
+        <v>#REF!</v>
       </c>
     </row>
     <row r="111" spans="7:13" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G111" s="28">
         <f>'Corporate Risk Register'!A14</f>
         <v>14</v>
       </c>
       <c r="H111" s="24">
         <f>'Corporate Risk Register'!J14</f>
         <v>3</v>
       </c>
       <c r="I111" s="25">
         <f>'Corporate Risk Register'!K14</f>
         <v>4</v>
       </c>
       <c r="J111" s="26" t="str">
         <f t="shared" si="8"/>
         <v>Y</v>
       </c>
-      <c r="K111" s="82">
-        <f>'Corporate Risk Register'!F23</f>
+      <c r="K111" s="79">
+        <f>'Corporate Risk Register'!F22</f>
         <v>0</v>
       </c>
-      <c r="L111" s="83">
-        <f>'Corporate Risk Register'!G23</f>
+      <c r="L111" s="80">
+        <f>'Corporate Risk Register'!G22</f>
         <v>0</v>
       </c>
       <c r="M111" s="10" t="e">
         <f t="shared" si="9"/>
         <v>#N/A</v>
       </c>
     </row>
     <row r="112" spans="7:13" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{574A435F-F861-4DE4-B09B-24D38C0C333A}" showPageBreaks="1" state="hidden" topLeftCell="A98">
       <selection activeCell="H10" sqref="H10"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
     </customSheetView>
     <customSheetView guid="{C05F2722-5413-440F-989F-56CD8354139F}" state="hidden">
       <selection activeCell="H10" sqref="H10"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId2"/>
     </customSheetView>
     <customSheetView guid="{ED96D2DF-EF0C-42A0-9EE8-573358095C09}" state="hidden">
       <selection activeCell="H10" sqref="H10"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
     </customSheetView>
@@ -9386,89 +9749,83 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001B1170485ACAF241BE5AD82733B29D97" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ae4b8ad1551db646233f1e7cfe4b7c52">
-[...1 lines deleted...]
-    <xsd:import namespace="6452ac0f-8147-43ed-b084-2ac2e887fe99"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004D7BDF304C7EC64AB1C668ADAF5E3555" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b1bc4d7692aaefbe268deca18943e252">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9b0669cf-b3e7-46f1-9f88-8d8414f2779c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae952ca9509f2db87ec4c0dd0de680df" ns2:_="">
+    <xsd:import namespace="9b0669cf-b3e7-46f1-9f88-8d8414f2779c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6452ac0f-8147-43ed-b084-2ac2e887fe99" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9b0669cf-b3e7-46f1-9f88-8d8414f2779c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -9544,79 +9901,79 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{812D23F2-9966-4CB4-9C8A-08D6EB5B9D50}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAA67781-995C-4B5A-8B69-22FB2CB6B38F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{614041CF-4DA2-4F3F-ACB4-30145F7A4267}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="6452ac0f-8147-43ed-b084-2ac2e887fe99"/>
+    <ds:schemaRef ds:uri="9b0669cf-b3e7-46f1-9f88-8d8414f2779c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC208DFD-F0CE-4074-89E1-97AB3617F060}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="9b0669cf-b3e7-46f1-9f88-8d8414f2779c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="6452ac0f-8147-43ed-b084-2ac2e887fe99"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -9638,32 +9995,32 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>LICKORISH, ADAM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101001B1170485ACAF241BE5AD82733B29D97</vt:lpwstr>
+    <vt:lpwstr>0x0101004D7BDF304C7EC64AB1C668ADAF5E3555</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="dataclassification">
     <vt:lpwstr>3;#Internal Use Only|44d2d5a7-c34d-42bb-8906-2586bbc75b46</vt:lpwstr>
   </property>
 </Properties>
 </file>